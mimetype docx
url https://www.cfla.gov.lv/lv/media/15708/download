--- v0 (2025-11-30)
+++ v1 (2026-07-30)
@@ -1,2377 +1,1992 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B4A7CC8" w14:textId="23CFA1CB" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+    <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="2B4A7CC8" w14:textId="23CFA1CB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840" w:hanging="555"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D65758" w14:textId="65FE3E10" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+    <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="51D65758" w14:textId="65FE3E10">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840" w:hanging="555"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Projekta iesnieguma atlases nolikuma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E1B97D" w14:textId="68800860" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+    <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="26E1B97D" w14:textId="68800860">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840" w:hanging="555"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C95C72D" w14:textId="77777777" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+    <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="3C95C72D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="840" w:hanging="555"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un to integrāciju iekšējās kontroles sistēmā</w:t>
       </w:r>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9206" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="5066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="13B15AF7" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="13B15AF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36A3568A" w14:textId="64516EBC" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="36A3568A" w14:textId="64516EBC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Es, apakšā parakstījies(-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>usies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="333BAEE5" w14:textId="23121F94" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="333BAEE5" w14:textId="23121F94">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="1AE50056" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="1AE50056" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15FB6C0E" w14:textId="77777777" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="15FB6C0E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="696D2302" w14:textId="7D3672A0" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="696D2302" w14:textId="7D3672A0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>vārds, uzvārds</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="0E933585" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="0E933585" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E4A9957" w14:textId="4B45A8CB" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="5E4A9957" w14:textId="4B45A8CB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EE97DFD" w14:textId="2CD84D67" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="6EE97DFD" w14:textId="2CD84D67">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="7E23C312" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="7E23C312" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4078E44A" w14:textId="77777777" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="4078E44A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78DAD4D4" w14:textId="011E23D7" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="78DAD4D4" w14:textId="011E23D7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>projekta nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="568EDB40" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="568EDB40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31B8D6C1" w14:textId="41CC9708" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="31B8D6C1" w14:textId="41CC9708">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sadarbības partnera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1382D5" w14:textId="63135D16" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="1B1382D5" w14:textId="63135D16">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="0A6D965F" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="0A6D965F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="417E1718" w14:textId="77777777" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="417E1718" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D48BC54" w14:textId="7C51A427" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="1D48BC54" w14:textId="7C51A427">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>sadarbības partnera nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="6B0929FC" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="6B0929FC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737DE8C1" w14:textId="60CAEF76" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="737DE8C1" w14:textId="60CAEF76">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="840" w:hanging="555"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>atbildīgā amatpersona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40572A93" w14:textId="78E6F02D" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="40572A93" w14:textId="78E6F02D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187D29" w:rsidRPr="00187D29" w14:paraId="2DD18E10" w14:textId="77777777" w:rsidTr="00187D29">
+      <w:tr w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidTr="769FB7C1" w14:paraId="2DD18E10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="599C878E" w14:textId="77777777" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="599C878E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="650938B6" w14:textId="4E98F0B9" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
+          <w:p w:rsidRPr="00187D29" w:rsidR="00187D29" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="650938B6" w14:textId="4E98F0B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="250" w:firstLine="35"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187D29">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>amata nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50CAA2FB" w14:textId="6FCF427C" w:rsidR="00187D29" w:rsidRPr="00187D29" w:rsidRDefault="00187D29" w:rsidP="00187D29">
-[...2 lines deleted...]
-        <w:ind w:left="567" w:hanging="555"/>
+    <w:p w:rsidR="769FB7C1" w:rsidP="769FB7C1" w:rsidRDefault="769FB7C1" w14:paraId="5A2801E4" w14:textId="11418F0E">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="769FB7C1" w:rsidRDefault="37744EF7" w14:paraId="14F11F81" w14:textId="4C54B032">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apliecinu, ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="769FB7C1" w:rsidRDefault="37744EF7" w14:paraId="576F87B5" w14:textId="6FC88DE1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esmu informēts(-a) par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regulas (ES, Euratom) Nr. 2024/2509</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam (turpmāk – Finanšu regula), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eiropas Parlamenta un Padomes 2014. gada 26. februāra Direktīvas Nr. 2014/24/ES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par publisko iepirkumu un ar ko atceļ Direktīvu 2004/18/EK, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eiropas Komisijas paziņojuma Nr. C/2021/2119</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Norādījumi par izvairīšanos no interešu konfliktiem un to pārvaldību saskaņā ar Finanšu regulu 2021/C 121/01” prasībām un apņemos tās ievērot;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="769FB7C1" w:rsidRDefault="37744EF7" w14:paraId="0F1952DF" w14:textId="1CE35D8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organizācijā ir izveidota iekšējās kontroles sistēma korupcijas un interešu konflikta riska novēršanai publiskas personas institūcijā atbilstoši Ministru kabineta 2017. gada 17. oktobra noteikumu Nr. 630</w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="769FB7C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Noteikumi par iekšējās kontroles sistēmas pamatprasībām korupcijas un interešu konflikta riska novēršanai publiskas personas institūcijā” prasībām, kas sevī ietver arī:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="769FB7C1" w:rsidRDefault="37744EF7" w14:paraId="0014E72A" w14:textId="09DFC4ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4B1BBD07" w:rsidR="525F4E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasākumus interešu konflikta riska kontrolei  (preventīvus pasākumus un konstatēšanas pasākumus interešu konflikta riska kontrolei, t. sk. paziņošanas procedūru, labošanas pasākumus), tai skaitā ietverot informāciju par interešu konflikta novēršanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B1BBD07" w:rsidR="525F4E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="2ADBF33E" w14:textId="18BBB81F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasākumus krāpšanas un korupcijas risku novēršanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="3B90F96E" w14:textId="1171E26B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iekšējās informācijas aprites un komunikācijas pasākumus par interešu konflikta, krāpšanas un korupcijas riska novēršanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="5FAF1EED" w14:textId="25FC3E3A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ētikas kodeksu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="2DA0418B" w14:textId="282621B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kārtību, kā darbiniekiem ir jārīkojas gadījumā, ja tie vēlas ziņot par iespējamiem pārkāpumiem (tai skaitā iespējamām koruptīvām darbībām), ietverot pasākumus, lai nodrošinātu ziņotāja anonimitāti un aizsardzību;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="102C7674" w14:textId="5E1EBBDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pasākumus aizliegto vienošanos riska kontrolei;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="686D36C1" w14:textId="75B6E590">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dubultā finansējuma novēršanas mehānismu pret citiem finansēšanas avotiem, tai skaitā pret Eiropas Savienības kohēzijas politikas programmu 2021.–2027.gadam,  Eiropas Savienības struktūrfondu un Kohēzijas fonda 2014.–2020.gada plānošanas perioda darbības programmu “Izaugsme un nodarbinātība” un citiem ārvalstu finanšu instrumentiem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="34077402" w14:textId="00FA19A6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trauksmes celšanas sistēmu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="74E5CACB" w14:textId="095D2882">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>procedūru disciplināratbildības piemērošanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="37744EF7" w:rsidP="2B5EC94D" w:rsidRDefault="7307A628" w14:paraId="79D8B077" w14:textId="798ED71F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B5EC94D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ziņošanas mehānismu kompetentajām iestādēm par potenciāliem administratīviem vai kriminālpārkāpumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="436E5590" w14:textId="59AA921B"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="3270"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="2B5EC94D" w:rsidTr="2B5EC94D" w14:paraId="4C2C83F2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="7219C667" w14:textId="4DEFB4F1">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Paraksts:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="084157AF" w14:textId="43D2A789">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="851" w:hanging="567"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2B5EC94D" w:rsidTr="2B5EC94D" w14:paraId="4415E789" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="4F660260" w14:textId="5DF5059D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="7614252B" w14:textId="0A8C5EBB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Datums:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="51BCF2AC" w14:textId="3D53DF55">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="851" w:hanging="567"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="56099A56" w14:textId="59FE2406">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="3B41A816" w14:textId="0B875517">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2B5EC94D" w:rsidTr="2B5EC94D" w14:paraId="30EA5F6E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00771FBB" w:rsidRDefault="00771FBB" w14:paraId="34C45EEE" w14:textId="77777777"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3270" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2B5EC94D" w:rsidP="2B5EC94D" w:rsidRDefault="2B5EC94D" w14:paraId="35BE1A2F" w14:textId="708E7CC9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="851" w:hanging="567"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2B5EC94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>dd/mm/gggg</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00187D29" w:rsidR="00D61901" w:rsidP="00187D29" w:rsidRDefault="00187D29" w14:paraId="5BE76949" w14:textId="7AA8BA44">
+      <w:pPr>
+        <w:spacing w:before="600" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...993 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dokumenta rekvizītus “paraksts” un “datums” neaizpilda, ja elektroniskais dokuments ir noformēts atbilstoši elektronisko dokumentu noformēšanai normatīvajos aktos noteiktajām prasībām</w:t>
       </w:r>
       <w:r w:rsidRPr="00187D29">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="lv-LV"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D61901" w:rsidRPr="00187D29" w:rsidSect="00C96E8D">
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00187D29" w:rsidR="00D61901" w:rsidSect="00C96E8D">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="&quot;Times New Roman&quot;,serif">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E630C9F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DACAF0E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C657B75"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="06FAEFD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2356481C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F7E4CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A2E6EF0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="667E7F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -2461,626 +2076,626 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31390F96"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="522A75D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B5211C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E22097D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32DF48D0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="28F8FB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F70655B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5742FB2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FF263A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59A44476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3158,606 +2773,803 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="413B273B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88B04DBE"/>
-    <w:lvl w:ilvl="0" w:tplc="FF10C172">
-[...1 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4275C2BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0785C90"/>
+    <w:lvl w:ilvl="0" w:tplc="5582F52E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="b)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7FC05FBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="996C543E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="596AA368">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="79D20206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DA98B836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A4FCD31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="02BC64EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="90E64BEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44C20374"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2B32ABE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59165BC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C6CC0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64E8768E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02BE7FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65D38692"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="006A2BD2"/>
+    <w:lvl w:ilvl="0" w:tplc="87B6E388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="&quot;Times New Roman&quot;,serif" w:hAnsi="&quot;Times New Roman&quot;,serif"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71428224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="170A5812">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="066E028C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="16E6D83A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EB5A7606">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="45869F06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42309130">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8306F8DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DEB7080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EA4ACDE"/>
     <w:lvl w:ilvl="0" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3799,239 +3611,265 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1601790060">
+  <w:num w:numId="1" w16cid:durableId="1035229957">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="930550074">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1601790060">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2094355499">
+  <w:num w:numId="4" w16cid:durableId="2094355499">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1241019447">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="5" w16cid:durableId="1241019447">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="50661597">
+  <w:num w:numId="6" w16cid:durableId="50661597">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1075318915">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="7" w16cid:durableId="1075318915">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="392198463">
+  <w:num w:numId="8" w16cid:durableId="392198463">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1571234967">
+  <w:num w:numId="9" w16cid:durableId="1571234967">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2034182268">
+  <w:num w:numId="10" w16cid:durableId="2034182268">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="419956249">
+  <w:num w:numId="11" w16cid:durableId="419956249">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="749011311">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="12" w16cid:durableId="749011311">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1608269352">
+  <w:num w:numId="13" w16cid:durableId="1608269352">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1259408740">
+  <w:num w:numId="14" w16cid:durableId="1259408740">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1701588287">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15" w16cid:durableId="1701588287">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="724328695">
+  <w:num w:numId="16" w16cid:durableId="724328695">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00187D29"/>
     <w:rsid w:val="00187D29"/>
     <w:rsid w:val="00327681"/>
+    <w:rsid w:val="00771FBB"/>
     <w:rsid w:val="0096490F"/>
     <w:rsid w:val="00AC5293"/>
+    <w:rsid w:val="00B50DC9"/>
     <w:rsid w:val="00C710D3"/>
     <w:rsid w:val="00C96CFA"/>
     <w:rsid w:val="00C96E8D"/>
     <w:rsid w:val="00D61901"/>
+    <w:rsid w:val="00E41A9C"/>
     <w:rsid w:val="00E72E90"/>
+    <w:rsid w:val="01F52347"/>
+    <w:rsid w:val="1CB75213"/>
+    <w:rsid w:val="2334F309"/>
+    <w:rsid w:val="2B5EC94D"/>
+    <w:rsid w:val="37744EF7"/>
+    <w:rsid w:val="4B1BBD07"/>
+    <w:rsid w:val="525F4E83"/>
+    <w:rsid w:val="5B471BBE"/>
+    <w:rsid w:val="70929F19"/>
+    <w:rsid w:val="7307A628"/>
+    <w:rsid w:val="75D023E1"/>
+    <w:rsid w:val="769FB7C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2DF81B38"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF6255E4-D00E-4F5A-9EF1-E276C4CF23B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4187,52 +4025,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4299,93 +4137,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4502,372 +4340,401 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00187D29"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E41A9C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1798647421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1423600940">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5792,56 +5659,55 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2025860412">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6104,216 +5970,236 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-07-01T07:59:23+00:00</Datums>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9149844f8bcdd612f4570f6eff87e79f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6dddf3e74f1801dda93a3261d653b9d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -6359,89 +6245,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032FA33F-02D5-49EF-850E-A2E23F5863B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71A34AEE-96AE-45D8-B237-74F4BD21142A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4F4AC1-5CEE-4F16-B527-1BD349DD51A4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDD9FE26-2397-484B-8FB3-6D0D18C30A3E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kristīne Jucīte</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>706600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>