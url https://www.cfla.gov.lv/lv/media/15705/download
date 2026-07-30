--- v0 (2025-11-30)
+++ v1 (2026-07-30)
@@ -1,22066 +1,18495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FCC13C7" w14:textId="70092A9E" w:rsidR="00203752" w:rsidRDefault="00203752" w:rsidP="00203752">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00203752" w:rsidP="00203752" w:rsidRDefault="00203752" w14:paraId="4FCC13C7" w14:textId="70092A9E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="270"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E0328">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsia="Yu Gothic Light"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Yu Gothic Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="631F8857" w14:textId="77777777" w:rsidR="00203752" w:rsidRDefault="00203752" w:rsidP="00203752">
+        <w:t>4. pielikums</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00203752" w:rsidP="00203752" w:rsidRDefault="00203752" w14:paraId="631F8857" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
         <w:ind w:left="270"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005E0328">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsia="Yu Gothic Light"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Yu Gothic Light"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projekta iesnieguma atlases nolikumam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F68B1D" w14:textId="2A2660B2" w:rsidR="00311966" w:rsidRDefault="00311966" w:rsidP="00203752">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00311966" w:rsidP="00203752" w:rsidRDefault="00311966" w14:paraId="09F68B1D" w14:textId="2A2660B2">
       <w:pPr>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="04F8F636" w14:textId="77777777" w:rsidR="0024051E" w:rsidRDefault="0024051E" w:rsidP="0024051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="1D585679" w14:textId="60FA1036">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="744CC08E" w14:textId="3F83F8BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="44E9DC33" w14:textId="5AB16831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="62F70D92" w14:textId="3AD077DA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="0024051E" w:rsidRDefault="0024051E" w14:paraId="04F8F636" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CAB162E" w14:textId="2AFA2686" w:rsidR="00C9745E" w:rsidRDefault="00C9745E" w:rsidP="00134C22">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C9745E" w:rsidP="00134C22" w:rsidRDefault="00C9745E" w14:paraId="6CAB162E" w14:textId="2AFA2686">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2C4B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam </w:t>
       </w:r>
-      <w:r w:rsidR="00367756">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00367756">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>6.1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC2C4B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>. specifiskā atbalsta mērķa "</w:t>
       </w:r>
-      <w:r w:rsidR="00367756" w:rsidRPr="00367756">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00367756">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Pārejas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00367756">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">" </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00367756">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6.1.1.7</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>. pasākuma "</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005F7E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Eiropas Savienības nozīmes biotopu vai purvu ekosistēmu atjaunošana</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6.1.1.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
+        <w:t>. pasākuma "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005F7E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Eiropas Savienības nozīmes biotopu vai purvu ekosistēmu atjaunošana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7EC6F6" w14:textId="1708EA37" w:rsidR="00C9745E" w:rsidRDefault="00C9745E" w:rsidP="64A60821">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C9745E" w:rsidP="64A60821" w:rsidRDefault="00C9745E" w14:paraId="7A7EC6F6" w14:textId="1708EA37">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="64A60821">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>izmaksu un ieguvumu analīzes aprēķin</w:t>
       </w:r>
-      <w:r w:rsidR="5413B4CC" w:rsidRPr="64A60821">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="5413B4CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="64A60821">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> modeļa aizpildīšanas metodika</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E3AB57" w14:textId="77777777" w:rsidR="00576FB0" w:rsidRDefault="00576FB0" w:rsidP="0024051E">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00576FB0" w:rsidP="0024051E" w:rsidRDefault="00576FB0" w14:paraId="67E3AB57" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="43F72989" w14:textId="77777777" w:rsidR="00786E16" w:rsidRDefault="00E8306E" w:rsidP="05BF0F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="1406E1BF" w14:textId="670F06F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="468A5259" w14:textId="4385F168">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="048AEACB" w14:textId="605E1036">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="63484BAF" w14:textId="678C6478">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="0FF73F04" w14:textId="1B3933C1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="7C832889" w14:textId="4EB6FD2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="5D1B1597" w14:textId="731819D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="7EA37091" w14:textId="5F225E70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="0396823B" w14:textId="400EC057">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="10F59835" w14:textId="38DCF17C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="5BA42CB7" w14:textId="445452A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00786E16" w:rsidP="05BF0F40" w:rsidRDefault="00E8306E" w14:paraId="43F72989" w14:textId="53C95775">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0024051E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0024051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>v. 1 (</w:t>
       </w:r>
-      <w:r w:rsidR="006F4F65">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00045A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0024051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00045A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0024051E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00786E16" w:rsidRPr="05BF0F40">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00786E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570FBD86" w14:textId="07D42ADC" w:rsidR="0024051E" w:rsidRPr="002541ED" w:rsidRDefault="0024051E" w:rsidP="00E8306E">
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="00E8306E" w:rsidRDefault="0024051E" w14:paraId="570FBD86" w14:textId="07D42ADC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4818"/>
           <w:tab w:val="left" w:pos="7155"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F056EC" w14:textId="7111F89F" w:rsidR="0024051E" w:rsidRPr="0024051E" w:rsidRDefault="0024051E" w:rsidP="0024051E">
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="0024051E" w:rsidRDefault="0024051E" w14:paraId="47F056EC" w14:textId="7111F89F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024051E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Satura rādītājs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3B944" w14:textId="47A33A5C" w:rsidR="0024051E" w:rsidRDefault="0024051E"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="71F3B944" w14:textId="47A33A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:id w:val="-1920314680"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="游明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="游明朝" w:cs="Arial" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="094A7C6A" w14:textId="29DB6B23" w:rsidR="00187FF4" w:rsidRDefault="00187FF4">
+        <w:p w:rsidRPr="005E0328" w:rsidR="00187FF4" w:rsidRDefault="00187FF4" w14:paraId="094A7C6A" w14:textId="29DB6B23">
           <w:pPr>
-            <w:pStyle w:val="Saturardtjavirsraksts"/>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="22ED045B" w14:textId="3815D8DC" w:rsidR="00721896" w:rsidRDefault="00187FF4">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00187FF4" w14:paraId="03A42F7D" w14:textId="258228F6">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005E0328">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="005E0328">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="005E0328">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc170980123" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250201">
+            <w:r w:rsidRPr="0072441A" w:rsidR="00BA3FB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A" w:rsidR="00BA3FB0">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vispārīgā informācija</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980123 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250201 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r w:rsidR="00BA3FB0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79CCCAE8" w14:textId="580E7876" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="4CBE6F74" w14:textId="3B5BDBBA">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980124" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250202">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Normatīvo aktu bāze izmaksu un ieguvumu analīzes izstrādei</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980124 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250202 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40911ACC" w14:textId="1B9DBB5F" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="40C692F3" w14:textId="534E8B49">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980125" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250203">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Izmaksu un ieguvumu analīzes būtība, mērķi un pamatprincipi</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>Izmaksu un ieguvumu analīzes un finanšu analīzes (ieņēmumu un izdevumu attiecības pārbaude) būtība, mērķi un pamatprincipi</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980125 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250203 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19BDC8F9" w14:textId="74ACE259" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="1D005E01" w14:textId="13FCABFF">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980126" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250204">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Izmaksu un ieguvumu analīzes izstrāde un saturs</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980126 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250204 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20D3A92A" w14:textId="67005F65" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="32230B28" w14:textId="5B2FB7BE">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980127" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250205">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vispārīgā informācija</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980127 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250205 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="730D6647" w14:textId="12DACC1C" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="056FB941" w14:textId="776163C8">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980128" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250206">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Izmaksu un ieguvumu analīzes aprēķinu izklājlapās norādāmā informācija</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980128 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250206 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6419B092" w14:textId="459C7C6C" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="2A229D2D" w14:textId="5761711A">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980129" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250207">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.1.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Dati par projektu</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980129 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250207 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4897B7C4" w14:textId="37D41B2A" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="0CF4816C" w14:textId="484A949F">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980130" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250208">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.2.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta investīciju izmaksas</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980130 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250208 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7F71B52A" w14:textId="2994A738" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="1B15B6F2" w14:textId="27307008">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980131" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250209">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.3.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Investīciju naudas plūsma bez projekta</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980131 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250209 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="483FF9BA" w14:textId="0D41F54F" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="2B1829EC" w14:textId="1BDDC768">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980132" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250210">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.4.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Investīciju naudas plūsma ar projektu</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980132 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250210 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="595C3CF2" w14:textId="39E2F4E6" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="590D0B90" w14:textId="4098131C">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980133" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250211">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.5.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finansiālā ilgtspēja</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980133 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250211 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="429AEABA" w14:textId="01D6DA76" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="6481826E" w14:textId="22520D51">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980134" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250212">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.6.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Sociālekonomiskā analīze</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980134 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250212 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C2BC11A" w14:textId="2E954955" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="57759E1C" w14:textId="5D969039">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980135" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250213">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.7.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finanšu analīze</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980135 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250213 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="459BF2FD" w14:textId="2C230452" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="563F8471" w14:textId="367EFFE8">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980136" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250214">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.8.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Jutīguma analīze</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980136 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250214 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AC5A702" w14:textId="54653627" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="5DC8CEF2" w14:textId="5780AE51">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980137" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250215">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.9.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta iesnieguma sadaļa “Finansējuma sadalījums pa avotiem”</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980137 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250215 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BA4BC0F" w14:textId="629205C7" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="7BB80954" w14:textId="2EA7CFD8">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980138" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250216">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.10.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Projekta iesnieguma sadaļa “Projekta budžeta kopsavilkums”</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980138 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250216 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59CF7E77" w14:textId="7F8EB7F4" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="5E4ADF8A" w14:textId="23BBB1CB">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980139" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250217">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.11.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>MK noteikumu Nr.408 4.pielikums “Projekta izmaksu efektivitātes novērtējums”</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>MK noteikumu Nr.408 4.pielikums “Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti”</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980139 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250217 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08336E1B" w14:textId="088DF34A" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="796E8D11" w14:textId="10B20961">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980140" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250218">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.12.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kontroles lapa</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980140 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250218 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3813B13D" w14:textId="6BCF7E32" w:rsidR="00721896" w:rsidRDefault="00203752">
+        <w:p w:rsidR="00BA3FB0" w:rsidRDefault="00BA3FB0" w14:paraId="2126C083" w14:textId="4570F7FA">
           <w:pPr>
-            <w:pStyle w:val="Saturs1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="960"/>
               <w:tab w:val="right" w:leader="dot" w:pos="9627"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="lv-LV"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc170980141" w:history="1">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:hyperlink w:history="1" w:anchor="_Toc234250219">
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2.13.</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896" w:rsidRPr="00C1650F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0072441A">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pieņēmumi</w:t>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc170980141 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234250219 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00721896">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00721896">
+              <w:t>22</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0993A44F" w14:textId="66834A2C" w:rsidR="00187FF4" w:rsidRDefault="00187FF4">
-          <w:r>
+        <w:p w:rsidRPr="005E0328" w:rsidR="00187FF4" w:rsidRDefault="00187FF4" w14:paraId="0993A44F" w14:textId="66B41477">
+          <w:pPr>
             <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005E0328">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5C02B675" w14:textId="6F1E9AF1" w:rsidR="00BC7971" w:rsidRDefault="00BC7971"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BC7971" w:rsidRDefault="00BC7971" w14:paraId="5C02B675" w14:textId="6F1E9AF1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BC7971" w:rsidRDefault="006524A3" w14:paraId="042AF3BC" w14:textId="7A8B89ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D2F88E" w14:textId="0CC857A7" w:rsidR="0024051E" w:rsidRPr="00514729" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="74D2F88E" w14:textId="0CC857A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc488415866"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc488415866" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc234250201" w:id="1"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Vispārīgā informācija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1274B74B" w14:textId="4B7DB0CB" w:rsidR="006908EA" w:rsidRPr="00514729" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006908EA" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="1274B74B" w14:textId="4B7DB0CB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc488415867"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc488415867" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc234250202" w:id="3"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Normatīvo aktu bāze izmaksu un ieguvumu analīzes izstrādei</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="42039E35" w14:textId="79AC7EC3" w:rsidR="006908EA" w:rsidRPr="002D38E4" w:rsidRDefault="006908EA" w:rsidP="006908EA">
+    <w:p w:rsidRPr="005E0328" w:rsidR="006908EA" w:rsidP="006908EA" w:rsidRDefault="006908EA" w14:paraId="42039E35" w14:textId="79AC7EC3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu </w:t>
       </w:r>
-      <w:r w:rsidR="00334B31">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00334B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D38E4">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieguvumu analīze ir izstrādāta, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatojoties </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D38E4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uz:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62811C79" w14:textId="3C73802B" w:rsidR="00096F87" w:rsidRPr="000959AB" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="62811C79" w14:textId="3C73802B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ministru kabineta 2023.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004A1FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393DF6">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada 13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004A1FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393DF6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jūlija noteikumiem Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="004A1FAB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004A1FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00393DF6">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā” (turpmāk – MK noteikumi Nr.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004A1FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>408)</w:t>
       </w:r>
-      <w:r w:rsidR="005A0A9E" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005A0A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejami tīmekļa vietnē</w:t>
       </w:r>
-      <w:r w:rsidR="009B5465" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B5465">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="002D6771" w:rsidRPr="00886C49">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="005E0328" w:rsidR="002D6771">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
-[...39 lines deleted...]
-          <w:t>/343827</w:t>
+          <w:t>https://likumi.lv/ta/id/343827</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009B5465" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B5465">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2E48C5" w14:textId="176BDC58" w:rsidR="00096F87" w:rsidRPr="000959AB" w:rsidRDefault="00FE2A15" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00FE2A15" w14:paraId="0E2E48C5" w14:textId="176BDC58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministru kabineta 2024. gada 28. maija noteikumiem Nr. 320 "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa "Pārejas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos" 6.1.1.7. pasākuma "Eiropas Savienības nozīmes biotopu vai purvu ekosistēmu atjaunošana" īstenošanas noteikumi"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00096F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – SAM MK noteikumi)</w:t>
       </w:r>
-      <w:r w:rsidR="009B5465" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B5465">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejami tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00663F7B" w:rsidRPr="00886C49">
+      <w:hyperlink w:history="1" r:id="rId12">
+        <w:r w:rsidRPr="005E0328" w:rsidR="00663F7B">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
-[...39 lines deleted...]
-          <w:t>/352309</w:t>
+          <w:t>https://likumi.lv/ta/id/352309</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009B5465" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B5465">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00096F87" w:rsidRPr="000959AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00096F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AA55E1" w14:textId="77777777" w:rsidR="00096F87" w:rsidRPr="000959AB" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="20AA55E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas izstrādātajām vadlīnijām “</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guide to Cost-Benefit Analysis of Investment Projects Economic appraisal tool for Cohesion Policy 2014 – 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” (pieejamas tīmekļa vietnē: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="0B659388">
+        <w:r w:rsidRPr="005E0328">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> );</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41AD67F0" w14:textId="77777777" w:rsidR="00096F87" w:rsidRDefault="00096F87" w:rsidP="00096F87">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00096F87" w:rsidP="00096F87" w:rsidRDefault="00096F87" w14:paraId="41AD67F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Komisijas ekonomiskā novērtējuma vadlīnijas “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Economic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appraisal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vademecum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021-202</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7” (pieejama tīmekļa vietnē: </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="0B659388">
+        <w:r w:rsidRPr="005E0328">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0B659388">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> );</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1667A357" w14:textId="0725B02B" w:rsidR="0024051E" w:rsidRPr="008264B4" w:rsidRDefault="0024051E" w:rsidP="008264B4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="008264B4" w:rsidRDefault="0024051E" w14:paraId="1667A357" w14:textId="610FD668">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc488415868"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc488415868" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc234250203" w:id="5"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Izmaksu un ieguvumu analīzes būtība, mērķi un pamatprincipi</w:t>
+        <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F253E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>un fina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D6480">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nšu analīzes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00653F1C" w:rsidR="00653F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ieņēmumu un izdevumu attiecības pārbaude) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>būtība, mērķi un pamatprincipi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="2BCCF0A5" w14:textId="407FAECB" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="2BCCF0A5" w14:textId="407FAECB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="7038B6E4" w14:textId="22C30F41" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izmaksu un ieguvumu analīze ir publiskā un privātā sektora, kas sniedz sabiedrisko pakalpojumu, investīciju projektu analīzes metode, kur projekta izmaksas un ieguvumi tiek aprēķināti naudas izteiksmē fiksētā laika periodā un tiek salīdzināta ieguvumu un izmaksu diskontētās naudas plūsmas. Izmaksu un ieguvumu analīze tiek izstrādāta vienam projektam, kur tiek iestrādāti dati par projekta iesniedzēju, projekta finansējuma avotiem, projekta ieguldījumiem, projekta iznākuma rādītājiem un rezultātiem un sabiedrības ieguvumiem un zaudējumiem, kas tai rodas projekta īstenošanas rezultātā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="7038B6E4" w14:textId="22C30F41">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mērķi</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4879630E" w14:textId="77777777" w:rsidR="001302F4" w:rsidRPr="001302F4" w:rsidRDefault="001302F4" w:rsidP="001302F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="001302F4" w:rsidP="001302F4" w:rsidRDefault="001302F4" w14:paraId="4879630E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteikt, vai projekta ieguvumi ir lielāki par projekta investīciju un uzturēšanas izmaksām projekta dzīves cikla laikā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACD3792" w14:textId="4E071AE0" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4ACD3792" w14:textId="4E071AE0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>labākās iespējamās alternatīvas izvēle;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9C7DD" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="3DD9C7DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksu un finanšu resursu apzināšana projekta īstenošanai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D52B5F" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="66D52B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta ietekmes uz īstenošanas teritoriju un mērķa grupām apzināšana (ekonomiskie ieguvumi un izmaksas);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEDBD4C" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="1AEDBD4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta jutīguma un risku, to finansiālās un ekonomiskās ietekmes apzināšana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D83C1A9" w14:textId="60172CEA" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="2D83C1A9" w14:textId="60172CEA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1697D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pamatprincipi</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A93AF3" w14:textId="507A19FF" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="32A93AF3" w14:textId="4C1D364A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projektiem, kam jāizstrādā izmaksu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C220A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ieguvumu analīze, jābūt ar pozitīvu ekonomisko atdevi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00961561">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21474BDA" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="21474BDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projektiem ir jānodrošina finanšu ilgtspēja (projekta finansiālā noturība);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4735C04A" w14:textId="1D1F8B19" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4735C04A" w14:textId="1D1F8B19">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projektiem ir jāpamato ES finansējuma </w:t>
       </w:r>
-      <w:r w:rsidR="007705DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007705DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apmērs un </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nepieciešamība;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741EA568" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="741EA568" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jāaprēķina projekta investīciju finansiālais ienesīgums un kapitāla finansiālais ienesīgums;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BC6E68" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="56BC6E68" w14:textId="2602136D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmaksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00967AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ieguvumu analīzē izmantojamā projekta alternatīvu finanšu analīzes veikšanas metode ir papildus izmaksu metode, kas salīdzina dažādu projekta ieviešanas alternatīvu naudas plūsmas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="15E46DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta finanšu un ekonomiskajā analīzē izmanto diskontētās naudas plūsmas metodi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE42907" w14:textId="77777777" w:rsidR="00B71C94" w:rsidRPr="00B71C94" w:rsidRDefault="00B71C94" w:rsidP="00B71C94">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D133A1" w:rsidP="004B0044" w:rsidRDefault="004B0044" w14:paraId="07678627" w14:textId="1AAF04B7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finanšu analīzes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA3FB0" w:rsidR="00BA3FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ieņēmumu un izdevumu attiecības pārbaude) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mērķis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D133A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="001859DB" w:rsidP="001859DB" w:rsidRDefault="004B0044" w14:paraId="585B80AB" w14:textId="6DA43848">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodalīt projekta darbību rezultātā gūtos ieņēmumus no ieņēmumiem, kas tiek gūti pēc projekta darbību pabeigšanas un teritoriju pieņemšanas ekspluatācijā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00632A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoši SAMP MK noteikumu 17. punktam pārbaudīt nosacījumu, vai projekta iesniedzējam un sadarbības partneriem (ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004C4E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ieņēmumi projekta dzīves ciklā pēc investīciju ieviešanas perioda ik gadu nepārsniedz 50 procentus no infrastruktūras un atjaunoto teritoriju uzturēšanas izdevumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001859DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004B0044" w:rsidP="001859DB" w:rsidRDefault="004B0044" w14:paraId="7D86E9D3" w14:textId="01A3F97E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pārliecināties, ka ar saimniecisku darbību nesaistīts projekts tā dzīves cikla laikā nekļūst par projektu, kas saistīts ar saimniecisku darbību, kurai sniegtais atbalsts būtu kvalificējams kā komercdarbības atbalsts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00924263">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00924263" w:rsidP="001859DB" w:rsidRDefault="003B5C5F" w14:paraId="426CAB83" w14:textId="79AD7E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteikt ES fondu līdzfinansējuma likmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0010497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00605BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ņemot vērā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0010497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta darbību īstenošanas rezultātā faktiski gūt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00605BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0010497D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neto ieņēmum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00605BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B71C94" w:rsidP="00B71C94" w:rsidRDefault="00B71C94" w14:paraId="4BE42907" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15EA7F62" w14:textId="3F74FE7C" w:rsidR="0024051E" w:rsidRPr="00514729" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="15EA7F62" w14:textId="3F74FE7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc170980126"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250204" w:id="6"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Izmaksu un ieguvumu analīzes izstrāde un saturs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7D38D18D" w14:textId="1946D5C6" w:rsidR="0024051E" w:rsidRPr="00447B69" w:rsidRDefault="0024051E" w:rsidP="00447B69">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidP="00447B69" w:rsidRDefault="0024051E" w14:paraId="7D38D18D" w14:textId="1946D5C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc488415870"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc488415870" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc234250205" w:id="8"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vispārīgā informācija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="5EA7E929" w14:textId="59DA1CB1" w:rsidR="00DA6ED6" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="5EA7E929" w14:textId="59DA1CB1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šī </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk112683308"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk112683308" w:id="9"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="00106EAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00106EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D534A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu analīze</w:t>
       </w:r>
-      <w:r w:rsidR="00846F6F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00846F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s aprēķinu </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="00846F6F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00846F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>modeļa aizpildīšanas metodika</w:t>
       </w:r>
-      <w:r w:rsidR="003110C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003110C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un izmaksu un ieguvumu analīzes aprēķinu modelis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C47E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jāpielāgo noteiktai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projektu iesniegumu atlasei, ņemot vērā tā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B02E44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mērķi, specifiku, plānotās darbības, izmaksu veidus un tml., lai padarītu izmaksu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D72A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="003110C3" w:rsidRPr="003110C3">
-[...73 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu analīz</w:t>
       </w:r>
-      <w:r w:rsidR="00846F6F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00846F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es aprēķinu modeļa aizpildīšanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD03CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc iespējas ērtāku un vieglāk aizpildāmu projektu iesniedzējiem</w:t>
       </w:r>
-      <w:r w:rsidR="00D72A98" w:rsidRPr="00BD03CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D72A98">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA89FAF" w14:textId="62BF6AD7" w:rsidR="00DA6ED6" w:rsidRPr="00106EAC" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="6AA89FAF" w14:textId="62BF6AD7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu </w:t>
       </w:r>
-      <w:r w:rsidR="00106EAC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00106EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieguvumu analīzē aprēķini tiek veikti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00106EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ievērojot divas zīmes aiz komata</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD03CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un tās mērķis ir konstatēt, vai plānotie ieņēmumi no īstenotajām projekta aktivitātēm pārsniedz projekta aktivitāšu uzturēšanas izdevumus un nodrošina projekta ilgtspēju visā projekta dzīves cikla laikā, vienlaikus apliecinot Eiropas fonda</w:t>
       </w:r>
-      <w:r w:rsidR="00BD03CD" w:rsidRPr="00BD03CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00BD03CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD03CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējuma nepieciešamību. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6202FBF3" w14:textId="692851C5" w:rsidR="00DA6ED6" w:rsidRPr="00760A33" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="6202FBF3" w14:textId="692851C5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu</w:t>
       </w:r>
-      <w:r w:rsidR="008B5DB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008B5DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00760A33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ieguvumu analīze sastāv no </w:t>
       </w:r>
-      <w:r w:rsidR="0098099F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0098099F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00760A33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MS Excel izklājlapām, no kurām:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27889164" w14:textId="6E14FB14" w:rsidR="00DA6ED6" w:rsidRPr="00760A33" w:rsidRDefault="00DA6ED6" w:rsidP="00DA6ED6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DA6ED6" w:rsidP="00DA6ED6" w:rsidRDefault="00DA6ED6" w14:paraId="27889164" w14:textId="6E14FB14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena </w:t>
       </w:r>
-      <w:r w:rsidR="00760A33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00760A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklāj</w:t>
       </w:r>
-      <w:r w:rsidRPr="00760A33">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lapa </w:t>
       </w:r>
-      <w:r w:rsidR="00760A33" w:rsidRPr="00760A33">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00760A33">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Dati par projektu” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ir titullapa ar informatīvu saturu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F074CCD" w14:textId="6DD85004" w:rsidR="00CF06D8" w:rsidRPr="00CF06D8" w:rsidRDefault="0098099F" w:rsidP="00DA6ED6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00CF06D8" w:rsidP="00DA6ED6" w:rsidRDefault="0098099F" w14:paraId="0F074CCD" w14:textId="6DD85004">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk95467422" w:id="10"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>divas</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6ED6" w:rsidRPr="00CF06D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DA6ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00CF06D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CF06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklāj</w:t>
       </w:r>
-      <w:r w:rsidR="00DA6ED6" w:rsidRPr="00CF06D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DA6ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lapas</w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00CF06D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CF06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurās ievada </w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00CF06D8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CF06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta</w:t>
       </w:r>
-      <w:r w:rsidR="00C44095">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C44095">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> investīciju</w:t>
       </w:r>
-      <w:r w:rsidR="00CF06D8" w:rsidRPr="00CF06D8">
-[...18 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CF06D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaksas sadalījumā pa gadiem:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00303C8A" w:rsidP="00303C8A" w:rsidRDefault="00303C8A" w14:paraId="5A8BD96F" w14:textId="44F4B127">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1.A. Iesniedzējs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00303C8A" w:rsidP="00303C8A" w:rsidRDefault="00303C8A" w14:paraId="10F96FF9" w14:textId="1373E56D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.1.A. Partneris-1;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="03D7310E" w14:textId="0687CE1D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk95468974" w:id="11"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>divas izklājlapas, kurās ievada datus par projekta alternatīvām bez projekta un ar projektu:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40851F69" w14:textId="61DBCDDC" w:rsidR="00CF06D8" w:rsidRPr="00C47CF8" w:rsidRDefault="00CF06D8" w:rsidP="00CF06D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="40851F69" w14:textId="61DBCDDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C47CF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C47CF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C47CF8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E12D610" w14:textId="77777777" w:rsidR="00CF06D8" w:rsidRPr="00CF06D8" w:rsidRDefault="00CF06D8" w:rsidP="00CF06D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00CF06D8" w:rsidP="00CF06D8" w:rsidRDefault="00CF06D8" w14:paraId="4E12D610" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">3. DL </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00CF06D8">
-[...5 lines deleted...]
-        <w:t>invest.n.pl.AR</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00CF06D8">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="67FF1449" w14:textId="0B86185C" w:rsidR="006768F1" w:rsidRPr="006768F1" w:rsidRDefault="006768F1" w:rsidP="006768F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="67FF1449" w14:textId="0B86185C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viena izklājlapa “4.DL Finansiālā ilgtspēja”, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E80235">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kurā jānorāda projekta investīciju un darbības izmaksu finansēšanas avoti un jānovērtē projekta finansiālo ilgtspēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632CD94B" w14:textId="505B8131" w:rsidR="006768F1" w:rsidRPr="006768F1" w:rsidRDefault="006768F1" w:rsidP="006768F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="632CD94B" w14:textId="505B8131">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “5. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006768F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006768F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze”,</w:t>
       </w:r>
-      <w:r w:rsidR="00E80235" w:rsidRPr="00E80235">
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E80235">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ilgtspēju kurā norāda sociālekonomiskos ieguvumus, finanšu ieguvumus, sociālekonomiskos zaudējumus un datus par darbaspēka izmaksām un citām fiskālajām korekcijām rezultātā aprēķinot projekta sociālekonomiskos rādītājus ENPV, ERR un B/C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A98EDA9" w14:textId="79748483" w:rsidR="006768F1" w:rsidRPr="006768F1" w:rsidRDefault="006768F1" w:rsidP="006768F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006768F1" w:rsidP="006768F1" w:rsidRDefault="006768F1" w14:paraId="4A98EDA9" w14:textId="79748483">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “6. DL finanšu analīze”, kurā </w:t>
       </w:r>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tiek aprēķināti projekta finanšu analīzes rādītāji </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006D147B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D147B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007D5496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007D5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007D5496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007D5496">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006768F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD7B8B" w14:textId="18F62F24" w:rsidR="00DE4327" w:rsidRPr="00DE4327" w:rsidRDefault="00DE4327" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="2ADD7B8B" w14:textId="18F62F24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">sociālekonomiskajā un finanšu analīzē izmantotajiem mainīgajiem veikt jutīguma analīzi un konstatētajiem kritiskajiem mainīgajiem noteikt </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">divas izklājlapas, kurās sociālekonomiskajā un finanšu analīzē izmantotajiem mainīgajiem veikt jutīguma analīzi un konstatētajiem kritiskajiem mainīgajiem noteikt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārslēguma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...18 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="6798CC8F" w14:textId="21386A1E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.DL  </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE4327">
-[...5 lines deleted...]
-        <w:t>7.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE4327">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze-Soc</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C3426A" w14:textId="076A752D" w:rsidR="006768F1" w:rsidRPr="00CE6ABC" w:rsidRDefault="00DE4327" w:rsidP="00CE6ABC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006768F1" w:rsidP="00CE6ABC" w:rsidRDefault="00DE4327" w14:paraId="69C3426A" w14:textId="076A752D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.DL </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DE4327">
-[...5 lines deleted...]
-        <w:t>8.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DE4327">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. analīze-Fin</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE4327">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73171405" w14:textId="179AD133" w:rsidR="00DE4327" w:rsidRPr="00C47CF8" w:rsidRDefault="00DE4327" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DE4327" w:rsidP="00DE4327" w:rsidRDefault="00DE4327" w14:paraId="73171405" w14:textId="03B64619">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trīs izklājlapas, kurās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dati aprēķinās un ir izmantojami projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="005506AE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005506AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vei</w:t>
       </w:r>
-      <w:r w:rsidR="00D07ED2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D07ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dlapas sadaļas</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Finansē</w:t>
       </w:r>
-      <w:r w:rsidR="000F064A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F064A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>juma sadalījums pa avotiem</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”, </w:t>
       </w:r>
-      <w:r w:rsidR="000F064A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F064A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļas</w:t>
       </w:r>
-      <w:r w:rsidR="0068792F">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums” un pielikuma “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003348EC" w:rsidR="003348EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0068792F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” aizpildīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55972E0E" w14:textId="0DB72D8E" w:rsidR="0068792F" w:rsidRDefault="0068792F" w:rsidP="0068792F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0068792F" w:rsidP="0068792F" w:rsidRDefault="0068792F" w14:paraId="55972E0E" w14:textId="0DB72D8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="0068792F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>. DL PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E579CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve">DL </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Fin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A92DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t>PI</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fin</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D85ED6" w14:textId="285E392B" w:rsidR="0068792F" w:rsidRDefault="0068792F" w:rsidP="0068792F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0068792F" w:rsidP="0068792F" w:rsidRDefault="0068792F" w14:paraId="11D85ED6" w14:textId="285E392B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>10. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00A92DB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A92DB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budz.kops</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C358826" w14:textId="06BA4D64" w:rsidR="00CF06D8" w:rsidRPr="001B500B" w:rsidRDefault="0068792F" w:rsidP="00DE4327">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00CF06D8" w:rsidP="00DE4327" w:rsidRDefault="0068792F" w14:paraId="4C358826" w14:textId="06BA4D64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nb-NO"/>
         </w:rPr>
         <w:t>11. DL 4.pielikums.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603FDF44" w14:textId="6C5D427D" w:rsidR="009736D3" w:rsidRDefault="00A35D5B" w:rsidP="009736D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="009736D3" w:rsidP="009736D3" w:rsidRDefault="00A35D5B" w14:paraId="603FDF44" w14:textId="6C5D427D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viena izklājlapa “1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00246D09">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Kontroles lapa”, kurā izmantojot iepriekš ievadītos datus, automātiski tiek veikta kontrole noteiktiem projekta darbības rezultātiem un rādītājiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61224EA0" w14:textId="3D5B8681" w:rsidR="00037A55" w:rsidRDefault="00EC5B49" w:rsidP="009736D3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00037A55" w:rsidP="009736D3" w:rsidRDefault="00EC5B49" w14:paraId="61224EA0" w14:textId="3D5B8681">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">viena izklājlapa “Pieņēmumi”, kurā </w:t>
       </w:r>
-      <w:r w:rsidR="009736D3">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norāda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B6764A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzes </w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="009736D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķinos izmantoto mainīgo aprēķinus un datus (piemēram finanšu analīzē ieņēmumu, darbības izmaksu, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009736D3" w:rsidRPr="009736D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kredītmaksājumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="009736D3" w:rsidRPr="009736D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atlikušās vērtības aprēķinu, bet sociālekonomiskajā analīzē ieguvumu, zaudējumu un fiskā</w:t>
       </w:r>
-      <w:r w:rsidR="000F064A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F064A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="009736D3" w:rsidRPr="009736D3">
-[...18 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009736D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o korekciju aprēķinu).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B6764A" w:rsidP="00596D47" w:rsidRDefault="00B6764A" w14:paraId="03CB34E1" w14:textId="6FC3BF7C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc170980128"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250206" w:id="12"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Izmaksu un ieguvumu analīzes aprēķinu izklājlapās norādāmā informācija</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="42C18F65" w14:textId="262EEF9D" w:rsidR="009E7D1D" w:rsidRPr="00596D47" w:rsidRDefault="00D04C6F" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="00596D47" w:rsidRDefault="00D04C6F" w14:paraId="42C18F65" w14:textId="262EEF9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc170980129"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250207" w:id="13"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dati par projektu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="5A24C5E2" w14:textId="67859DEE" w:rsidR="002D31BE" w:rsidRPr="00187FF4" w:rsidRDefault="002D31BE" w:rsidP="00187FF4">
+    <w:p w:rsidRPr="005E0328" w:rsidR="002D31BE" w:rsidP="00187FF4" w:rsidRDefault="002D31BE" w14:paraId="5A24C5E2" w14:textId="67859DEE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā “Dati par projektu” dati tiek aizpildīti atbilstoši projekta iesnieguma veidlapā norādītajam, kā arī publiski pieejamai informācijai:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="5239D952" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="5239D952" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="393"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16A6E15F" w14:textId="77777777" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="009E7D1D" w14:paraId="16A6E15F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Izklājlapas pozīcijas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B20BE86" w14:textId="77777777" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="009E7D1D" w14:paraId="1B20BE86" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Aizpildīšanas nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="48D4813E" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="48D4813E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78150F55" w14:textId="5B569D68" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="78150F55" w14:textId="5B569D68">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1. Projekta iesniedzējs</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFA2118" w14:textId="0616F0F7" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="00E60246" w14:paraId="5AFA2118" w14:textId="535D4158">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Norāda projekta iesniedzēj</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Ir norādīts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="009E7D1D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>u</w:t>
+              <w:t xml:space="preserve"> projekta iesniedzēj</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="6AB2113E" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="6AB2113E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6EF41A" w14:textId="0FEB9242" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="1B6EF41A" w14:textId="0FEB9242">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE0EB9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2. Projekta iesniedzēj</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a veids:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A97555A" w14:textId="781367F2" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="00D04C6F">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="00E60246" w14:paraId="0A97555A" w14:textId="4B160AE7">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izvēlnē izvēlas projekta iesniedzēja veidu</w:t>
+              <w:t xml:space="preserve">Ir norādīts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>projekta iesniedzēja veid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="3C1B35B3" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="3C1B35B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42BDDEFD" w14:textId="5322288E" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="42BDDEFD" w14:textId="5322288E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. Projekta nosaukums:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09206DA6" w14:textId="607AAC32" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="009E7D1D" w14:paraId="09206DA6" w14:textId="607AAC32">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norāda projekta nosaukumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="0F02A3A4" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="0F02A3A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AE7D6EF" w14:textId="4DB7B12C" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="7AE7D6EF" w14:textId="4DB7B12C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Specifisk</w:t>
             </w:r>
-            <w:r w:rsidR="008575D3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="008575D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ā</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> atbalsta mērķ</w:t>
             </w:r>
-            <w:r w:rsidR="008575D3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="008575D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a pasākums</w:t>
             </w:r>
-            <w:r w:rsidR="00D04C6F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D04C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2D96E5" w14:textId="406A603C" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="00D04C6F">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="005F68B5" w14:paraId="2B2D96E5" w14:textId="5205B3C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izvēlnē izvēlas projektam atbilstošu spe</w:t>
-[...35 lines deleted...]
-              <w:t>a pasākumu</w:t>
+              <w:t>Ir norādīts projektam atbilstošs specifiskā atbalsta mērķa pasākums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="630A4F2F" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="630A4F2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B48D387" w14:textId="793440FD" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="7B48D387" w14:textId="793440FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D64ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Sadarbības partneri</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E7EA0A" w14:textId="005A55FF" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="009E7D1D" w14:paraId="33E7EA0A" w14:textId="157282FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Norāda </w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>projekta iesniedzēja sadarbības partnerus</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>projekta iesniedzēja sadarbības partner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="007F4147">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="50AF2BB6" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="50AF2BB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D8C97D7" w14:textId="09A93FAB" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="1D8C97D7" w14:textId="09A93FAB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D64ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D64ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. Projekta </w:t>
             </w:r>
-            <w:r w:rsidR="00B27FAB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00B27FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>uzsākšanas datums</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35A9DDCF" w14:textId="254A8219" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="00B27FAB">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="00B27FAB" w14:paraId="35A9DDCF" w14:textId="254A8219">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Izvēlnē izvēlas projekta uzsākšanas datumu mēnesi un gadu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="5ABA2DE1" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="60947529" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B2CB2F7" w14:textId="304C19D6" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="0FEB5433" w14:textId="472B55BB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="000D64ED">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00DC2A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B45BE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>. P</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C92257">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>rojekta iesniegšanas datums</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Pārskata periods (projekta dzīves cikls, kas ietver projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C92257">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>īstenošanas un rezultātu uzturēšanas laiku) (gadi):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CDAA35F" w14:textId="0C5D6DBF" w:rsidR="009E7D1D" w:rsidRPr="00B45BE2" w:rsidRDefault="00B27FAB">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="00EC3152" w:rsidRDefault="003524F1" w14:paraId="52D091EC" w14:textId="05EEF39A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Izvēlnē izvēlas projekta iesniegšanas datumu mēnesi un gadu</w:t>
+              <w:t xml:space="preserve">Atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00196483">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>MK noteikum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D73A5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u anotācijā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D03E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> norādītajam projekta rezultātu uzturēšana jānodrošina visā projekta dzīves </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D03E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ciklā, kas ir vismaz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="005D297F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D03E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00CC654D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000D03E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="005C7323">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iekļaujot projekta īstenošanas laiku un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="005C7323">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pēcuzraudzības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="005C7323">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> periodu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="009070BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005E0328" w:rsidR="00F560A2" w:rsidP="00EC3152" w:rsidRDefault="00F81C4B" w14:paraId="0CE37700" w14:textId="2EBB4CA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vienlaikus jāņe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00A41286">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">m vērā, ka dažādiem infrastruktūras veidiem </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00FA227B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dzīves cikls</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00AB7BF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00852E94">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00111F41">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lietderīgās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00376A0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lietošanas laiks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00852E94">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00FA227B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var būt atšķirīgs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C961C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, tāpēc,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00A02316">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> piemēra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C9283A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>m,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C961C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja dzīves cikls ir īsāks par </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00A02316">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004E69A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadiem, jāparedz infrastruktūras atjaunošanas izmaksas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00872202">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, lai infrastruktūra tiktu ekspluatēta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="001B2587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">noteiktos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00A02316">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="001B2587">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gadus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="005E0328" w:rsidR="00030EA3" w:rsidP="00EC3152" w:rsidRDefault="00BC5346" w14:paraId="5209E49E" w14:textId="0340FD25">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzējs var norādīt garāku dzīves cikla garumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006E3972">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, to pamatojot un attiecīgi paredzot infrastruktūras atlikušo vērtību</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00A20DBA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006E3972">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00227B5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aizpildot izmaksu un ieguvumu aprēķinu modeli. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E7D1D" w:rsidRPr="003D30BD" w14:paraId="60947529" w14:textId="77777777" w:rsidTr="00721896">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidTr="00721896" w14:paraId="24C611F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEB5433" w14:textId="2D3EF580" w:rsidR="009E7D1D" w:rsidRDefault="009E7D1D" w:rsidP="008A7253">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidP="008A7253" w:rsidRDefault="009E7D1D" w14:paraId="3A5F9816" w14:textId="5243705A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B6A64">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00CB4C2C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00DC2A50">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002B6A64">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="000C4C22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Pārskata periods (projekta dzīves cikls, kas ietver projekta īstenošanas un rezultātu uzturēšanas laiku) (gadi):</w:t>
+              <w:t xml:space="preserve"> N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>oteiktais ma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00D2613E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ksimālais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta īstenošanas ilgums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D091EC" w14:textId="26C2F80F" w:rsidR="009E7D1D" w:rsidRDefault="003524F1" w:rsidP="00EC3152">
+          <w:p w:rsidRPr="005E0328" w:rsidR="009E7D1D" w:rsidRDefault="00C9283A" w14:paraId="005A56F1" w14:textId="59A33FDB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atbilstoši </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Ir norādīts </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>MK noteikum</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">MK noteikumos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004F6137">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>u anotācijā</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>noteikt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> norādītajam p</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>ais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004F6137">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>rojekta rezultātu uzturēšana jānodrošina visā projekta dzīves ciklā, kas ir vismaz 30 gadi pēc projekta noslēgšanas.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> ma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00C42903">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>ksimāli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004F6137">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Piemēram</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> iespējam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00574A5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>, ja projekta īstenošana ilgst sešus gadus, bet rezultātu uzturēšana – 30 gadus</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>ais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004F6137">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>, pārskata periods jānorāda 36 gadus.</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="004F6137">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Vienlaikus jāņe</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>īstenošanas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="006B48B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">m vērā, ka dažādiem infrastruktūras veidiem </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> gad</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="00574A5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>dzīves cikls</w:t>
-[...341 lines deleted...]
-              <w:t xml:space="preserve"> gadu</w:t>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AB01AB5" w14:textId="77777777" w:rsidR="00037A55" w:rsidRDefault="00037A55" w:rsidP="00037A55">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00037A55" w:rsidP="00037A55" w:rsidRDefault="00037A55" w14:paraId="5AB01AB5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7A52CF27" w14:textId="55E20394" w:rsidR="00037A55" w:rsidRDefault="00037A55" w:rsidP="00037A55">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00037A55" w:rsidP="00037A55" w:rsidRDefault="00037A55" w14:paraId="7A52CF27" w14:textId="55E20394">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aizpildot izmaksu un ieguvumu analīzi, uzmanība ir jāpievērš tajā veiktajiem apzīmējumiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4718472B" w14:textId="070C8143" w:rsidR="006B48B3" w:rsidRDefault="004F6137" w:rsidP="00187FF4">
+    <w:p w:rsidRPr="005E0328" w:rsidR="006B48B3" w:rsidP="00187FF4" w:rsidRDefault="004F6137" w14:paraId="4718472B" w14:textId="070C8143">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapu šūnās ar tumšo krāsojumu dati ir jānorāda projekta iesniedzējam, bet šūnās ar balto krāsojumu dati tiek aprēķināti automātiski</w:t>
       </w:r>
-      <w:r w:rsidR="00037A55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00037A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C30C50" w14:textId="2CEB51DC" w:rsidR="004F6137" w:rsidRPr="008E0762" w:rsidRDefault="004F6137" w:rsidP="008E0762">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004F6137" w:rsidP="008E0762" w:rsidRDefault="004F6137" w14:paraId="53C30C50" w14:textId="2CEB51DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB030E6" wp14:editId="3450C870">
             <wp:extent cx="5810250" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Shape, rectangle&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Shape, rectangle&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5810250" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343A34C8" w14:textId="5DCE108B" w:rsidR="0060686B" w:rsidRPr="00596D47" w:rsidRDefault="0060686B" w:rsidP="00C749F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0060686B" w:rsidP="00C749F4" w:rsidRDefault="0060686B" w14:paraId="343A34C8" w14:textId="5DCE108B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc170980130"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250208" w:id="14"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00E16E23" w:rsidRPr="00596D47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E16E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>investīciju izmaksas</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="24E774E9" w14:textId="3FF2F02C" w:rsidR="003F7DE7" w:rsidRDefault="008C5819" w:rsidP="003F7DE7">
+    <w:p w:rsidRPr="005E0328" w:rsidR="003F7DE7" w:rsidP="003F7DE7" w:rsidRDefault="008C5819" w14:paraId="24E774E9" w14:textId="3FF2F02C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklāj</w:t>
       </w:r>
-      <w:r w:rsidR="002D31BE" w:rsidRPr="003F7DE7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002D31BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lapā</w:t>
       </w:r>
-      <w:r w:rsidR="007D46B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007D46B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1.A. Iesniedzējs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003F7DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiek norādīta informācija par projekta iesniedzēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007D46B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a (kapitālsabiedrība) projektā plānotajām investīciju izmaksām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="003F7DE7" w:rsidP="007D46B9" w:rsidRDefault="007D46B9" w14:paraId="5E7CD633" w14:textId="27736DE3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F00566">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.1.A. Partneris-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiek norādīta informācija par projekta iesniedzēja sadarbības partnera, (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000A36E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiešās pārvaldes iestāde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) projektā plānotajām investīciju izmaksām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="000A36E7" w:rsidP="000A36E7" w:rsidRDefault="000A36E7" w14:paraId="0F2A0E75" w14:textId="5B01D6B1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta iesniedzējam un sadarbības partneriem ir paredzētas atsevišķas izmaksu plūsmas, lai   precīzi noteiktu finansējuma avotu sadalījumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="000A36E7" w:rsidP="000A36E7" w:rsidRDefault="000A36E7" w14:paraId="63D94B59" w14:textId="7642D8D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapās 1.1.A. Iesniedzējs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00564EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2.1.A. Partneris-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004D19CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiek norādīta informācija par projekta izmaksām darbībām, kas nekvalificējas kā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0067727E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>komercdarbības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004D19CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbalsts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D929FD" w:rsidP="00D929FD" w:rsidRDefault="00D929FD" w14:paraId="15143B67" w14:textId="09BFBEFC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta budžetam  ir piecpadsmit galvenās budžeta pozīcijas, kas ietver MK noteikumos noteiktās izmaksu pozīcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C5A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bet tās izmaksu pozīcijas, kas neattiecas uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00533368">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pasākumu, izklājlapās ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DA1C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>paslēptas.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Papildus katra budžeta pozīcija tiek iedalīta divās izmaksu grupās: projekta attiecināmās izmaksas un </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F00566" w:rsidRPr="003F7DE7">
-[...5 lines deleted...]
-        <w:t>1.1.A</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ārpusprojekta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F00566" w:rsidRPr="003F7DE7">
-[...40 lines deleted...]
-    <w:p w14:paraId="5E7CD633" w14:textId="755D6850" w:rsidR="003F7DE7" w:rsidRPr="007D46B9" w:rsidRDefault="007D46B9" w:rsidP="007D46B9">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaksas sadalījumā pa gadiem, kuros tās tiks īstenotas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D929FD" w:rsidP="00D929FD" w:rsidRDefault="00D929FD" w14:paraId="443792CB" w14:textId="0F0B4F96">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Izklājlapā </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja izklājlapas katra gada kolonnā “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F00566" w:rsidRPr="007D46B9">
-[...5 lines deleted...]
-        <w:t>1.2.1.A</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ārpusprojekta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F00566" w:rsidRPr="007D46B9">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">tiek norādīta informācija par projekta iesniedzēja </w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaksas” 1.-15. izmaksu pozīcijā ir ietverts PVN, tad tā katra gada kopsummu norāda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0014566A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.rindā “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>1.sadarbības</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t.sk.PVN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...72 lines deleted...]
-    <w:p w14:paraId="0F2A0E75" w14:textId="5B01D6B1" w:rsidR="000A36E7" w:rsidRDefault="000A36E7" w:rsidP="000A36E7">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D929FD" w:rsidP="00D929FD" w:rsidRDefault="00D929FD" w14:paraId="23074E50" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="63D94B59" w14:textId="7642D8D2" w:rsidR="000A36E7" w:rsidRDefault="000A36E7" w:rsidP="000A36E7">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapas C kolonnā “Maksimālā ES fondu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>līdzfin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. atbalsta likme (%)” tiek norādīta katrai darbībai un izmaksu pozīcijai atbilstoša MK noteikumos noteikta maksimālā ES fondu līdzfinansējuma atbalsta likme (%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BB0872" w:rsidP="00BB0872" w:rsidRDefault="00BB0872" w14:paraId="7D9B32F9" w14:textId="191E19E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapā 1.2.1.A. Partneris-1 3.rindā ir jānorāda informācija par sadarbības partneri izvēlnēs izvēloties atbilstošu sadarbības partneri (šūna C3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E6A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A36E7">
-[...86 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tā veidu (šūna H3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E6A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15143B67" w14:textId="09BFBEFC" w:rsidR="00D929FD" w:rsidRDefault="00D929FD" w:rsidP="00D929FD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BB0872" w:rsidP="002D31BE" w:rsidRDefault="004C4147" w14:paraId="7126EE91" w14:textId="7B9AF6EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...385 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0300278A" wp14:editId="65AC1A8A">
             <wp:extent cx="6119495" cy="1389380"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1492994832" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1492994832" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="1389380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363070D9" w14:textId="68AEDA57" w:rsidR="002B625D" w:rsidRDefault="002B625D" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="005E0328" w:rsidR="002B625D" w:rsidP="002D31BE" w:rsidRDefault="002B625D" w14:paraId="363070D9" w14:textId="68AEDA57">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Norādot šajās izklājlapās informāciju par projekta budžetu</w:t>
       </w:r>
-      <w:r w:rsidR="00783E1B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00783E1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jāpārliecinās, ka tā atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="002F318B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002F318B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">KPVIS </w:t>
       </w:r>
-      <w:r w:rsidR="00BB319D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00BB319D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadaļai </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums” un “Projekta budžeta kopsavilkuma pielikums” (ja attiecināms). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C606FE" w14:textId="56BC7C81" w:rsidR="00BA6FB9" w:rsidRPr="00596D47" w:rsidRDefault="00BA6FB9" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00BA6FB9" w14:paraId="29C606FE" w14:textId="56BC7C81">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc170980131"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250209" w:id="15"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Investīciju naudas plūsma bez projekta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="1C49A237" w14:textId="397859A8" w:rsidR="004914B1" w:rsidRDefault="004914B1" w:rsidP="004914B1">
+    <w:p w:rsidRPr="005E0328" w:rsidR="004914B1" w:rsidP="004914B1" w:rsidRDefault="004914B1" w14:paraId="1C49A237" w14:textId="397859A8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">2. DL </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapā “2. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” norāda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D34C87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>naudas plūsmu situācijā bez projekta. Projekta iesniedzējs aizpilda tās rindas, kur rodas vai nu ieņēmumi, vai iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maksas ievērojot nozarei atbilstošu pārskata periodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="008C3B1D" w:rsidP="004914B1" w:rsidRDefault="008C3B1D" w14:paraId="10BFF343" w14:textId="270BBCDA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa “2. DL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>invest.n.pl.BEZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” ir sadalīta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0057041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s daļās: “Ieņēmumi BEZ projekta”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0057041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Darbības izmaksas BEZ projekta”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0057041A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un “Neto naudas plūsma”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="008C3B1D" w:rsidP="004914B1" w:rsidRDefault="0022408E" w14:paraId="66E89AF4" w14:textId="48DB1542">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļā “Ieņēmumi BEZ projekta” projekta iesniedzējs norāda plānotos ieņēmumus, dalot tos atsevišķi pa ieņēmumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pozīcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ieņēmumus rēķina projekta iesniegšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gada cenās (piemēram, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00856226">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004914B1">
-[...77 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DC5C41">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada cenās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un tiem klāt nerēķina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar inflāciju saistītu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008C3B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadārdzinājumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D46466">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...287 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ieņēmumus norāda kā pozitīvas vērtības (piemēram, </w:t>
       </w:r>
-      <w:r w:rsidR="00411470">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00411470">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00A53272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="005C8CF5" w14:textId="26638B49" w:rsidR="00581AFC" w:rsidRDefault="0022408E" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00581AFC" w:rsidP="002D31BE" w:rsidRDefault="0022408E" w14:paraId="005C8CF5" w14:textId="71E9F39C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.d</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aļā “Darbības izmaksas BEZ projekta” projekta iesniedzējs norāda darbības izmaksas, dalot tos atsevišķi pa izmaksu pozīcijām. Iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00856226">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A53272" w:rsidRPr="00A53272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00411470" w:rsidP="002D31BE" w:rsidRDefault="00411470" w14:paraId="02918470" w14:textId="3A4D6ABE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naudas plūsmas pozīcijas tiek norādītas izklājlapā “3. DL invest.n.pl.AR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.” kolonnā “C”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D15786" w:rsidP="002D31BE" w:rsidRDefault="00D15786" w14:paraId="0F2DD31E" w14:textId="7A14B5F9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Ieņēmumiem un darbības izmaksām ir jābūt pamatotām ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DD423D" w14:textId="4CCB1805" w:rsidR="000F5D15" w:rsidRDefault="0022408E" w:rsidP="002D31BE">
+    <w:p w:rsidRPr="005E0328" w:rsidR="000F5D15" w:rsidP="002D31BE" w:rsidRDefault="0022408E" w14:paraId="52DD423D" w14:textId="4CCB1805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.d</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļu “Neto naudas plūsma” projekta iesniedzējs neaizpilda, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B95F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jo </w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tajā automātiski ģenerējas iznākums</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ņemot vērā norādītos ieņēmumus un izmaksas</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s iz</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksa</w:t>
       </w:r>
-      <w:r w:rsidR="000F5D15" w:rsidRPr="000F5D15">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000F5D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00A53272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A53272">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EE274C" w14:textId="4D74A823" w:rsidR="00BA6FB9" w:rsidRPr="00596D47" w:rsidRDefault="008C4545" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="008C4545" w14:paraId="01EE274C" w14:textId="4D74A823">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc170980132"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250210" w:id="16"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Investīciju naudas plūsma ar projektu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="1EB94FC5" w14:textId="71761443" w:rsidR="00E6581F" w:rsidRPr="00E6581F" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="1EB94FC5" w14:textId="71761443">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. DL </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E6581F">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.” norāda projekta naudas plūsmu situācijā ar projektu. Projekta iesniedzējs aizpilda tās rindas, kur rodas vai nu ieņēmumi, vai izmaksas ievērojot nozarei atbilstošu pārskata periodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="4635EFCA" w14:textId="3A6C4728">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk95915372" w:id="17"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“3. DL invest.n.pl.AR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir sadalīta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piecās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daļās: “Ieņēmumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6581F">
-[...8 lines deleted...]
-    <w:p w14:paraId="4635EFCA" w14:textId="3A6C4728" w:rsidR="00E6581F" w:rsidRPr="00E6581F" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, “Darbības izmaksas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “Investīciju izmaksas”, “Projekta atlikusī vērtība”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Neto naudas plūsma”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00894733" w:rsidP="00894733" w:rsidRDefault="0022408E" w14:paraId="7115DA1C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...288 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ieņēmumus norāda kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļā “Ieņēmumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” projekta iesniedzējs norāda plānotos ieņēmumus, dalot tos atsevišķi pa ieņēmumu pozīcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un norādot ieņēmumu pozīcijas nosaukumu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ieņēmumus rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006102D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...142 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Ieņēmumus norāda kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00894733">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D9EF06C" w14:textId="1FF38D8E" w:rsidR="0064187F" w:rsidRDefault="0064187F" w:rsidP="00E6581F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00894733" w:rsidP="00894733" w:rsidRDefault="00894733" w14:paraId="25A391DF" w14:textId="7C1C08F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...127 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Ja investīciju izmaksu ieviešanas periodā projektā tiek plānots gūt neto ieņēmumus tie ir jānodala no pārējiem ieņēmumiem norādot tos izklājlapas sadaļā Ieņēmumi (Investīciju ieviešanas periodā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004D778A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004D778A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projekta atlikušo vērību </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>piemēram, attīrot aizaugušas teritorijas no izveidojušās kokaugu un krūmu veģetācijas, tie jānorāda pie attiecīgā īstenošanas gada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>norāda kā pozitīv</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00894733" w:rsidP="00894733" w:rsidRDefault="00894733" w14:paraId="0F1FD947" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="369EF30D" wp14:editId="0ADF009C">
+            <wp:extent cx="6119495" cy="3547110"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="524456046" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="524456046" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6119495" cy="3547110"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0064187F" w:rsidP="00E6581F" w:rsidRDefault="0022408E" w14:paraId="1E91B8C1" w14:textId="0785C4BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļā “Darbības izmaksas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE" w:rsidRPr="00E6581F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” projekta iesniedzējs norāda darbības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064187F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un investīciju aizstāšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmaksas, dalot tos atsevišķi pa izmaksu pozīcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un norādot izmaksu pozīcijas nosaukumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Iz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009B297A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maksa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006102D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vērtīb</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Izmaksas norāda kā negatīvas vērtības (ar – zīmi, piemēram, -4000,00).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004A1879" w:rsidP="004A1879" w:rsidRDefault="004A1879" w14:paraId="254E277D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">investīciju ieviešanas periodā projektā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir  plānotas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>darbības izmaksas kuras nav ietvertas projektā plānotajās investīciju izmaksās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tās ir jānodala no pārējām darbības izmaksām norādot tās izklājlapas sadaļā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (piemēram, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Darbības izmaksas (Investīciju ieviešanas periodā):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004A1879" w:rsidP="004A1879" w:rsidRDefault="004A1879" w14:paraId="424DBD07" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">80 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="764A7BAB" w14:textId="77777777" w:rsidR="00094834" w:rsidRDefault="00094834" w:rsidP="00094834">
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75BBF5D3" wp14:editId="46D28422">
+            <wp:extent cx="6119495" cy="3477260"/>
+            <wp:effectExtent l="0" t="0" r="0" b="8890"/>
+            <wp:docPr id="980088984" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="980088984" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6119495" cy="3477260"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0064187F" w:rsidP="00E6581F" w:rsidRDefault="0064187F" w14:paraId="1D9EF06C" w14:textId="1FF38D8E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="227750D3" w14:textId="77777777" w:rsidR="00094834" w:rsidRPr="00B4356F" w:rsidRDefault="00094834" w:rsidP="00094834">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investīciju aizstāšanas izmaksas norāda, ja projektā iegādāto investīciju ekonomiski derīgais izmantošanas laiks ir īsāks par izmaksu un ieguvumu analīzes aprēķinos piemērojamo pārskata periodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0022408E" w:rsidP="00E6581F" w:rsidRDefault="00436503" w14:paraId="71A7A87F" w14:textId="727F6DA9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="7E9C8120" w14:textId="0E8D8CD0" w:rsidR="00E6581F" w:rsidRPr="00E6581F" w:rsidRDefault="00E6581F" w:rsidP="00E6581F">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ieņēmumus un izmaksas norāda tajos pārskata perioda gados, kuros tās var tikt plānotas ņemot vērā projekta investīciju ieviešanas periodu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0022408E" w:rsidP="00E6581F" w:rsidRDefault="0022408E" w14:paraId="5DECD234" w14:textId="06B3B1A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.daļu “Investīciju izmaksas” projekta iesniedzējs neaizpilda, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B95F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tajā automātiski ģenerējas iznākums, ņemot vērā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009650BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izklājlapās par projekta budžetu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādītās projekta investīciju izmaksas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C16C58" w:rsidP="00E6581F" w:rsidRDefault="00C16C58" w14:paraId="7F478FCF" w14:textId="1FCF5406">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E6581F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.daļā “Projekta atlikusī vērtība” projekta iesniedzējs pārskata perioda pēdējā gadā norāda projekta atlikušo vērtību. Ja projektā tiek īstenotas darbības ar dažādiem pārskata periodiem, tad projekta atlikušo vērtību norāda katras projekta darbības pārskata perioda pēdējā gadā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Projekta atlikušo vērību norāda kā pozitīvu vērtību (piemēram, 80 000,00).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00094834" w:rsidP="00094834" w:rsidRDefault="00094834" w14:paraId="764A7BAB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja projektā no iegādātajiem pamatlīdzekļiem ir plānoti ieņēmumi, tad to investīciju atlikušo vērtību nosaka attiecībā uz projekta aktīviem, kuri ir saistīti ar neto ieņēmumu gūšanu, kuru saimnieciskais mūžs pārsniedz pārskata periodu, to atlikušo vērtību nosaka aprēķinot darbības atlikušo darbības gadu naudas plūsmu neto pašreizējo vērtību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00094834" w:rsidP="00094834" w:rsidRDefault="00094834" w14:paraId="227750D3" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja projektā no iegādātajiem pamatlīdzekļiem netiek gūti neto ieņēmumi tad izmanto atlikušās vērtības aprēķināšanas metodi pamatojoties uz standarta grāmatvedības nolietojuma formulu vai ņemot vērā pamatlīdzekļa atlikušo tirgus vērtību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="007660A4" w:rsidP="007660A4" w:rsidRDefault="007660A4" w14:paraId="41436D06" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> darbības izmaksām</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Ja investīciju izmaksu ieviešanas periodā projektā veidojas neto ieņēmumi, tad par neto ieņēmumu daļu tiek samazināta ES fondu līdzfinansējuma likme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00E6581F" w14:paraId="7E9C8120" w14:textId="3001787F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un projekta atlikušai vērtībai</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Ieņēmumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības izmaksām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un projekta atlikušai vērtībai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ir jābūt pamatotām ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5512A082" w14:textId="1692E014" w:rsidR="00E6581F" w:rsidRPr="00E6581F" w:rsidRDefault="00B95F5A" w:rsidP="00E6581F">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E6581F" w:rsidP="00E6581F" w:rsidRDefault="00B95F5A" w14:paraId="5512A082" w14:textId="1692E014">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.d</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00E6581F">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aļu “Neto naudas plūsma” projekta iesniedzējs neaizpilda, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jo </w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00E6581F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus un izmaksas: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtēj</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00E6581F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s iz</w:t>
       </w:r>
-      <w:r w:rsidR="002A78FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A78FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
-      <w:r w:rsidR="00E6581F" w:rsidRPr="00E6581F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E6581F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D657BB4" w14:textId="31481827" w:rsidR="00BA6FB9" w:rsidRPr="00596D47" w:rsidRDefault="00764C79" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="007B5EE9" w:rsidR="00AE66BF" w:rsidP="00A63287" w:rsidRDefault="00ED7EC5" w14:paraId="77BAA24D" w14:textId="2803151D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00530EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jlapas apakšējā daļā ir izveidota </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A63287">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieņēmumu un izdevumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attiecības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A63287">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pārbaud</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00530EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002549E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un lai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A63287">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiktu veikta korekti, katrā ieņēmumu un izdevumu ailē jānorāda ieņēmumi vai izdevumi par projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B30C5" w:rsidR="008B30C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atsevišķām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A63287">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darbībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003345DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visā projekta pārskata periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A63287">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00AE66BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tas nodrošinās korektu pārbaudi, jo ieņēmumi un izdevumi no attiecīgās infrastruktūras objekta netiks saskaitīti kopā ar citas infrastruktūras objekta ieņēmumiem un izdevumiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A63287" w:rsidP="00A63287" w:rsidRDefault="00A63287" w14:paraId="3B036745" w14:textId="77183BCA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pēc ieņēmumu un izdevumu ievades pārbaudes rezultāts ir nolasāms automātiski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B53D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00794D92" w:rsidP="00794D92" w:rsidRDefault="00A63287" w14:paraId="5D6F4640" w14:textId="0228BF14">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00794D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja rezultāts iekrāsojas zaļā krāsā, tas norāda uz to ka ieņēmumu nav vai arī nosacījums par ieņēmumiem ir izpildīts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00373313" w:rsidP="00794D92" w:rsidRDefault="00794D92" w14:paraId="3129C263" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja rezultāts iekrāsojas sarkanā krāsā, nosacījums nav izpildīts un parādīsies brīdinājuma uzraksts “Ieņēmumi projekta dzīves ciklā pēc investīciju ieviešanas perioda nevienā gadā nedrīkst pārsniegt 50% no infrastruktūras un atjaunoto teritoriju uzturēšanas izdevumiem darbībām kas nav saistītas ar komercdarbības atbalstu!”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A63287" w:rsidP="00794D92" w:rsidRDefault="00A63287" w14:paraId="66A42EB2" w14:textId="20AD3DD4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekts nevar tikt apstiprināts, ja nosacījums nav ievērots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00D2594B" w:rsidP="00794D92" w:rsidRDefault="00A87315" w14:paraId="70D034DA" w14:textId="48557FDB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1316CD80" wp14:editId="01DE1853">
+            <wp:extent cx="6119495" cy="2915285"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1104145111" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1104145111" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6119495" cy="2915285"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B57729" w:rsidP="00E6581F" w:rsidRDefault="007B7972" w14:paraId="007FAE85" w14:textId="319A5198">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ne vēlāk kā pirms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēdējā maksājuma pieprasījuma sagatavošanas finansējuma saņēmējam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D63CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir pienākums atkārtoti pārskatīt izmaksu un ieguvumu analīzē sniegto informāciju par ieņēmumiem un darbības izmaksām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0081320B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ja tās nav ietvertas projektā plānotajās investīciju izmaksās) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projektā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>projekta investīciju īstenošanas periodā faktiski gūtajiem neto ieņēmumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B57729">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A80" w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultātā (ja attiecināms) koriģējot, jeb samazinot ES fondu līdzfinansējuma likmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00764C79" w14:paraId="4D657BB4" w14:textId="31481827">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc170980133"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250211" w:id="18"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6FB9" w:rsidRPr="00596D47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00BA6FB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>inansiālā ilgtspēja</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="3ECD4A74" w14:textId="7BF7C104" w:rsidR="00796626" w:rsidRDefault="00796626" w:rsidP="00796626">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00796626" w:rsidP="00796626" w:rsidRDefault="00796626" w14:paraId="3ECD4A74" w14:textId="7BF7C104">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā “</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002C2E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.DL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00764C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansiālā ilgtspēja” atspoguļo nepieciešamos projekta finanšu avotus un plānotās izmaksas katrā gadā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E71BBF" w14:textId="50CF6E8C" w:rsidR="00735C02" w:rsidRPr="00E6581F" w:rsidRDefault="00735C02" w:rsidP="00735C02">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00735C02" w:rsidP="00735C02" w:rsidRDefault="00735C02" w14:paraId="31E71BBF" w14:textId="50CF6E8C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...102 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa “4.DL Finansiālā ilgtspēja” ir sadalīta četrās daļās: “Kopējie ieņēmumi”, “Kopējās izmaksas”, “Neto naudas plūsma” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6581F">
-[...24 lines deleted...]
-    <w:p w14:paraId="782EBD15" w14:textId="77777777" w:rsidR="00C1129F" w:rsidRDefault="00735C02" w:rsidP="00796626">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Kumulatīvā neto naudas plūsma”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C1129F" w:rsidP="00796626" w:rsidRDefault="00735C02" w14:paraId="782EBD15" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.daļas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Kopējie ieņēmumi”:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DF3376" w14:textId="36E5C84E" w:rsidR="00735C02" w:rsidRDefault="00735C02" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00735C02" w:rsidP="00C1129F" w:rsidRDefault="00735C02" w14:paraId="38DF3376" w14:textId="36E5C84E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “1.1. Projekta ieņēmumi”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00735C02">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus</w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00C1129F">
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00C1129F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">izklājlapā “3. DL </w:t>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izklājlapā “3. DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00C1129F">
-[...5 lines deleted...]
-        <w:t>invest.n.pl.AR</w:t>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00C1129F">
-[...36 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00764C79" w:rsidP="00C1129F" w:rsidRDefault="00C1129F" w14:paraId="3D652D10" w14:textId="43039375">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ozīcijā “1.2. Aizņēmuma pamatsummas saņemšana” </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk88058639"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk88058639" w:id="19"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norāda projekta finansēšanai nepieciešamā aizņēmuma pamatsummu </w:t>
       </w:r>
-      <w:r w:rsidR="00764C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00764C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadalījumā </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pa </w:t>
       </w:r>
-      <w:r w:rsidR="00830E5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00830E5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aizņēmuma saņemšanas </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6B9D9" w14:textId="7DFC7346" w:rsidR="004201D0" w:rsidRDefault="00C1129F" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004201D0" w:rsidP="00C1129F" w:rsidRDefault="00C1129F" w14:paraId="53D6B9D9" w14:textId="7DFC7346">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ozīcijā “1.3. P</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ubliskais</w:t>
       </w:r>
-      <w:r w:rsidR="00764C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00764C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansējums” norāda projekta iesniedzēja</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paš</w:t>
       </w:r>
-      <w:r w:rsidR="00764C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00764C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00764C79">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00764C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">publiskos </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>līdzekļus</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kurus izmantos projekta izmaksu segšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00EC01EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EC01EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3363756A" w14:textId="67465E9B" w:rsidR="004201D0" w:rsidRDefault="004201D0" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004201D0" w:rsidP="00C1129F" w:rsidRDefault="004201D0" w14:paraId="3363756A" w14:textId="67465E9B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ozīcijā “1.4. P</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rivātais </w:t>
       </w:r>
-      <w:r w:rsidR="00796626">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00796626">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējums” </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norāda projekta iesniedzēja paša privātos līdzekļus</w:t>
       </w:r>
-      <w:r w:rsidR="00C1129F" w:rsidRPr="00C1129F">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00C1129F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kurus izmantos projekta izmaksu segšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EC01EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA130B" w14:textId="1EB1F834" w:rsidR="00C1129F" w:rsidRDefault="00C1129F" w:rsidP="00C1129F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C1129F" w:rsidP="00C1129F" w:rsidRDefault="00C1129F" w14:paraId="4BEA130B" w14:textId="1EB1F834">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcij</w:t>
       </w:r>
-      <w:r w:rsidR="008417F8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008417F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “1.5. ES fondu līdzfinansējums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C2A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008417F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“1.6. Attiecināmais valsts budžeta finansējums”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta iesniedzējs neaizpilda, jo tajā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008417F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automātiski ģenerējas iznākums, ņemot vērā izklājlapā “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EC01EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. DL PI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E1777D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fin.plans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="006C2A06">
-[...110 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EC01EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķināto projekta finansēšanas plānu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FAD6F4" w14:textId="4B9B1DD8" w:rsidR="008417F8" w:rsidRPr="00633F94" w:rsidRDefault="00F351B6" w:rsidP="00633F94">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="008417F8" w:rsidP="00633F94" w:rsidRDefault="00F351B6" w14:paraId="68FAD6F4" w14:textId="4B9B1DD8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīciju “1.</w:t>
       </w:r>
-      <w:r w:rsidR="00F403D4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F403D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00735C02">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Projekta atlikusī vērtība”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F351B6">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00C1129F">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādīto projekta atlikušo vērtību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F351B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklājlapā “3.</w:t>
       </w:r>
-      <w:r w:rsidR="006A6CA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F351B6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">DL </w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F351B6">
-[...5 lines deleted...]
-        <w:t>invest.n.pl.AR</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F351B6">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.”;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BDD2CA" w14:textId="46FF3805" w:rsidR="00633F94" w:rsidRPr="00633F94" w:rsidRDefault="00633F94" w:rsidP="00633F94">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00633F94" w:rsidP="00633F94" w:rsidRDefault="00633F94" w14:paraId="00BDD2CA" w14:textId="46FF3805">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.daļas “Kopējās izmaksas”:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00633F94" w:rsidP="00633F94" w:rsidRDefault="00633F94" w14:paraId="66EC272D" w14:textId="3464ECBE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00735C02">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pozīciju “2.1. “Ar projektu” darbības izmaksas”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklājlapā “3.</w:t>
       </w:r>
-      <w:r w:rsidR="006A6CA0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">DL </w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DL invest.n.pl.AR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C1129F">
-[...5 lines deleted...]
-        <w:t>invest.n.pl.AR</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C1129F">
-[...36 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A13F49" w:rsidP="00A13F49" w:rsidRDefault="00633F94" w14:paraId="2533B2FE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00735C02">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pozīciju “2.2. Investīciju izmaksas”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā </w:t>
       </w:r>
-      <w:r w:rsidR="009650BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009650BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapās par projekta budžetu </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1129F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādīt</w:t>
       </w:r>
-      <w:r w:rsidR="009650BA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009650BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ās projekta investīciju izmaksas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49889567" w14:textId="790B4CBA" w:rsidR="004201D0" w:rsidRPr="00A13F49" w:rsidRDefault="00A13F49" w:rsidP="00A13F49">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004201D0" w:rsidP="00A13F49" w:rsidRDefault="00A13F49" w14:paraId="49889567" w14:textId="790B4CBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk95921548" w:id="20"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00A13F49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ozīcijā “2.3. Finansēšanas izmaksas” projekta </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iesniedzē</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00A13F49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jam jāatspoguļo </w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidR="004201D0" w:rsidRPr="00A13F49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar projekta finansējuma saņemšanu saistītās citas izmaksas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A13F49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2763F0AD" w14:textId="36FD1D41" w:rsidR="004201D0" w:rsidRDefault="00A13F49" w:rsidP="00842B38">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="004201D0" w:rsidP="00842B38" w:rsidRDefault="00A13F49" w14:paraId="2763F0AD" w14:textId="36FD1D41">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk96414404" w:id="21"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ozīcijā</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="004201D0">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">” </w:t>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “2.4. Aizņēmuma pamatsummas atmaksa” </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidR="004201D0">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un “2.5. Aizņēmuma procentu atmaksa” norāda projekta finansēšanai paņemtā aizņēmuma atmaksu (pamatsummu un aizņēmuma procentus) sadalījumu sadalījumā pa aizņēmuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008A26AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perioda </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004201D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gadiem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00276FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja aizņēmuma atdošanas periods ir ilgāks par projekta aprēķinu periodu, tad gan aizņēmuma pamatsummas atmaksas neatdoto daļu, gan arī aizņēmumu procentu atmaksas neatdoto daļu norāda aprēķinu perioda pēdējā gadā.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000D7414">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004201D0">
-[...50 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="000D7414" w:rsidP="000D7414" w:rsidRDefault="000D7414" w14:paraId="27581EF5" w14:textId="5579DE96">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="780"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...71 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pozīcijas “2.4. Aizņēmuma pamatsummas atmaksa” kopsummai ir jāsakrīt ar pozīcijas “1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006A6CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D7414">
-[...16 lines deleted...]
-    <w:p w14:paraId="5BB0B7AA" w14:textId="78F35296" w:rsidR="00A13F49" w:rsidRPr="00A13F49" w:rsidRDefault="00A13F49" w:rsidP="00A13F49">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aizņēmuma pamatsummas saņemšana” kopsummu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A13F49" w:rsidP="00A13F49" w:rsidRDefault="00A13F49" w14:paraId="5BB0B7AA" w14:textId="78F35296">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A13F49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aizņēmuma pamatsummas </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Aizņēmuma pamatsummas un procentu atmaksai ir jābūt pamatotai ar datiem un aprēķiniem, to aprēķinus norādot izklājlapā “Pieņēmumi”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00276FAB" w:rsidP="00686F1A" w:rsidRDefault="00276FAB" w14:paraId="454513F3" w14:textId="70E16DD8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.daļu “Neto naudas plūsma”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00842B38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un 4.daļu “Kumulatīvā neto naudas plūsma”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā norādītos ieņēmumus un izmaksas: ja ir pozitīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu pārpalikums (peļņa), savukārt, ja ir negatīvs iznākums attiecīgajā gadā, tad projekta iesniedzējam ir līdzekļu iztrūkums (zaudējumi), jeb kārtējie ieņēmumi nesedz kārtējās izmaksas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00796626" w:rsidP="00830E5A" w:rsidRDefault="00842B38" w14:paraId="7B2E6B0A" w14:textId="4BAD5E7D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.daļā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008A26AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Kumulatīvā neto naudas plūsma” aprēķinātajām vērtībām ir jābūt vienādām ar 0 vai pozitīvām visā aprēķinu periodā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ik gadu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008A26AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...120 lines deleted...]
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, līdz ar to pamatojot projekta dzīvotspēju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBECC82" w14:textId="30E9D677" w:rsidR="00BA6FB9" w:rsidRPr="00596D47" w:rsidRDefault="00BA6FB9" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BA6FB9" w:rsidP="00596D47" w:rsidRDefault="00BA6FB9" w14:paraId="1EBECC82" w14:textId="30E9D677">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc170980134"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250212" w:id="22"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Sociālekonomiskā analīze</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="239C44AC" w14:textId="300AED9A" w:rsidR="00115EE6" w:rsidRDefault="002068C2" w:rsidP="002068C2">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00115EE6" w:rsidP="002068C2" w:rsidRDefault="002068C2" w14:paraId="239C44AC" w14:textId="300AED9A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Izklājlapā “</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapā “5.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002068C2">
-[...84 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. analīze” atspoguļo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan projekta sociālekonomiskos ieguvumus, gan finanšu ieguvumus, gan sociālekonomiskos zaudējumus, gan arī sociālekonomiskās izmaksas rezultātā nosakot sociālekonomiskās analīzes rādītājus:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="37CBDCD6" w14:textId="1A78278E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekonomisko neto pašreizējo vērtību (ENPV);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="0E923580" w14:textId="7044323B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekonomisko ienesīguma normu (ERR);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00115EE6" w:rsidP="00115EE6" w:rsidRDefault="00115EE6" w14:paraId="0347E312" w14:textId="3D811BAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ieguvumu un izmaksu attiecību (B/C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A108D6" w14:textId="77777777" w:rsidR="008A70E3" w:rsidRDefault="00115EE6" w:rsidP="002068C2">
+    <w:p w:rsidRPr="005E0328" w:rsidR="008A70E3" w:rsidP="002068C2" w:rsidRDefault="00115EE6" w14:paraId="24A108D6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociālekonomiskie ieguvumi un izmaksas ir projekta pārskata periodā plānotie ieguvumi un izmaksas (zaudējumi) projekta iesniedzējam, netiešajiem labuma saņēmējiem un sabiedrībai kopumā, kas novērtēti naudas izteiksmē, un kas radušies īstenoto projekta aktivitāšu rezultātā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5382D77B" w14:textId="1AAF56FD" w:rsidR="40ECA9B7" w:rsidRDefault="40ECA9B7" w:rsidP="008C76E5">
+    <w:p w:rsidRPr="005E0328" w:rsidR="40ECA9B7" w:rsidP="008C76E5" w:rsidRDefault="40ECA9B7" w14:paraId="5382D77B" w14:textId="1AAF56FD">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šī pasākuma ietvaros atjaunotajiem ES nozīmes biotopiem un sanētajām vēsturiskajām kūdras ieguves vietām, kā arī izveidotajai infrastruktūrai piemērojamos sociālekonomiskos ieguvumus un zaudējumus var aprēķināt, izmantojot </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="3567301B">
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="005E0328">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Eiropas Komisijas Vadlīnijas izmaksu un ieguvumu analīzes izstrādei kohēzijas politikas investīciju projektiem 2014.–2020. gadā</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas paredz, ka projektiem, kas atstāj ietekmi uz iedzīvotāju veselību un vidi (t.sk. trokšņa, smaku emisijas), novērtējumu var veikt, izmantojot dažādas metodes, piemēram, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hedonisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cenu metodi, ēnu cenu (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shadow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>price</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) metodi u.c.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A814D9" w14:textId="30A7A2CA" w:rsidR="67F51746" w:rsidRDefault="67F51746" w:rsidP="008C76E5">
+    <w:p w:rsidRPr="005E0328" w:rsidR="67F51746" w:rsidP="008C76E5" w:rsidRDefault="67F51746" w14:paraId="45A814D9" w14:textId="30A7A2CA">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes izstrādes laikā datus par sociālekonomiskajiem ieguvumiem un zaudējumiem var gūt, piemēram:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60158DD4" w14:textId="48161D87" w:rsidR="69A71C43" w:rsidRDefault="56F6AC74" w:rsidP="008C76E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="69A71C43" w:rsidP="008C76E5" w:rsidRDefault="56F6AC74" w14:paraId="60158DD4" w14:textId="48161D87">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">no Eiropas Savienības fondu 2014. – 2020. gada plānošanas perioda ziņojumiem (Biotopu un sugu aizsardzības labvēlīga statusa atjaunošanas pasākumu sociāli ekonomiskais novērtējums (pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="7D77439E">
+      <w:hyperlink w:history="1" r:id="rId21">
+        <w:hyperlink w:history="1" r:id="rId22">
+          <w:hyperlink w:history="1" r:id="rId23">
+            <w:hyperlink w:history="1" r:id="rId24">
+              <w:r w:rsidRPr="005E0328">
                 <w:rPr>
-                  <w:rStyle w:val="Hipersaite"/>
-                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:hyperlink>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BC3802" w14:textId="4D61CBFC" w:rsidR="69A71C43" w:rsidRDefault="69A71C43" w:rsidP="7D77439E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="69A71C43" w:rsidP="7D77439E" w:rsidRDefault="69A71C43" w14:paraId="75BC3802" w14:textId="4D61CBFC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iz</w:t>
       </w:r>
-      <w:r w:rsidR="6467E6C0" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="6467E6C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mantojot</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eiropas </w:t>
       </w:r>
-      <w:r w:rsidR="367E1F51" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="367E1F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vides </w:t>
       </w:r>
-      <w:r w:rsidR="47EF9EB3" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="47EF9EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aģentūras izstrādāto ekosistēmu pakalpojumu klasifikācijas sistēmu</w:t>
       </w:r>
-      <w:r w:rsidR="6DF1A94E" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="6DF1A94E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Common</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>international</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>classification</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecosystem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="2E50891D" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="2E50891D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="46ABFC76" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="46ABFC76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> jeb </w:t>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> jeb CICES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="46ABFC76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="46ABFC76" w:rsidRPr="7D77439E">
+      <w:hyperlink w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="005E0328" w:rsidR="46ABFC76">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://</w:t>
-[...19 lines deleted...]
-          <w:t>/</w:t>
+          <w:t>https://cices.eu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="46ABFC76" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="46ABFC76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="5B2D4B3E" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="5B2D4B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67323FE1" w14:textId="2B5365D1" w:rsidR="46ABFC76" w:rsidRDefault="46ABFC76" w:rsidP="008C76E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="46ABFC76" w:rsidP="008C76E5" w:rsidRDefault="46ABFC76" w14:paraId="67323FE1" w14:textId="2B5365D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="62598EC7" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="62598EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izvērtējot Eiropas Komisijas veiktos pētījumus par </w:t>
       </w:r>
-      <w:r w:rsidR="4CD5A559" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="4CD5A559">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ekosistēmu pakalpojumiem</w:t>
       </w:r>
-      <w:r w:rsidR="64F6864A" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="64F6864A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MAIA (</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mapping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Integrated</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecosystem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accounting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="005D4CEA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), pieejams: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:anchor="maia-project" w:history="1">
-        <w:r w:rsidR="15A83BB1" w:rsidRPr="3567301B">
+      <w:hyperlink w:history="1" w:anchor="maia-project" r:id="rId26">
+        <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://biodiversity.europa.eu/europes-biodiversity/ecosystems#maia-project</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="15A83BB1" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="15A83BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3F5965"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0E02831C" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0E02831C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3F5965"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="64F6864A" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="64F6864A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69791487" w14:textId="4705B286" w:rsidR="3567301B" w:rsidRPr="008C76E5" w:rsidRDefault="3567301B" w:rsidP="008C76E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="0045663B" w:rsidR="00901E6E" w:rsidP="00901E6E" w:rsidRDefault="00901E6E" w14:paraId="7C3A40B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no  </w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="1314648558">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve">HYPERLINK "https://www.varam.gov.lv/lv/media/48773/download?attachment" \o "2. Vadlīnijas par soc.ekonomisko novērtējumu_0.pdf"</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0045663B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vadlīnijām  par sociālekonomisko novērtējumu katram no vēsturisko kūdras ieguves vietu revitalizācijas veidiem</w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="673375740">
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (t.sk. </w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="1718017428">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve">HYPERLINK "https://www.varam.gov.lv/lv/media/48770/download?attachment"</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0045663B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pielikumā</w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="530641733">
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), kas ievietots Viedās administrācijas un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reģionālās attīstības ministrijas tīmekļa vietnes sadaļā par Eiropas Savienības kohēzijas politikas programmas 2021.-2027. gadam 6.1.1. specifikā atbalsta mērķa “Pārejas uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.1. pasākumu “Atteikšanās no kūdras izmantošanas enerģētikā” (</w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="1465037658">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve">HYPERLINK "https://www.varam.gov.lv/lv/atteiksanas-no-kudras-izmantosanas-energetika"</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0045663B">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://www.varam.gov.lv/lv/atteiksanas-no-kudras-izmantosanas-energetika</w:t>
+      </w:r>
+      <w:ins w:author="Anna Gintere" w:date="2026-07-14T13:08:00Z" w16du:dateUtc="2026-07-14T10:08:00Z" w:id="1534983345">
+        <w:r w:rsidRPr="03A32690">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="2B96766F" w:rsidR="00901E6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009F5CBD" w:rsidP="009F5CBD" w:rsidRDefault="009F5CBD" w14:paraId="13AF659A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:hyperlink r:id="R4b7c4fc19a384bc0">
+        <w:r w:rsidRPr="70A1E008" w:rsidR="009F5CBD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Sociālekonomiskās ietekmes uz vietējo ekonomiku un iedzīvotājiem gala ziņojums </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00BF257E" w:rsidP="008C76E5" w:rsidRDefault="00BF257E" w14:paraId="7CF8FA3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="008C76E5" w:rsidRDefault="3567301B" w14:paraId="69791487" w14:textId="4705B286">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="7A110370" w:rsidP="3567301B" w:rsidRDefault="7A110370" w14:paraId="07925D19" w14:textId="21652648">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabulā norādīti daži sociālekonomisko ieguvumu piemēri:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3065"/>
         <w:gridCol w:w="3446"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3567301B" w14:paraId="3FFD2123" w14:textId="77777777" w:rsidTr="005D4CEA">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="005D4CEA" w14:paraId="3FFD2123" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="348DF5F8" w14:textId="669919DD" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="008C76E5" w:rsidRDefault="3567301B" w14:paraId="348DF5F8" w14:textId="669919DD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ieguvumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15128B70" w14:textId="0DC6033B" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="008C76E5" w:rsidRDefault="3567301B" w14:paraId="15128B70" w14:textId="0DC6033B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="50BDF449" w14:textId="5767A257" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="008C76E5" w:rsidRDefault="3567301B" w14:paraId="50BDF449" w14:textId="5767A257">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ietekmes rādītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3567301B" w14:paraId="78102B71" w14:textId="77777777" w:rsidTr="005D4CEA">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="005D4CEA" w14:paraId="78102B71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C88296C" w14:textId="676C5E4E" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="3C88296C" w14:textId="676C5E4E">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Savvaļas augi un to produkti </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53CABE89" w14:textId="7E821C0A" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="53CABE89" w14:textId="7E821C0A">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Iegūto savvaļas augu vai to produktu daudzums, ko iespējams iegūt ES nozīmes biotopos vai vēsturiskajās kūdras ieguves vietās.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D2B8AE4" w14:textId="0D0A99C5" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="2D2B8AE4" w14:textId="0D0A99C5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pārtikā izmantojamu</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ADEA951" w14:textId="3FC2AFC6" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="7ADEA951" w14:textId="3FC2AFC6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>savvaļas ogu raža, ko raksturo pieejamo ogu (brūkleņu vai melleņu) daudzums (kg/ha), ko potenciāli iespējams iegūt konkrētajā teritorijā. Finansiālā ieguvuma aprēķināšanai izmantota tirgus cenu metode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3567301B" w14:paraId="10839AAF" w14:textId="77777777" w:rsidTr="005D4CEA">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="005D4CEA" w14:paraId="10839AAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DA709E9" w14:textId="57835771" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="6DA709E9" w14:textId="57835771">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rekreācijas iespēju uzlabošana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5685E0EE" w14:textId="0E6344B6" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="005D4CEA">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="005D4CEA" w:rsidRDefault="3567301B" w14:paraId="5685E0EE" w14:textId="0E6344B6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uzlabojot ES nozīmes biotopu kvalitāti, kā arī veicot renaturalizācijas pasākumus vēsturiskajās kūdras ieguves vietās palielināsies teritoriju rekreācijas potenciāls, padarot tās pievilcīgākas teritorijas apmeklētājiem. </w:t>
+              <w:t xml:space="preserve">Uzlabojot ES nozīmes biotopu kvalitāti, kā arī veicot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>renaturalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasākumus vēsturiskajās kūdras ieguves vietās palielināsies teritoriju rekreācijas potenciāls, padarot tās pievilcīgākas teritorijas apmeklētājiem. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DF9CD9D" w14:textId="79907BFD" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="005D4CEA">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="005D4CEA" w:rsidRDefault="3567301B" w14:paraId="3DF9CD9D" w14:textId="79907BFD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pasīvā un aktīvā atpūta, kā arī izglītojošas darbības, izmantojot ekosistēmu</w:t>
             </w:r>
-            <w:r w:rsidR="6B835715" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="6B835715">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> sniegtās iespējas. Š</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>o rādītāju var aprēķināt</w:t>
             </w:r>
-            <w:r w:rsidR="41EB7735" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="41EB7735">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, piemēram,</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> izmantojot ieguvumu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pārneses</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> metodi</w:t>
             </w:r>
-            <w:r w:rsidR="15741BF9" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="15741BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3567301B" w14:paraId="26A7869D" w14:textId="77777777" w:rsidTr="005D4CEA">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="005D4CEA" w14:paraId="26A7869D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3065" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B5F560D" w14:textId="6BA826BA" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="2B5F560D" w14:textId="6BA826BA">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ES nozīmes biotopu aizsardzība</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3446" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="699118DD" w14:textId="0B2C1351" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="699118DD" w14:textId="0B2C1351">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ES nozīmes biotopu stāvokļa uzlabošana īstenojot, piemēram, invazīvo sugu ierobežojošus pasākumus.</w:t>
+              <w:t xml:space="preserve">ES nozīmes biotopu stāvokļa uzlabošana īstenojot, piemēram, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>invazīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sugu ierobežojošus pasākumus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3374A8E7" w14:textId="5AD19ECA" w:rsidR="3567301B" w:rsidRDefault="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidRDefault="3567301B" w14:paraId="3374A8E7" w14:textId="5AD19ECA">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Līdzekļu ietaupījums, kas radies veicot invazīvo sugu ierobežošanas pasākumus, lai nodrošinātu biotopa saglabāšanos tā esošajā stāvoklī</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">Līdzekļu ietaupījums, kas radies veicot </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>invazīvo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sugu ierobežošanas pasākumus, lai nodrošinātu biotopa saglabāšanos tā esošajā stāvoklī</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="27BBFB8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6C080882" w14:textId="4459947B" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="3567301B">
+    <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="3567301B" w:rsidRDefault="3567301B" w14:paraId="6C080882" w14:textId="4459947B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="54CC9260" w14:textId="1D312229" w:rsidR="14093A03" w:rsidRDefault="14093A03" w:rsidP="3567301B">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="14093A03" w:rsidP="3567301B" w:rsidRDefault="14093A03" w14:paraId="54CC9260" w14:textId="1D312229">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabulā norādīti arī daži sociālekonomisko zaudējumu piemēri:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
         <w:gridCol w:w="3210"/>
       </w:tblGrid>
-      <w:tr w:rsidR="3567301B" w14:paraId="30092E87" w14:textId="77777777" w:rsidTr="3567301B">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="3567301B" w14:paraId="30092E87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2F47C1" w14:textId="64730A31" w:rsidR="14093A03" w:rsidRDefault="14093A03" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="14093A03" w:rsidP="008C76E5" w:rsidRDefault="14093A03" w14:paraId="1C2F47C1" w14:textId="64730A31">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ieguvumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F7879C9" w14:textId="336B737F" w:rsidR="14093A03" w:rsidRDefault="14093A03" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="14093A03" w:rsidP="008C76E5" w:rsidRDefault="14093A03" w14:paraId="4F7879C9" w14:textId="336B737F">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Apraksts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65FD543F" w14:textId="15235573" w:rsidR="14093A03" w:rsidRDefault="14093A03" w:rsidP="008C76E5">
+          <w:p w:rsidRPr="005E0328" w:rsidR="14093A03" w:rsidP="008C76E5" w:rsidRDefault="14093A03" w14:paraId="65FD543F" w14:textId="15235573">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ietekmes</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rādītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3567301B" w14:paraId="3B8B2913" w14:textId="77777777" w:rsidTr="3567301B">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="3567301B" w14:paraId="3B8B2913" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150A150E" w14:textId="4F40F2BF" w:rsidR="14093A03" w:rsidRDefault="14093A03" w:rsidP="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="14093A03" w:rsidP="3567301B" w:rsidRDefault="14093A03" w14:paraId="150A150E" w14:textId="4F40F2BF">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ekosistēmu pakalpojuma rādītāja samazinājums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2A95DC" w14:textId="43171F24" w:rsidR="240DB94D" w:rsidRDefault="240DB94D" w:rsidP="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="240DB94D" w:rsidP="3567301B" w:rsidRDefault="240DB94D" w14:paraId="1D2A95DC" w14:textId="43171F24">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pēc apsaimniekošanas un uzturēšanas pasākumu īstenošanas biotopu sniegto pakalpojumu vērtības  samazinā</w:t>
             </w:r>
-            <w:r w:rsidR="20E742C0" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="20E742C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, piemēram, paaugstinot ūdens līmeni degradētos augstajos purvos, samazinās medus iegūšanas potenciāls, jo </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">, piemēram, paaugstinot ūdens līmeni degradētos augstajos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">purvos, samazinās medus iegūšanas potenciāls, jo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E0328" w:rsidR="78AF20E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">samazināsies teritorijā augošo </w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">nektāraugu daudzums. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B654107" w14:textId="02CC1D68" w:rsidR="7A84BD5E" w:rsidRDefault="7A84BD5E" w:rsidP="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="7A84BD5E" w:rsidP="3567301B" w:rsidRDefault="7A84BD5E" w14:paraId="0B654107" w14:textId="02CC1D68">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Samazināts produktu daudzums (</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>samazinās potenciāli iegūstamā medus daudzums)</w:t>
             </w:r>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, ko varēja iegūt teritorijas apmeklētāji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3567301B" w14:paraId="47BA7198" w14:textId="77777777" w:rsidTr="3567301B">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidTr="3567301B" w14:paraId="47BA7198" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="528D8089" w14:textId="6A219426" w:rsidR="243BF18A" w:rsidRDefault="243BF18A" w:rsidP="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="243BF18A" w:rsidP="3567301B" w:rsidRDefault="243BF18A" w14:paraId="528D8089" w14:textId="6A219426">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Papildus izmaksas jeb zaudējumi uzņēmējam projekta ieviešanas laikā </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="470D7C3E" w14:textId="1BFD85E6" w:rsidR="243BF18A" w:rsidRDefault="243BF18A" w:rsidP="3567301B">
+          <w:p w:rsidRPr="005E0328" w:rsidR="243BF18A" w:rsidP="3567301B" w:rsidRDefault="243BF18A" w14:paraId="470D7C3E" w14:textId="1BFD85E6">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta īstenošanas laikā rodas papildus izmaksas</w:t>
             </w:r>
-            <w:r w:rsidR="08CE61EC" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="08CE61EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, kas saistītas ar apgrūtinātu piekļuvi projekta īstenošanas teritorijai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B904EBC" w14:textId="6B37B3B3" w:rsidR="2C5F5F17" w:rsidRDefault="2C5F5F17">
+          <w:p w:rsidRPr="005E0328" w:rsidR="2C5F5F17" w:rsidRDefault="2C5F5F17" w14:paraId="4B904EBC" w14:textId="6B37B3B3">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Atsevišķu uzņēmumu darbības rādītāju kritums projekta ieviešanas laikā, t.sk. ceļā pavadītā laika pieauguma dēļ vai atsevišķu projek</w:t>
             </w:r>
-            <w:r w:rsidR="71BE0417" w:rsidRPr="3567301B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="005E0328" w:rsidR="71BE0417">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ta darbību kavēšanās dēļ. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32DB8732" w14:textId="036BEA0A" w:rsidR="3567301B" w:rsidRDefault="3567301B" w:rsidP="3567301B">
+    <w:p w:rsidRPr="005E0328" w:rsidR="3567301B" w:rsidP="3567301B" w:rsidRDefault="3567301B" w14:paraId="32DB8732" w14:textId="036BEA0A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="53B25691" w14:textId="4446794E" w:rsidR="0A2471B5" w:rsidRDefault="0A2471B5" w:rsidP="008C76E5">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0A2471B5" w:rsidP="008C76E5" w:rsidRDefault="0A2471B5" w14:paraId="53B25691" w14:textId="28EBABF7">
       <w:pPr>
         <w:spacing w:before="120" w:line="257" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ieguvumus rēķina projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D267EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. gada cenās).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3567301B">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="3567301B">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informācija par makroekonomiskajiem pieņēmumiem un prognozēm izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="005E0328">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3567301B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A96F59F" w14:textId="464A9D41" w:rsidR="002068C2" w:rsidRDefault="008A70E3" w:rsidP="002068C2">
+    <w:p w:rsidRPr="005E0328" w:rsidR="002068C2" w:rsidP="002068C2" w:rsidRDefault="008A70E3" w14:paraId="2A96F59F" w14:textId="464A9D41">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rojekta iesniedzējs šos </w:t>
       </w:r>
-      <w:r w:rsidR="003D1F6A" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003D1F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sociālekonomisk</w:t>
       </w:r>
-      <w:r w:rsidR="00D16823" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D16823">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">o ieguvumu un zaudējumu </w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprēķinus veic</w:t>
       </w:r>
-      <w:r w:rsidR="00EA3EF4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EA3EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CB25AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ņemot vērā</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gan Latvijā izstrādātās, gan</w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CB25AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00130607">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arī </w:t>
       </w:r>
-      <w:r w:rsidR="00CB25AA" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CB25AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citās valstīs</w:t>
       </w:r>
-      <w:r w:rsidR="00130607" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00130607">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādātās metodikas</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003D1F6A" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003D1F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pētījumus</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="0009039F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0009039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbildīgo iestāžu </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norādījumus par noteiktu sociālekonomisko ieguvumu aprēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="00115EE6" w:rsidRPr="002A69FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, detalizēti </w:t>
       </w:r>
-      <w:r w:rsidR="004D60EB" w:rsidRPr="004D60EB">
-[...5 lines deleted...]
-        <w:t>izklājlapās “Pieņēmumi” un “</w:t>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004D60EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izklājlapās “Pieņēmumi” un “11.DL 4.pielikums” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aprakstot to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D16823">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprēķinu un pamatojumu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00130607">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pielāgojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D16823">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0009039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aprēķinus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00130607">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Latvijas ekonomiskajiem rādītājiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00115EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00570B6A" w:rsidP="00570B6A" w:rsidRDefault="00570B6A" w14:paraId="57E6D15B" w14:textId="5E8C5CF0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa “5.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004D60EB" w:rsidRPr="004D60EB">
-[...5 lines deleted...]
-        <w:t>11.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>soc.econom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D60EB" w:rsidRPr="004D60EB">
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. analīze” ir sadalīta septiņās daļās: “Sociālekonomiskie ieguvumi”, “Finanšu ieguvumi”, “Sociālekonomiskie zaudējumi”, “Sociālekonomiskās izmaksas”, “Dati darba spēka izmaksām un citām fiskālajām korekcijām”, “Rādītāju aprēķināšana” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Projektā plānotie iznākuma rādītāji”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00384276" w:rsidP="00384276" w:rsidRDefault="00384276" w14:paraId="6D484676" w14:textId="12FAC562">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.daļā “Sociālekonomiskie ieguvumi” projekta iesniedzējs norāda plānotos sociālekonomiskos ieguvumus, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0094491C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tos atsevišķi pa pozīcijām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0094491C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un norādot to nosaukumus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sociālekonomiskos ieguvumus rēķina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00306D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D267EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...366 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003B0F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C3B1D">
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0094491C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sociālekonomiskos ieguvumus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A53272">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norāda kā pozitīvas vērtības (piemēram, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> norāda kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0094491C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0094491C" w:rsidP="0094491C" w:rsidRDefault="0094491C" w14:paraId="2E36B406" w14:textId="05B5A6C9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.daļā “Finanšu ieguvumi” projekta iesniedzējs norāda plānotos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00306D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finanšu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieguvumus, norādot tos atsevišķi pa pozīcijām un norādot to nosaukumus. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00306D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finanšu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ieguvumus rēķina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00306D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ņemot vērā finanšu analīzē noteiktos ieņēmumus papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00306D78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0084491B" w:rsidP="0084491B" w:rsidRDefault="0084491B" w14:paraId="4209DDFD" w14:textId="0AAB6DB3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.daļā “Sociālekonomiskie zaudējumi” projekta iesniedzējs norāda plānotos sociālekonomiskos zaudējumus, norādot tos atsevišķi pa pozīcijām un norādot to nosaukumus. Sociālekonomiskos zaudējumus rēķina papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta, projekta iesniegšanas gada cenās (piemēram, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00D267EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003B0F98">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gada cenās) un tiem klāt nerēķina ar inflāciju saistītu sadārdzinājumu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>000,00).</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sociālekonomiskos zaudējumus norāda kā negatīvas vērtības (piemēram, -2000,00). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00266FC1" w:rsidP="00266FC1" w:rsidRDefault="00266FC1" w14:paraId="56F517C1" w14:textId="2B0186D2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.daļu “Sociālekonomiskās izmaksas” projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā papildu naudas plūsmu investīciju un darbības izmaksām, kā arī projekta atlikušajai vērtībai atbilstoši izklājlapās “2. DL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>invest.n.pl.BEZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>aļā</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C3B1D">
-[...144 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” un “3. DL invest.n.pl.AR </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>aļā</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C3B1D">
-[...379 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.” norādītajiem datiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D55612" w14:textId="16EA5F88" w:rsidR="002068C2" w:rsidRPr="009504F0" w:rsidRDefault="00266FC1" w:rsidP="00773B8F">
+    <w:p w:rsidRPr="005E0328" w:rsidR="002068C2" w:rsidP="00773B8F" w:rsidRDefault="00266FC1" w14:paraId="15D55612" w14:textId="16EA5F88">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.daļas “Dati darba spēka izmaksām un citām fiskālajām korekcijām”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45590E58" w14:textId="13AFCB32" w:rsidR="00266FC1" w:rsidRPr="009504F0" w:rsidRDefault="00266FC1" w:rsidP="008E0762">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00266FC1" w:rsidP="008E0762" w:rsidRDefault="00266FC1" w14:paraId="45590E58" w14:textId="13AFCB32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcijā “</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1. Projekta darbības izmaksu darbaspēka izmaksas</w:t>
       </w:r>
-      <w:r w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” projekta iesniedzējam jā</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>norāda projekta darbības izmaksās iekļauto darba devēja valsts sociālās apdrošināšanas obligāto iemaksu daļu papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta</w:t>
       </w:r>
-      <w:r w:rsidR="006F293A" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006F293A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001812D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šos datus n</w:t>
       </w:r>
-      <w:r w:rsidR="006F293A" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006F293A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orāda projekta darbības izmaksu periodā</w:t>
       </w:r>
-      <w:r w:rsidR="00A46785" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A46785">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FD0556" w14:textId="2258D825" w:rsidR="00A46785" w:rsidRPr="009504F0" w:rsidRDefault="00A46785" w:rsidP="008E0762">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A46785" w:rsidP="008E0762" w:rsidRDefault="00A46785" w14:paraId="75FD0556" w14:textId="2258D825">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pozīcijā “5.2. Investīciju darbaspēka izmaksas” projekta iesniedzējam jānorāda projekta investīciju izmaksās iekļauto darba devēja valsts sociālās apdrošināšanas obligāto iemaksu daļu papildus naudas plūsmai, jeb salīdzinot situāciju ar projektu un bez projekta</w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001812D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šos datus n</w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">orāda </w:t>
       </w:r>
-      <w:r w:rsidR="006F293A" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006F293A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta investīciju ieviešanas periodā </w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā pozitīvas vērtības (piemēram, 500,00)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0852CC20" w14:textId="03A8095A" w:rsidR="00A46785" w:rsidRPr="009504F0" w:rsidRDefault="00A46785" w:rsidP="006761DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A46785" w:rsidP="006761DB" w:rsidRDefault="00A46785" w14:paraId="0852CC20" w14:textId="03A8095A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pozīcijā “5.3. Citas fiskālās korekcijas” projekta iesniedzējam jānorāda projekta investīcijās iekļauto pievienotās vērtības nodokļa </w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E0E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(PVN) </w:t>
       </w:r>
-      <w:r w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>daļu</w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E0E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (Ja projekta investīcijās iekļautais PVN nav atgūstams, tad norāda investīciju izmaksās ietverto PVN atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00057519" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00057519">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta iesnieguma KPVIS sadaļ</w:t>
       </w:r>
-      <w:r w:rsidR="001C1C39" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001C1C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="00057519" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00057519">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C1C39" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001C1C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00057519" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00057519">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budžeta kopsavilkums</w:t>
       </w:r>
-      <w:r w:rsidR="001C1C39" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001C1C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00057519" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00057519">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="57ABD4E0">
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E0E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādītajam. Ja projekta investīcijās iekļautais PVN ir atgūstams pilnībā PVN nenorāda, jo par to jau investīciju izmaksas ir jau samazinātas finanšu analīzē norādot neattiecināmo PVN izklājlapās 1.1.A Iesniedzējs-1.3.2. partneris-kom-2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00031792">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidR="001E0E3D" w:rsidRPr="7330F59A">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001E0E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.rindā)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="006C7056" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Norāda </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Hlk95923640"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk95923640" w:id="27"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006F293A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta investīciju ieviešanas periodā </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006C7056">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā pozitīvas vērtības (piemēram, 2000,00).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2074A929" w14:textId="57149AC5" w:rsidR="00863302" w:rsidRPr="009504F0" w:rsidRDefault="00863302" w:rsidP="009504F0">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00863302" w14:paraId="2074A929" w14:textId="57149AC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="18F53311" w14:textId="1BBD5A4E" w:rsidR="00863302" w:rsidRPr="00F2781D" w:rsidRDefault="00863302" w:rsidP="009504F0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.daļu “Rādītāju aprēķināšana” projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas sociālekonomiskās analīzes rādītāji ENPV, ERR un B/C.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00863302" w14:paraId="18F53311" w14:textId="1BBD5A4E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lai sabiedrībai projekts būtu izdevīgs</w:t>
       </w:r>
-      <w:r w:rsidR="00591D84" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00591D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un projekts būtu atbalstāms</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tam jābūt šādiem </w:t>
       </w:r>
-      <w:r w:rsidR="0026260B" w:rsidRPr="00F2781D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0026260B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sociālekonomiskiem rādītājiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AD6034" w14:textId="015355E3" w:rsidR="0026260B" w:rsidRPr="00F2781D" w:rsidRDefault="0026260B" w:rsidP="009504F0">
+    <w:p w:rsidRPr="005E0328" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="01AD6034" w14:textId="015355E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ENPV</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ENPV &gt; 0, jeb sociālekonomiskiem un finanšu ieguvumiem ir jābūt lielākiem par sociālekonomiskajiem zaudējumiem un izmaksām;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="73504C75" w14:textId="09979D36">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &gt; 0, jeb sociālekonomiskiem un finanšu ieguvumiem ir jābūt lielākiem par sociālekonomiskajiem zaudējumiem un izmaksām;</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ERR &gt;  reālo sociālo diskonta likmi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0026260B" w:rsidP="009504F0" w:rsidRDefault="0026260B" w14:paraId="6A920CBB" w14:textId="5BF5C951">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ERR</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &gt;  reālo sociālo diskonta likmi;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A920CBB" w14:textId="5BF5C951" w:rsidR="0026260B" w:rsidRPr="00F2781D" w:rsidRDefault="0026260B" w:rsidP="009504F0">
+        <w:t>B/C &gt; 1, projekta laikā radītie sociālekonomiskie un finanšu ieguvumi pārsniedz izmaksas un zaudējumus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006D0884" w:rsidP="0047138D" w:rsidRDefault="006D0884" w14:paraId="01756522" w14:textId="5661654F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="01756522" w14:textId="5661654F" w:rsidR="006D0884" w:rsidRDefault="006D0884" w:rsidP="0047138D">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk96417935" w:id="28"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.daļā “Projektā plānotie iznākuma rādītāji” projekta iesniedzējs norāda plānotos iznākuma rādītājus atbilstoši projekta iesnieguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="003E0E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadaļā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B25985">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Rādītāji”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00863302" w:rsidP="009504F0" w:rsidRDefault="00082C91" w14:paraId="151AA554" w14:textId="1818C132">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...117 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapas šūnā “C3” norāda reālo sociālo diskonta likmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009557A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Informācija par </w:t>
       </w:r>
-      <w:r w:rsidR="001812D6" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001812D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reālo sociālo diskonta likmi un </w:t>
       </w:r>
-      <w:r w:rsidR="009557A6" w:rsidRPr="009504F0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009557A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aktuālajiem </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Hlk96415656"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk96415656" w:id="29"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009557A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">makroekonomiskajiem pieņēmumiem un prognozēm </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009557A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="00B4252C" w:rsidRPr="57ABD4E0">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="005E0328" w:rsidR="00B4252C">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009557A6" w:rsidRPr="57ABD4E0">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="009557A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B326E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izmaksu un ieguvumu analīzes aprēķiniem piemēro uz projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00054D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B326E7" w:rsidRPr="009504F0">
-[...10 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B326E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegumu atlases izsludināšanas brīdi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00B326E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aktuālos Latvijas Republikas Finanšu ministrijas mājas lapā publicētos datus par makroekonomiskajiem pieņēmumiem un prognozēm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="3890ACDD" w14:textId="27283E9E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc170980135"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250213" w:id="30"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Finanšu analīze</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6AB767E6" w14:textId="4C53AF64" w:rsidR="00F85701" w:rsidRDefault="00F85701" w:rsidP="00F85701">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00F85701" w14:paraId="6AB767E6" w14:textId="4C53AF64">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapā “6.DL finanšu analīze” tiek aprēķināti projekta finanšu analīzes rādītāji:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="1919E4DC" w14:textId="2B0F5824">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investīciju finansiālā neto tagadnes vērtība</w:t>
       </w:r>
-      <w:r w:rsidR="00F85701">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F85701">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F85701">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F85701">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D79812E" w14:textId="36965B46" w:rsidR="00F85701" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="5D79812E" w14:textId="36965B46">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finansiālā rentabilitāte investīciju ieguldījumiem (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D7A88" w14:textId="5809D96A" w:rsidR="00F85701" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="116D7A88" w14:textId="5809D96A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pašu kapitāla finansiālā neto tagadnes vērtība (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30026622" w14:textId="3FBAF465" w:rsidR="00F85701" w:rsidRDefault="00A44EF6" w:rsidP="00F85701">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00A44EF6" w14:paraId="30026622" w14:textId="3FBAF465">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finansiālo rentabilitāti pašu kapitālam (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F85701">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F85701">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8A0B6A" w14:textId="3ECF35CA" w:rsidR="00F85701" w:rsidRDefault="00F85701" w:rsidP="00F85701">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00F85701" w:rsidP="00F85701" w:rsidRDefault="00F85701" w14:paraId="2B8A0B6A" w14:textId="3ECF35CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa </w:t>
       </w:r>
-      <w:r w:rsidR="000E5C0C" w:rsidRPr="000E5C0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="000E5C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“6.DL finanšu analīze” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir sadalīta </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk96423944" w:id="31"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>četr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ās daļās: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naudas plūsmas pozīcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pašu kapitāla naudas plūsmai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rādītāju aprēķināšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pašu kapitāla naudas plūsmai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Naudas plūsmas pozīcijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīciju naudas plūsmai un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rādītāju aprēķināšana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00712A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investīciju naudas plūsmai.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DA3FAA" w:rsidP="00F85701" w:rsidRDefault="00DA3FAA" w14:paraId="2E4F6312" w14:textId="2F2F0A4F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Šīs 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F404C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daļas projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas iznākums, ņemot vērā papildu naudas plūsmu investīciju un darbības izmaksām, kā arī projekta atlikušajai vērtībai atbilstoši izklājlapās “2. DL </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000E5C0C" w:rsidRPr="000E5C0C">
-[...5 lines deleted...]
-        <w:t>6.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>invest.n.pl.BEZ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000E5C0C" w:rsidRPr="000E5C0C">
-[...162 lines deleted...]
-    <w:p w14:paraId="2E4F6312" w14:textId="2F2F0A4F" w:rsidR="00DA3FAA" w:rsidRDefault="00DA3FAA" w:rsidP="00F85701">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” un “3. DL invest.n.pl.AR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.” norādītajiem datiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="000E23A3" w14:paraId="51C529B1" w14:textId="752050BC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...121 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lai projekts būtu atbalstāms tam jābūt šādiem finanšu analīzes rādītājiem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DD4405" w14:textId="1ED42B18" w:rsidR="000E23A3" w:rsidRPr="006D0884" w:rsidRDefault="000E23A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="005E0328" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="000E23A3" w14:paraId="13DD4405" w14:textId="1ED42B18">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt; 0, jeb projektā plānotie ieņēmumi nenosedz projekta darbības un investīciju izmaksas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8729B1" w14:textId="48CA2BDD" w:rsidR="000E23A3" w:rsidRPr="006D0884" w:rsidRDefault="000E23A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="005E0328" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="000E23A3" w14:paraId="2A8729B1" w14:textId="48CA2BDD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &lt;  reālo finansiālo diskonta likmi</w:t>
       </w:r>
-      <w:r w:rsidR="006D0884" w:rsidRPr="006D0884">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006D0884">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5804F8AF" w14:textId="4F77E8F4" w:rsidR="000E23A3" w:rsidRPr="00561DFA" w:rsidRDefault="009C5E1F" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="005E0328" w:rsidR="000E23A3" w:rsidP="00561DFA" w:rsidRDefault="009C5E1F" w14:paraId="5804F8AF" w14:textId="4F77E8F4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Aprēķinātie kapitāla naudas plūsmas rādītāji </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FNPVk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FRRk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> norāda vai projektā plānotie ieņēmumi nosedz projekta darbības izmaksas, kredīt</w:t>
       </w:r>
-      <w:r w:rsidR="00591D84" w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00591D84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maksājumus un nacionālā finansējuma daļu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB859C8" w14:textId="22E96776" w:rsidR="003647A3" w:rsidRPr="00561DFA" w:rsidRDefault="003647A3" w:rsidP="00561DFA">
+    <w:p w:rsidRPr="005E0328" w:rsidR="003647A3" w:rsidP="00561DFA" w:rsidRDefault="003647A3" w14:paraId="0DB859C8" w14:textId="22E96776">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapas šūnā “C3” norāda reālo finansiālo diskonta likmi. Informācija par reālo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00361FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansiālo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> diskonta likmi un aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm izmaksu un ieguvumu analīzes sagatavošanai, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, pieejama Latvijas Republikas Finanšu ministrijas mājas lapā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00561DFA">
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="005E0328">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00561DFA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Izmaksu un ieguvumu analīzes aprēķiniem piemēro uz projektu iesniegumu atlases izsludināšanas brīdi aktuālos Latvijas Republikas Finanšu ministrijas mājas lapā publicētos datus par makroekonomiskajiem pieņēmumiem un prognozēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F78E5FA" w14:textId="32E1405D" w:rsidR="00432136" w:rsidRPr="00596D47" w:rsidRDefault="00CE00D0" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00CE00D0" w14:paraId="7F78E5FA" w14:textId="32E1405D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc170980136"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250214" w:id="32"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00432136" w:rsidRPr="00596D47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00432136">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>utīguma analīze</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CA70AE6" w14:textId="20035262" w:rsidR="00A558CD" w:rsidRPr="00A558CD" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="4CA70AE6" w14:textId="20035262">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Lai veiktu jutīguma analīzi izklājlapās “</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lai veiktu jutīguma analīzi izklājlapās “7.DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...13 lines deleted...]
-        <w:t>.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A558CD">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00413C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nalīze-Soc.” un “8. DL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00413C2E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00413C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-        <w:t>jut</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nalize</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Fin.” nepieciešams norādīt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CC0C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izmaksu un ieguvumu analīzē izmantoto mainīgo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A558CD">
-[...29 lines deleted...]
-        <w:t>tonējumu:</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procentuālo vērtību (novirzi) par 1% darba lapas rediģējamajos laukos, kas atzīmēti ar aizpildīšanai paredzēto lauku tonējumu:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A558CD" w14:paraId="04942A4B" w14:textId="77777777" w:rsidTr="00A558CD">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidTr="00A558CD" w14:paraId="04942A4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F59E9A7" w14:textId="785C2CF4" w:rsidR="00A558CD" w:rsidRDefault="00A558CD">
+          <w:p w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="3F59E9A7" w14:textId="785C2CF4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="77658C2C" w14:textId="77777777" w:rsidR="00A558CD" w:rsidRDefault="00A558CD">
+          <w:p w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="77658C2C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DBF7264" w14:textId="411E9B5E" w:rsidR="00A558CD" w:rsidRDefault="00A558CD">
+          <w:p w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="0DBF7264" w14:textId="411E9B5E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44EF9C72" w14:textId="3CE30D0B" w:rsidR="00A70758" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A70758" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="44EF9C72" w14:textId="3CE30D0B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Jutīgumu analīzes mērķis ir veikt projekta stabilitātes izpēti un noskaidrot projekta sasniedzamo </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CC0C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rādītāju (neto pašreizējo vērtību)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A558CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jutīgumu </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CC0C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A558CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ietekmējošo </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0C49">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CC0C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mainīgo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A558CD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> svārstībām. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D783862" w14:textId="4B31B877" w:rsidR="00A70758" w:rsidRDefault="00A70758" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A70758" w:rsidP="00A558CD" w:rsidRDefault="00A70758" w14:paraId="6D783862" w14:textId="4B31B877">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Šajās izklājlapās pie norādītā mainīgā svārstības par 1% no jauna iegūtās projekta neto pašreizējās vērtības tiek salīdzinātas ar to sākotnējām vērtībām, izmaiņas (pozitīvas vai negatīvas) pierakstot </w:t>
       </w:r>
-      <w:r w:rsidR="7EF2ED2F" w:rsidRPr="07B749E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="7EF2ED2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izklājlapā </w:t>
       </w:r>
-      <w:r w:rsidR="5D27FAE6" w:rsidRPr="07B749E5">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="5D27FAE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“11.DL 4.pielikums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidDel="00A70758">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā novirzes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D298F2B" w14:textId="456AF625" w:rsidR="007F3A4F" w:rsidRDefault="007F3A4F" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="007F3A4F" w:rsidP="00A558CD" w:rsidRDefault="007F3A4F" w14:paraId="4D298F2B" w14:textId="456AF625">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="3371D0FE" w14:textId="1A30951A" w:rsidR="006128A5" w:rsidRDefault="006128A5" w:rsidP="00A558CD">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Katra mainīgā jutīguma analīzes rezultātā tiek noteikts vai tas ir kritisks. Kritiskie mainīgie ir tie mainīgie, kas tiek izmantoti izmaksu un ieguvumu analīzes naudas plūsmas sagatavošanā un kuru vērtības pieaugums vai samazinājums par 1% rada aprēķinātās neto pašreizējās vērtības pieauguma vai samazinājuma izmaiņas par 1 un vairāk %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006128A5" w:rsidP="00A558CD" w:rsidRDefault="006128A5" w14:paraId="3371D0FE" w14:textId="1A30951A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kritiskiem mainīgajiem jānosaka pārslēgšanās punktus, jeb kritisko mainīgo svārstība %, pie kuras neto pašreizējā vērtība ir vienāda ar nulli</w:t>
       </w:r>
-      <w:r w:rsidR="00804143" w:rsidRPr="07B749E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00804143">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, rezultātu pierakstot </w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Hlk169179813"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk169179813" w:id="33"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="68CD62E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izklājlapā</w:t>
       </w:r>
-      <w:r w:rsidR="31827866" w:rsidRPr="07B749E5">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="31827866">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “11.DL 4.pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00804143">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00804143">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4327290E" w14:textId="3C9174BF" w:rsidR="00A558CD" w:rsidRDefault="00A558CD" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00A558CD" w:rsidP="00A558CD" w:rsidRDefault="00A558CD" w14:paraId="4327290E" w14:textId="3C9174BF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kritisko mainīgo </w:t>
       </w:r>
-      <w:r w:rsidR="006128A5" w:rsidRPr="07B749E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006128A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pārslēgšanās punktu </w:t>
       </w:r>
-      <w:r w:rsidRPr="07B749E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vērtību atrašanai var izmantot Excel “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008C76E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>seek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="07B749E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” funkciju.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333892BD" w14:textId="0B334FE9" w:rsidR="00862976" w:rsidRDefault="00862976" w:rsidP="00A558CD">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00862976" w:rsidP="00A558CD" w:rsidRDefault="00862976" w14:paraId="333892BD" w14:textId="0B334FE9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Iegūtos jutīguma analīzes rezultātus jāizmanto projekta risku analīzē.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28825A0D" w14:textId="47BB259D" w:rsidR="00862976" w:rsidRDefault="00862976" w:rsidP="00862976">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00862976" w:rsidP="00862976" w:rsidRDefault="00862976" w14:paraId="28825A0D" w14:textId="47BB259D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa “7.DL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00413C2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nalīze-Soc.” ir sadalīta sešās daļās: “Sociālekonomiskie ieguvumi”, “Finanšu ieguvumi”, “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sociālekonomiskie zaudējumi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sociālekonomiskās izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Dati darba spēka izmaksām un citām fiskālām korekcijām” un “Rādītāju aprēķināšana”.  Projekta iesniedzējs aizpilda tikai kolonnu “D” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D33F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-5.daļu, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādot katra mainīgā novirzi par 1% un pierakstot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004B46FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izklājlapā  “11.DL 4.pielikums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ekonomiskās neto pašreizējās vērtības novirzi % atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D33F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.daļas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0064361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>šūnā “I45” noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00413C2E" w:rsidP="00413C2E" w:rsidRDefault="00413C2E" w14:paraId="7B494C60" w14:textId="05A361B9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapa “8.DL </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00862976">
-[...5 lines deleted...]
-        <w:t>7.DL</w:t>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00862976">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. analīze-Fin.” ir sadalīta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007A3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">četrās daļās: “Naudas plūsmas pozīcijas” pašu kapitāla naudas plūsmai, “Rādītāju aprēķināšana” pašu kapitāla naudas plūsmai, “Naudas plūsmas pozīcijas” investīciju naudas plūsmai un “Rādītāju aprēķināšana” investīciju naudas plūsmai. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta iesniedzējs aizpilda tikai kolonnu “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007A3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007A3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.daļu, norādot katra mainīgā novirzi par 1% un pierakstot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00367097">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izklājlapā  “11.DL 4.pielikums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...497 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="007A3C44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finan</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00AA6DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>siālās kapitāla</w:t>
       </w:r>
-      <w:r w:rsidRPr="7330F59A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> neto pašreizējās vērtības novirzi % atbilstoši </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00AA6DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="7330F59A">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.daļas šūnā “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00AA6DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K16</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” noteiktajam</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6DCC" w:rsidRPr="7330F59A">
-[...46 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00AA6DCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un finansiālās investīciju neto pašreizējās vērtības novirzi % atbilstoši 4.daļas šūnā “K28” noteiktajam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="6B48CD54" w14:textId="2F734DF5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc170980137"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250215" w:id="34"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00433B0E" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00433B0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sadaļa “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="70C32497" w14:textId="65FF77A9" w:rsidR="00C73ABA" w:rsidRDefault="00D84C82" w:rsidP="00D84C82">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00C73ABA" w:rsidP="00D84C82" w:rsidRDefault="00D84C82" w14:paraId="70C32497" w14:textId="65FF77A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk96430696" w:id="35"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “9. DL PI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008D2E7D" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008D2E7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fin.plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” tiek aprēķināts gan projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00925AFC" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00925AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kopējais </w:t>
       </w:r>
-      <w:r w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansēšanas plāns</w:t>
       </w:r>
-      <w:r w:rsidR="4C44D478" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="4C44D478">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kas atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00CC0F1F" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00CC0F1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, gan arī individuālie </w:t>
       </w:r>
-      <w:r w:rsidR="00925AFC" w:rsidRPr="7B1F933E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00925AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansēšanas plāni sadalījumā pa sadarbības partneriem .</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:p w14:paraId="0931B699" w14:textId="6238D3AD" w:rsidR="00925AFC" w:rsidRDefault="00925AFC" w:rsidP="00925AFC">
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00925AFC" w:rsidP="00925AFC" w:rsidRDefault="00925AFC" w14:paraId="0931B699" w14:textId="6238D3AD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="720770FD" w14:textId="34F26FD7" w:rsidR="00925AFC" w:rsidRPr="00925AFC" w:rsidRDefault="00925AFC" w:rsidP="00925AFC">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Šūnā “A5” projekta iesniedzējs norāda atbilstošu ES fondu līdzfinansējuma avotu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00925AFC" w:rsidP="00925AFC" w:rsidRDefault="00925AFC" w14:paraId="720770FD" w14:textId="34F26FD7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja projektā aprēķinātais ES fondu līdzfinansējums ir lielāks par pieejamo ES fondu līdzfinansējuma kvotu, pieejamā ES fondu līdzfinansējuma kvota jānorāda šūnā “B19” un izmaksu un ieguvumu analīzes modelis automātiski aprēķinās ES fondu līdzfinansējumu katram sadarbības partnerim proporcionāli sākotnēji aprēķinātajam E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S fondu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> līdzfinansējumam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00925AFC" w:rsidP="00925AFC" w:rsidRDefault="00925AFC" w14:paraId="2286928C" w14:textId="466D88DD">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja projektā paredzēts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00680C1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elastības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansējums, tā summa absolūtā izteiksmē ir jānorāda šūnā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00925AFC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmaksu un ieguvumu aprēķinu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modelis automātiski to ņems vērā, atbilstoši aprēķinot finansēšanas plānu projekta iesniedzējam un sadarbības partneriem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00EF7BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2286928C" w14:textId="466D88DD" w:rsidR="00925AFC" w:rsidRPr="00925AFC" w:rsidRDefault="00925AFC" w:rsidP="00925AFC">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00EF7BE3" w:rsidP="00925AFC" w:rsidRDefault="00EF7BE3" w14:paraId="37A90880" w14:textId="530C65C3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7BE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jāpārliecinās lai izklājlapā “9. DL PI</w:t>
       </w:r>
-      <w:r w:rsidR="00A057F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A057F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A057F5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A057F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fin.plans</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EF7BE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” aprēķinātais projekta kopējais finansēšanas plāns  atbilst projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="008A1959" w:rsidRPr="008A1959">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="008A1959">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai “Finansējuma sadalījums pa avotiem”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7BE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B62DAEE" w14:textId="1DA8C242" w:rsidR="00432136" w:rsidRPr="00596D47" w:rsidRDefault="00432136" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00432136" w:rsidP="00596D47" w:rsidRDefault="00432136" w14:paraId="3B62DAEE" w14:textId="1DA8C242">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc170980138"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250216" w:id="36"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="00A10BE3" w:rsidRPr="00A10BE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00A10BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sadaļa “Projekta budžeta kopsavilkums”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="41966CD3" w14:textId="75089D0B" w:rsidR="00DB1761" w:rsidRPr="00DB1761" w:rsidRDefault="00DB1761" w:rsidP="00DB1761">
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DB1761" w:rsidP="00DB1761" w:rsidRDefault="00DB1761" w14:paraId="41966CD3" w14:textId="75089D0B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. DL PI </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Izklājlapā “10. DL PI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006B6F4B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006B6F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Budz.kops</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006B6F4B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006B6F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1761">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” tiek aprēķināts projekta kopējais budžeta kopsavilkums kas atbilst projekta iesnieguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006B6F4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sadaļai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1761">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Projekta budžeta kopsavilkums”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DB1761" w:rsidP="00DB1761" w:rsidRDefault="005F04B3" w14:paraId="01746C50" w14:textId="4290D7F8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informāciju par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DB1761">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta budžeta izmaksu pozīcijām un izmaksām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DB1761">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta iesniedzējs neaizpilda, jo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tajās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00DB1761">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automātiski ģenerējas iznākums, ņemot vērā izklājlapās par projekta budžetu norādītās projekta investīciju izmaksas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01746C50" w14:textId="4290D7F8" w:rsidR="00DB1761" w:rsidRDefault="005F04B3" w:rsidP="00DB1761">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005F04B3" w:rsidP="00DB1761" w:rsidRDefault="005F04B3" w14:paraId="49BA24A1" w14:textId="78721E63">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="49BA24A1" w14:textId="78721E63" w:rsidR="005F04B3" w:rsidRPr="00DB1761" w:rsidRDefault="005F04B3" w:rsidP="00DB1761">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projekta iesniedzējs pārbauda kolonnā “G” aprēķināto PVN apmēru un to salīdzina ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta iesnieguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="3593D7D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>KPVIS sadaļ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="138C590A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="3593D7D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Budžeta kopsavilkums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  un nepie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00870FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ciešamības gadījumā precizē to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00DB1761" w:rsidP="00870FE0" w:rsidRDefault="00870FE0" w14:paraId="7EF9A2CE" w14:textId="3EB21BC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...112 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7BE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jāpārliecinās lai izklājlapā </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Jāpārliecinās lai izklājlapā “10. DL PI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D348C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“10. DL PI</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D348C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Budz.kops</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D348C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Budz.kops</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>” aprēķinātais projekta kopējais budžeta kopsavilkums  atbilst projekta iesnieguma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D348C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F9743D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aprēķinātais projekta kopējais </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>sadaļai “Projekta budžeta kopsavilkums”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>budžeta kopsavilkums</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5408E2BA" w14:textId="61CE5ABB" w:rsidR="0060686B" w:rsidRPr="00596D47" w:rsidRDefault="00D348C5" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0060686B" w:rsidP="00596D47" w:rsidRDefault="00D348C5" w14:paraId="5408E2BA" w14:textId="5284EA93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc170980139"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250217" w:id="37"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">MK </w:t>
       </w:r>
-      <w:r w:rsidR="005E2AE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005E2AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">noteikumu </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>noteikumu Nr.408</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0060686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nr.408</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005E2AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0060686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>pielikums “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00E548B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>pielikums</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0060686B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Projekta izmaksu efektivitātes novērtējums”</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="155155FA" w14:textId="26B0682C" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="2BE529EB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...70 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk96432576" w:id="38"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izklājlapā “11. DL 4.pielikums” ir ietverta veidlapa “Projekta izmaksu un ieguvumu analīzes galvenie pieņēmumi un rezultāti” atbilstoši MK noteikumu Nr.408 4.pielikumam, kurā tiek aprēķināti projekta finanšu un ekonomiskās analīzes dati.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="5911" w:tblpY="79"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="515"/>
         <w:gridCol w:w="276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B50372" w14:paraId="16C09940" w14:textId="77777777">
+      <w:tr w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidTr="00B825A5" w14:paraId="0804DE4F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C5C1329" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372">
+          <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="00B825A5" w:rsidRDefault="005E0328" w14:paraId="1185F790" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="235806B4" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372">
+          <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="00B825A5" w:rsidRDefault="005E0328" w14:paraId="5B7704F6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0305F625" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372">
+          <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="00B825A5" w:rsidRDefault="005E0328" w14:paraId="00062D4F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75C3DB61" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00A558CD" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="3DD12F6D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="75C412BE" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ar aizpildīšanai paredzēto lauku tonējumu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="1D154EF9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">norādītie lauki ir papildus aizpildāmie lauki. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E10029F" w14:textId="5899364D" w:rsidR="00B50372" w:rsidRPr="00EC08A5" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="558356B6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Laukos, kuros nav oranžais tonējums, vērtības tiek aprēķinātas automātiski.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47419ADA" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="003E5443" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="2AA25D0F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5443">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sadaļas “</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Sadaļas “I. Finanšu analīze” 1.punktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I. </w:t>
-[...68 lines deleted...]
-        <w:keepNext/>
+        <w:t>(1.attēls) “Dati, galvenie pieņēmumi un makroekonomiskie parametri, kas tika izmantoti, lai veiktu analīzi. Galvenie secinājumi no finanšu analīzes, tostarp finanšu stabilitātes analīzes rezultāti, lai pierādītu, ka projekts nākotnē nenonāks finanšu grūtībās” jānorāda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="31D8D33B" w14:textId="77777777">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1.attēls</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="03B763E0" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="662C3C8C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44FB4324" wp14:editId="764B9697">
-            <wp:extent cx="6119495" cy="1814195"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F1C01B7" wp14:editId="307A9323">
+            <wp:extent cx="6119495" cy="1834515"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1997508689" name="Picture 1997508689" descr="Attēls, kurā ir teksts, ekrānuzņēmums, fonts, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
+            <wp:docPr id="1417767804" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1997508689" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, fonts, rinda&#10;&#10;Apraksts ģenerēts automātiski"/>
+                    <pic:cNvPr id="1417767804" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6119495" cy="1814195"/>
+                      <a:ext cx="6119495" cy="1834515"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7F4631" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="003E5443" w:rsidRDefault="00B50372" w:rsidP="00773B8F">
-[...685 lines deleted...]
-    <w:p w14:paraId="62C8199D" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4A1BB6F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kāds ir ekonomiskās analīzes mērķis</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="318B9874" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>Plānotā projekta raksturojums, projekta mērķi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="24467E4B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kāda aprēķinu metode tika izmantota ekonomiskajā analīzē</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="53647866" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>Esošās situācijas raksturojums;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="3F67B9F2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Kādi makroekonomiskie rādītāji ir izmantoti ekonomiskajā analīzē</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Informācija par alternatīvām, to izvēles procesu, detalizēta informācija par izvēlēto alternatīvu(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="506BCE39" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>situācijas apraksts ar projektu / bez projekta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="09554352" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ekonomiskā analīzē izmantotās projekta kopējās investīciju izmaksas, ietverot fiskālās korekcijas, ārējo faktoru korekcijas un ēnu cenu korekcijas, ja piemērojams), kā tiek noteiktas projekta ekspluatācijas un uzturēšanas izmaksas un vai ir projekta atlikusī vērtība, kā arī citas izmaksas, ja projektā tādas tiek paredzētas</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Ar projektu saistītās veiktās </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52D3537F" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>priekšizpētes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja tādas ir veiktas);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="2704626E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-    <w:p w14:paraId="10371378" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="002C253D" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>Kādi makroekonomiskie rādītāji ir izmantoti finanšu analīzē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="6E40CDEE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aprēķinu periodu</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2BF29E63" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>Aprēķinu periodu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4729179A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C253D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Galvenos secinājumus:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Finansiālo ieguvumu un zaudējumu raksturojums, aprēķinu gaitā iegūtu rezultātu detalizēts apraksts (kāds ir aprēķinos noteiktais FNPV(k), FRR(k), FNPV(c); FRR(c), kāda ir aprēķinātā SAM līdzfinansējuma likme % un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">kāds ir aprēķinos noteiktais </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="15B313DC" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t xml:space="preserve"> un kāda ir aprēķinātā uzkrātā neto naudas plūsma, kā arī to ko no šiem rezultātiem var secināt) un aprēķinos izmantoto pieņēmumu raksturojums.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="0E7B3768" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadaļu var papildināt arī ar citu atbilstošu un ar projektu saistītu informāciju, pēc projekta iesniedzēja ieskatiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="280936B2" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="0484210F" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadaļas “I. Finanšu analīze” 2.punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2.attēls) “Galvenie elementi un parametri, ko izmanto IIA finanšu analīzei” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un 3.punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Finanšu analīzes galvenie rādītāji saskaņā ar IIA dokumentu” aprēķini notiek automatizēti. Papildus informācijas ievade nav nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="5BF5007C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.attēls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="61206C30" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="696B6E65" wp14:editId="5976F9DF">
+            <wp:extent cx="6119495" cy="4710841"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="241023643" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId31">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6136534" cy="4723958"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="33E350CB" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="329F500B" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadaļas “II. Ekonomiskā analīze” 1.punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3.attēls) “Galvenie pieņēmumi, novērtējot izmaksas (tai skaitā attiecīgas izmaksu komponentes - ieguldījumu izmaksas, rezerves izmaksas, darbības izmaksas), ekonomiskos ieguvumus un ārējos faktorus, tostarp tos, kas saistīti ar vidi, klimata pārmaiņu mazināšanu un noturību katastrofu gadījumā, un galvenie secinājumi no sociālekonomiskās analīzes” norāda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="24CE76BC" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.attēls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="1FADE1BE" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445CD067" wp14:editId="37B3EAF1">
+            <wp:extent cx="6119495" cy="1353413"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2049485400" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId32">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6169570" cy="1364488"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="6CB9E886" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5443">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sadaļas “</w:t>
-[...176 lines deleted...]
-      <w:pPr>
+        <w:t>Kāds ir ekonomiskās analīzes mērķis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="331A46DB" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kāda aprēķinu metode tika izmantota ekonomiskajā analīzē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="121D01E0" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kādi makroekonomiskie rādītāji ir izmantoti ekonomiskajā analīzē;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="7DDD9855" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekonomiskā analīzē izmantotās projekta kopējās investīciju izmaksas, ietverot fiskālās korekcijas, ārējo faktoru korekcijas un ēnu cenu korekcijas, ja piemērojams), kā tiek noteiktas projekta ekspluatācijas un uzturēšanas izmaksas un vai ir projekta atlikusī vērtība, kā arī citas izmaksas, ja projektā tādas tiek paredzētas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="3929EA4B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekonomiskā analīzē izmantotos sociāli ekonomiskos ieguvumus un kā tie tika noteikti, norādot atsauci uz atbilstošu metodiku;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="180E0B00" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aprēķinu periodu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="6DC8CAFA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Galvenos secinājumus: kāds ir aprēķinos noteiktais ENPV, ERR un kāda ir ieguvumu un izdevumu attiecība, kā arī to ko no šiem rezultātiem var secināt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4B1FB9B4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="1B2402FD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadaļas “II. Ekonomiskā analīze” 2.punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4.attēls) “Informācija par ekonomiskajiem ieguvumiem un izmaksām” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un 3.punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Ekonomiskās analīzes galvenie rādītāji saskaņā ar IIA dokumentu” aprēķini notiek automatizēti. Papildus informācijas ievade nav nepieciešama.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4F935A28" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="5AA89E66" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.attēls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="11D18693" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="030CFDEE" wp14:editId="247634F5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C48EC22" wp14:editId="649779E4">
             <wp:extent cx="6119495" cy="3002915"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="812106659" name="Picture 812106659" descr="Attēls, kurā ir teksts, ekrānuzņēmums, cipars, fonts&#10;&#10;Apraksts ģenerēts automātiski"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="812106659" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, cipars, fonts&#10;&#10;Apraksts ģenerēts automātiski"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6119495" cy="3002915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCBA139" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="2E246EE0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47F4E538" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="009F061F" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="46BE4710" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E5443">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sadaļas “</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Sadaļa “III. Jutīguma analīze” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. un 2.punktā norāda jutīguma analīzes rezultātus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>III. Riska novērtējums un jutīguma analīze</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...6 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">(5.attēls) “Jutīguma analīze”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="0CB919CA" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.punktā</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA74EB" w:rsidP="005E0328" w:rsidRDefault="00AA74EB" w14:paraId="526DFC69" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA74EB" w:rsidP="005E0328" w:rsidRDefault="00AA74EB" w14:paraId="21EB944A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA74EB" w:rsidP="005E0328" w:rsidRDefault="00AA74EB" w14:paraId="7906C246" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.attēls</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AA74EB" w:rsidP="005E0328" w:rsidRDefault="00AA74EB" w14:paraId="31594CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) “</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="341F2038" w14:textId="49E6F741">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Risku analīzes kopsavilkums un galvenie identificētie riski</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” norāda</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="54CEB9A4" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>5.attēls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="2923C2E9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65DA6CE5" wp14:editId="079073D9">
-[...2 lines deleted...]
-            <wp:docPr id="798912818" name="Picture 798912818" descr="Attēls, kurā ir teksts, ekrānuzņēmums, rinda, paralēls&#10;&#10;Apraksts ģenerēts automātiski"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="222BF9BF" wp14:editId="0C18C6AB">
+            <wp:extent cx="6119495" cy="2569845"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="487565108" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="798912818" name="Attēls 1" descr="Attēls, kurā ir teksts, ekrānuzņēmums, rinda, paralēls&#10;&#10;Apraksts ģenerēts automātiski"/>
+                    <pic:cNvPr id="487565108" name="Picture 1" descr="A screenshot of a document&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6119495" cy="1644650"/>
+                      <a:ext cx="6119495" cy="2569845"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B49934" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="5BF931D2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F061F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Eiropas Savienības fonda projekta kopējo attiecināmo izmaksu pieauguma risks ir jāanalizē arī tādā gadījumā, ja jūtīguma analīzes rezultātā kopējās attiecināmās izmaksas netiek uzskatītas par kritisko mainīgo</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">1.punktā, tiek pierakstīti jutīguma analīzes rezultāti kas tiek veikta izklājlapās “7.DL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40662473" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>jut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. analīze-Soc.” un “8. DL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Fin.”. Veicot jutīguma analīzi, uzdevums ir noskaidrot projekta kritiskos mainīgos. Kritiskie mainīgie tiek izmantoti IIA naudas plūsmas sagatavošanā, kuru vērtības pieaugums vai samazinājums par 1% rada aprēķinātā FNPV vai ENPV pieauguma vai samazinājuma izmaiņas par 1 un vairāk %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="01F92294" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...164 lines deleted...]
-    <w:p w14:paraId="1774C093" w14:textId="77777777" w:rsidR="00B50372" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Mainīgais", norāda mainīgos, kas tika izmantoti IIA naudas plūsmas sagatavošanā un +1% vai -1% izmaiņas pret bāzes vērtību. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4DB040B6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-    <w:p w14:paraId="750C81B2" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00C12C7E" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Finanšu neto pašreizējā vērtība (FNPV(K))-izmaiņas", norāda FNPV(K) vērtības </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes vērtību. Mainīgā procentuālās izmaiņas visā tabulā jānorāda nenoapaļotas, atstājot divas zīmes aiz komata (piemēram: 0,65%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="7DAF61C1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Finanšu neto pašreizējā vērtība (FNPV(C))-izmaiņas", norāda FNPV(C) vērtības </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.1.apakšpunktā</w:t>
+        <w:t>euro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, v</w:t>
-[...87 lines deleted...]
-    <w:p w14:paraId="7BD86FA3" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00C12C7E" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes vērtību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="4C461F93" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12C7E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aizpildot tabulu kolonnā "Mainīgais"</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Aizpildot tabulu kolonnā "Ekonomiskā neto pašreizējā vērtība (ENPV)-izmaiņas", norāda ENPV vērtības </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>euro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> norāda mainīgos, kas tika izmantoti IIA naudas plūsmas sagatavošanā un +1% vai -1% izmaiņas pret bāzes vērtību. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="393FC8A9" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00C12C7E" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t xml:space="preserve"> izmaiņas % pie mainīgā norādītā % pieauguma (vai samazinājuma) pret bāzes (0%) vērtību.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="39362AFC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12C7E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aizpildot tabulu kolonnā "Finanšu neto pašreizējā vērtība (</w:t>
-[...78 lines deleted...]
-    <w:p w14:paraId="5F01CC64" w14:textId="77777777" w:rsidR="00B50372" w:rsidRPr="00C12C7E" w:rsidRDefault="00B50372" w:rsidP="00B50372">
+        <w:t>2.punktā kritiskiem mainīgajiem jānosaka pārslēgšanās punktus jeb  kritiskās mainīgo vērtības, pie kurām FNPV vai ENPV vērtība ir vienāda ar nulli. Sadaļā norāda prasīto informāciju no IIA par katru kritisko mainīgo, ja tādi tika konstatēti. Ja jutīguma analīzē nav konstatēts kritiskais mainīgais, tad sadaļā norāda "Nav attiecināms". Mainīgā procentuālās izmaiņas jānorāda noapaļotas (piemēram: +30%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="005E0328" w:rsidP="005E0328" w:rsidRDefault="005E0328" w14:paraId="6E1BE48E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1545"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C12C7E">
-[...253 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E8243F" w:rsidP="00596D47" w:rsidRDefault="00E8243F" w14:paraId="39581C27" w14:textId="6C9612FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc170980140"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250218" w:id="39"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kontroles lapa</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5463BB4B" w14:textId="582AAABE" w:rsidR="00E8243F" w:rsidRPr="00314781" w:rsidRDefault="00E8243F" w:rsidP="00314781">
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E8243F" w:rsidP="00314781" w:rsidRDefault="00E8243F" w14:paraId="5463BB4B" w14:textId="582AAABE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapu </w:t>
       </w:r>
-      <w:bookmarkStart w:id="36" w:name="_Hlk96433301"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk96433301" w:id="40"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“13. Kontroles lapa” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>projekta iesniedzējs neaizpilda, jo tajā automātiski ģenerējas dati no iepriekš aizpildītajām izklājlapām kontroles vajadzībām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0A80B0" w14:textId="7DE678B3" w:rsidR="00E8243F" w:rsidRPr="00314781" w:rsidRDefault="00E8243F" w:rsidP="00E8243F">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E8243F" w:rsidP="00E8243F" w:rsidRDefault="00E8243F" w14:paraId="2C0A80B0" w14:textId="7DE678B3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapa “13. Kontroles lapa” ir sadalīta </w:t>
       </w:r>
-      <w:r w:rsidR="00D57DED">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00D57DED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>divās</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314781">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> daļās: “</w:t>
       </w:r>
-      <w:r w:rsidR="004F1B95" w:rsidRPr="004F1B95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="004F1B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Projekta ieņēmumu atbilstības pārbaude</w:t>
       </w:r>
-      <w:r w:rsidRPr="00314781">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>” un “Izmaksu un ieguvumu analīzes galvenie rezultāti”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F33EF0F" w14:textId="1DEB66EF" w:rsidR="00E8243F" w:rsidRPr="00314781" w:rsidRDefault="00E8243F" w:rsidP="00314781">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E8243F" w:rsidP="00314781" w:rsidRDefault="00E8243F" w14:paraId="5F33EF0F" w14:textId="1DEB66EF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Izklājlapā tiek veikta projekta izmaksu ierobežojumu kontrole, t.sk. atspoguļots brīdinājums, ja nav izpildīti nepieciešamie kritēriji.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395E5787" w14:textId="0F653969" w:rsidR="0060686B" w:rsidRPr="00596D47" w:rsidRDefault="0060686B" w:rsidP="00596D47">
-[...1 lines deleted...]
-        <w:pStyle w:val="Virsraksts1"/>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0060686B" w:rsidP="00596D47" w:rsidRDefault="0060686B" w14:paraId="395E5787" w14:textId="0F653969">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc170980141"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Toc234250219" w:id="41"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pieņēmumi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="17DCDF0A" w14:textId="1593A718" w:rsidR="00E8243F" w:rsidRDefault="00E60F3C" w:rsidP="00E60F3C">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00E8243F" w:rsidP="00E60F3C" w:rsidRDefault="00E60F3C" w14:paraId="17DCDF0A" w14:textId="27D0CCCB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Izklājlapā “Pieņēmumi” </w:t>
       </w:r>
-      <w:r w:rsidR="006F4B3D" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="006F4B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nav uzstādīta šūnu aizsardzība un šajā izklājlapā norāda</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izmaksu un ieguvumu analīzes aprēķinos izmantoto mainīgo aprēķinus un datus (piemēram finanšu analīzē ieņēmumu, darbības izmaksu, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kredītmaksājumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un atlikušās vērtības aprēķinu, bet sociālekonomiskajā analīzē </w:t>
       </w:r>
-      <w:r w:rsidR="002A69FE" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sociālekonomisko </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ieguvumu, zaudējumu un fiskālo korekciju aprēķinu</w:t>
       </w:r>
-      <w:r w:rsidR="002A69FE" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="002A69FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s un datu avotus</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
-      <w:r w:rsidR="33578E13" w:rsidRPr="7D77439E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="33578E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Projekta atlikušās vērtības aprēķina sadaļā "Lietderīgais lietošanas laiks" projekta iesniedzējs var norādīt garāku </w:t>
       </w:r>
-      <w:r w:rsidR="3E373402" w:rsidRPr="7D77439E">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="3E373402">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">periodu kā </w:t>
+      </w:r>
+      <w:r w:rsidR="007549A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="3E373402">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gadi.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="001C00A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tādā</w:t>
       </w:r>
-      <w:r w:rsidR="005479F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005479F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadījumā </w:t>
       </w:r>
-      <w:r w:rsidR="0073590C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0073590C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jāaprēķina</w:t>
       </w:r>
-      <w:r w:rsidR="005479F3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="005479F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> infrastruktūras</w:t>
       </w:r>
-      <w:r w:rsidR="00F03726">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00F03726">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlikusī vērtība</w:t>
       </w:r>
-      <w:r w:rsidR="0073590C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005E0328" w:rsidR="0073590C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57531262" w14:textId="77777777" w:rsidR="00B76593" w:rsidRDefault="00B76593" w:rsidP="00E60F3C">
+    <w:p w:rsidRPr="005E0328" w:rsidR="00603204" w:rsidP="00603204" w:rsidRDefault="00322098" w14:paraId="63954084" w14:textId="1492FBC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5D3EA75A" w14:textId="77777777" w:rsidR="006A65B2" w:rsidRPr="00E60F3C" w:rsidRDefault="006A65B2" w:rsidP="00E60F3C">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00322098">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ne vēlāk kā pirms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00603204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pēdējā maksājuma pieprasījuma sagatavošanas finansējuma saņēmējam ir pienākums atkārtoti pārskatīt izmaksu un ieguvumu analīzē sniegto informāciju par ieņēmumiem un darbības izmaksām </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D706DE" w:rsidR="00D706DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ja šīs izmaksas nav ietvertas projektā plānotajās investīciju izmaksās)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D706DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00603204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projektā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00603204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pret </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00603204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>projekta investīciju īstenošanas periodā faktiski gūtajiem neto ieņēmumiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E0328" w:rsidR="00603204">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00383A80" w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rezultātā (ja attiecināms) koriģējot, jeb samazinot ES fondu līdzfinansējuma likmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="00B76593" w:rsidP="00E60F3C" w:rsidRDefault="00B76593" w14:paraId="57531262" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="006A65B2" w:rsidP="00E60F3C" w:rsidRDefault="006A65B2" w14:paraId="5D3EA75A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="2584877B" w14:textId="684E3E3E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidRDefault="0024051E" w14:paraId="1CB6B215" w14:textId="27DA9623">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005E0328" w:rsidR="0024051E" w:rsidSect="00A16B82">
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B43301E" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330" w:rsidP="00185ABD">
+    <w:p w:rsidR="00037303" w:rsidP="00185ABD" w:rsidRDefault="00037303" w14:paraId="7FC888F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="404A6ACC" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330" w:rsidP="00185ABD">
+    <w:p w:rsidR="00037303" w:rsidP="00185ABD" w:rsidRDefault="00037303" w14:paraId="3AAF71F5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6BCD7D5A" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330">
+    <w:p w:rsidR="00037303" w:rsidRDefault="00037303" w14:paraId="41145522" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Corbel">
     <w:panose1 w:val="020B0503020204020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="610482945"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="757B3F77" w14:textId="28CB16AE" w:rsidR="00E2476B" w:rsidRDefault="00E2476B">
+      <w:p w:rsidR="00E2476B" w:rsidRDefault="00E2476B" w14:paraId="757B3F77" w14:textId="28CB16AE">
         <w:pPr>
-          <w:pStyle w:val="Kjene"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2A02004C" w14:textId="77777777" w:rsidR="00E2476B" w:rsidRDefault="00E2476B">
+  <w:p w:rsidR="00E2476B" w:rsidRDefault="00E2476B" w14:paraId="2A02004C" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71F37CFE" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330" w:rsidP="00185ABD">
+    <w:p w:rsidR="00037303" w:rsidP="00185ABD" w:rsidRDefault="00037303" w14:paraId="77D7D621" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EB61239" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330" w:rsidP="00185ABD">
+    <w:p w:rsidR="00037303" w:rsidP="00185ABD" w:rsidRDefault="00037303" w14:paraId="34A12911" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="468710D0" w14:textId="77777777" w:rsidR="00DA3330" w:rsidRDefault="00DA3330">
+    <w:p w:rsidR="00037303" w:rsidRDefault="00037303" w14:paraId="1DF0C61E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001F4D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E386CBA"/>
     <w:lvl w:ilvl="0" w:tplc="BB764814">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22205,147 +18634,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08401E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C03A0BDA"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B920CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38D0D01A"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -22805,290 +19234,290 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130F63BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B0A108A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16DB07DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8BAEC36"/>
     <w:lvl w:ilvl="0" w:tplc="2BC45066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:color w:val="3366FF"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="173F00DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6236363E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -23271,147 +19700,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180A5D71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E95E6150"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26FF371B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F50D5F6"/>
     <w:lvl w:ilvl="0" w:tplc="CBD6469E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="77B626B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23618,147 +20047,147 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C2EE50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="25FEF71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AC8CEE8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0AA47668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="D1FE79DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="DA8A7A54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="737A7F20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="4F32BA32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="91F60146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="35D81070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C05861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8EAB0B4"/>
     <w:lvl w:ilvl="0" w:tplc="8594F2D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9C52786E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23844,304 +20273,304 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B8684FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="099279AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF6ED39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D4F09F04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FAF66E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A1BC2970">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="03DC58E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="F5984C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0DC0BCBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06BCDAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="403B61BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6A48DAB8"/>
     <w:lvl w:ilvl="0" w:tplc="9E6054EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F2C63192" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FF588E8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="48F4233A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F24032DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="521C4DF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="3814A6A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2DCEB29C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B79ED698" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Corbel" w:hAnsi="Corbel" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Corbel" w:hAnsi="Corbel"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44715AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF3E2B0E"/>
     <w:lvl w:ilvl="0" w:tplc="84A63648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -24389,373 +20818,373 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E81CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69100E30"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1916A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F90D972"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D5A3345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37201DD2"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8E5633"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="49827138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="375" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24841,147 +21270,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F20E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="261AFC80"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="561772DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CA085FC"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25242,373 +21671,373 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62580E53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="925C4DC8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EF3F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2F4512E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72AD1682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70CCB83C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2C1AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F67C834E"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -25976,729 +22405,861 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1096167445">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1795126406">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="986977415">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1961449759">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="441807719">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1938096616">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="78715946">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Anna Gintere">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Anna.Gintere@varam.gov.lv::e20ef821-c516-4be9-841f-1b90f6683fef"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="true"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024051E"/>
     <w:rsid w:val="000045F9"/>
     <w:rsid w:val="000251DB"/>
     <w:rsid w:val="00030EA3"/>
     <w:rsid w:val="00031792"/>
     <w:rsid w:val="000361A3"/>
+    <w:rsid w:val="00037303"/>
     <w:rsid w:val="00037A55"/>
     <w:rsid w:val="0004078D"/>
+    <w:rsid w:val="00045A45"/>
     <w:rsid w:val="000471CB"/>
     <w:rsid w:val="00052233"/>
     <w:rsid w:val="00054D4D"/>
     <w:rsid w:val="00057519"/>
     <w:rsid w:val="000651D3"/>
     <w:rsid w:val="000656C3"/>
     <w:rsid w:val="00066392"/>
     <w:rsid w:val="00071371"/>
     <w:rsid w:val="00082C91"/>
     <w:rsid w:val="00084BF1"/>
     <w:rsid w:val="0009039F"/>
     <w:rsid w:val="00094834"/>
     <w:rsid w:val="000959AB"/>
     <w:rsid w:val="00096DAD"/>
     <w:rsid w:val="00096F87"/>
     <w:rsid w:val="000A13CA"/>
     <w:rsid w:val="000A19C4"/>
     <w:rsid w:val="000A26E3"/>
     <w:rsid w:val="000A36E7"/>
     <w:rsid w:val="000B17A2"/>
     <w:rsid w:val="000B44DD"/>
     <w:rsid w:val="000C4C22"/>
     <w:rsid w:val="000D03E4"/>
     <w:rsid w:val="000D64ED"/>
     <w:rsid w:val="000D7414"/>
     <w:rsid w:val="000E00D7"/>
     <w:rsid w:val="000E1A72"/>
     <w:rsid w:val="000E23A3"/>
     <w:rsid w:val="000E5C0C"/>
     <w:rsid w:val="000E661F"/>
     <w:rsid w:val="000F0356"/>
     <w:rsid w:val="000F064A"/>
     <w:rsid w:val="000F5D15"/>
     <w:rsid w:val="001006CE"/>
     <w:rsid w:val="00103A1B"/>
+    <w:rsid w:val="0010497D"/>
     <w:rsid w:val="00106EAC"/>
     <w:rsid w:val="00111EBF"/>
     <w:rsid w:val="00111F41"/>
     <w:rsid w:val="00115EE6"/>
     <w:rsid w:val="001178AF"/>
     <w:rsid w:val="001302F4"/>
     <w:rsid w:val="00130607"/>
     <w:rsid w:val="00134C22"/>
     <w:rsid w:val="0013599D"/>
     <w:rsid w:val="001446DF"/>
     <w:rsid w:val="0014566A"/>
+    <w:rsid w:val="0016599F"/>
     <w:rsid w:val="001754CE"/>
     <w:rsid w:val="0017620A"/>
     <w:rsid w:val="00177C12"/>
     <w:rsid w:val="00180DE9"/>
     <w:rsid w:val="00181293"/>
     <w:rsid w:val="001812D6"/>
     <w:rsid w:val="00183B8C"/>
+    <w:rsid w:val="001859DB"/>
     <w:rsid w:val="00185ABD"/>
     <w:rsid w:val="00187FF4"/>
     <w:rsid w:val="00196483"/>
+    <w:rsid w:val="00197A2B"/>
     <w:rsid w:val="001A6B35"/>
     <w:rsid w:val="001A7135"/>
     <w:rsid w:val="001B14D1"/>
     <w:rsid w:val="001B2587"/>
     <w:rsid w:val="001B500B"/>
     <w:rsid w:val="001C00A5"/>
     <w:rsid w:val="001C1C39"/>
+    <w:rsid w:val="001C5831"/>
     <w:rsid w:val="001D0E86"/>
     <w:rsid w:val="001D2493"/>
     <w:rsid w:val="001D7536"/>
     <w:rsid w:val="001E0E3D"/>
     <w:rsid w:val="001E5E78"/>
+    <w:rsid w:val="001E6A28"/>
     <w:rsid w:val="001F0EF3"/>
     <w:rsid w:val="00203752"/>
     <w:rsid w:val="002068C2"/>
     <w:rsid w:val="00221B5B"/>
     <w:rsid w:val="0022408E"/>
     <w:rsid w:val="00226959"/>
     <w:rsid w:val="00227B5C"/>
     <w:rsid w:val="00232470"/>
     <w:rsid w:val="0024051E"/>
     <w:rsid w:val="00241D65"/>
     <w:rsid w:val="00245582"/>
     <w:rsid w:val="002468E2"/>
     <w:rsid w:val="00246D09"/>
+    <w:rsid w:val="002549E2"/>
     <w:rsid w:val="00256773"/>
     <w:rsid w:val="0026260B"/>
     <w:rsid w:val="00263F30"/>
     <w:rsid w:val="00266FC1"/>
     <w:rsid w:val="002727D7"/>
     <w:rsid w:val="00276FAB"/>
+    <w:rsid w:val="002777BC"/>
     <w:rsid w:val="00284347"/>
     <w:rsid w:val="002938DC"/>
     <w:rsid w:val="002A69FE"/>
     <w:rsid w:val="002A78FE"/>
+    <w:rsid w:val="002B16D9"/>
     <w:rsid w:val="002B625D"/>
     <w:rsid w:val="002C1141"/>
     <w:rsid w:val="002C2E53"/>
     <w:rsid w:val="002C4446"/>
     <w:rsid w:val="002C5DBF"/>
+    <w:rsid w:val="002D278E"/>
     <w:rsid w:val="002D31BE"/>
+    <w:rsid w:val="002D4FFC"/>
     <w:rsid w:val="002D5207"/>
     <w:rsid w:val="002D6771"/>
     <w:rsid w:val="002F318B"/>
     <w:rsid w:val="002F6607"/>
     <w:rsid w:val="00303C8A"/>
     <w:rsid w:val="00306D78"/>
     <w:rsid w:val="003110C3"/>
     <w:rsid w:val="00311966"/>
     <w:rsid w:val="00314781"/>
     <w:rsid w:val="00316B78"/>
     <w:rsid w:val="0032146E"/>
+    <w:rsid w:val="00322098"/>
     <w:rsid w:val="0032597C"/>
     <w:rsid w:val="00330C1A"/>
+    <w:rsid w:val="003345DE"/>
+    <w:rsid w:val="003348EC"/>
     <w:rsid w:val="00334B31"/>
     <w:rsid w:val="0033766C"/>
     <w:rsid w:val="00345ABB"/>
     <w:rsid w:val="003524F1"/>
     <w:rsid w:val="003537D4"/>
     <w:rsid w:val="00354092"/>
     <w:rsid w:val="00356AD5"/>
     <w:rsid w:val="00357BB4"/>
     <w:rsid w:val="00361FAC"/>
     <w:rsid w:val="003647A3"/>
     <w:rsid w:val="00367097"/>
     <w:rsid w:val="00367756"/>
     <w:rsid w:val="00367981"/>
     <w:rsid w:val="00372348"/>
+    <w:rsid w:val="00373313"/>
     <w:rsid w:val="00376A0C"/>
+    <w:rsid w:val="00383A80"/>
     <w:rsid w:val="00384276"/>
     <w:rsid w:val="003851A4"/>
     <w:rsid w:val="00396E5C"/>
     <w:rsid w:val="003A0505"/>
     <w:rsid w:val="003A1E5C"/>
     <w:rsid w:val="003A4E6F"/>
     <w:rsid w:val="003B0F98"/>
+    <w:rsid w:val="003B5C5F"/>
     <w:rsid w:val="003B63D6"/>
     <w:rsid w:val="003C2272"/>
     <w:rsid w:val="003D00C5"/>
     <w:rsid w:val="003D1F6A"/>
     <w:rsid w:val="003D64C6"/>
     <w:rsid w:val="003E0E15"/>
     <w:rsid w:val="003E344F"/>
     <w:rsid w:val="003F19C9"/>
     <w:rsid w:val="003F5191"/>
     <w:rsid w:val="003F65C4"/>
     <w:rsid w:val="003F7DE7"/>
     <w:rsid w:val="004077D7"/>
     <w:rsid w:val="00411470"/>
+    <w:rsid w:val="0041390C"/>
     <w:rsid w:val="00413C2E"/>
     <w:rsid w:val="004201D0"/>
     <w:rsid w:val="00421EDD"/>
     <w:rsid w:val="00422CDD"/>
     <w:rsid w:val="00432136"/>
     <w:rsid w:val="00433B0E"/>
     <w:rsid w:val="00434A93"/>
     <w:rsid w:val="00436503"/>
     <w:rsid w:val="00447B69"/>
     <w:rsid w:val="0045763E"/>
     <w:rsid w:val="00471188"/>
     <w:rsid w:val="0047138D"/>
     <w:rsid w:val="00476670"/>
     <w:rsid w:val="00476A7A"/>
     <w:rsid w:val="004818C0"/>
+    <w:rsid w:val="004852FA"/>
     <w:rsid w:val="004914B1"/>
     <w:rsid w:val="004954DF"/>
+    <w:rsid w:val="004A1879"/>
     <w:rsid w:val="004A1E68"/>
     <w:rsid w:val="004A1FAB"/>
     <w:rsid w:val="004A3F66"/>
     <w:rsid w:val="004A6057"/>
     <w:rsid w:val="004A694D"/>
     <w:rsid w:val="004A6E5F"/>
+    <w:rsid w:val="004B0044"/>
     <w:rsid w:val="004B00CB"/>
+    <w:rsid w:val="004B2981"/>
     <w:rsid w:val="004B3472"/>
     <w:rsid w:val="004B40B7"/>
     <w:rsid w:val="004B46FB"/>
+    <w:rsid w:val="004C24D2"/>
     <w:rsid w:val="004C257D"/>
+    <w:rsid w:val="004C2800"/>
     <w:rsid w:val="004C4147"/>
+    <w:rsid w:val="004C4E80"/>
     <w:rsid w:val="004D19CA"/>
     <w:rsid w:val="004D3A72"/>
     <w:rsid w:val="004D60EB"/>
+    <w:rsid w:val="004D778A"/>
     <w:rsid w:val="004E69A7"/>
     <w:rsid w:val="004F1B95"/>
     <w:rsid w:val="004F6137"/>
     <w:rsid w:val="00503D23"/>
     <w:rsid w:val="00513D59"/>
     <w:rsid w:val="00514729"/>
+    <w:rsid w:val="00521365"/>
     <w:rsid w:val="00524B3E"/>
     <w:rsid w:val="00530ADB"/>
+    <w:rsid w:val="00530EB2"/>
     <w:rsid w:val="00533368"/>
+    <w:rsid w:val="005379E0"/>
     <w:rsid w:val="00546E9A"/>
     <w:rsid w:val="005479F3"/>
     <w:rsid w:val="005506AE"/>
     <w:rsid w:val="00557AEC"/>
     <w:rsid w:val="00561DFA"/>
     <w:rsid w:val="00564EBD"/>
     <w:rsid w:val="0057041A"/>
     <w:rsid w:val="00570B6A"/>
+    <w:rsid w:val="00574A5B"/>
     <w:rsid w:val="00574CB4"/>
     <w:rsid w:val="00576063"/>
     <w:rsid w:val="00576FB0"/>
     <w:rsid w:val="00581AFC"/>
     <w:rsid w:val="00582CA9"/>
     <w:rsid w:val="00586FF8"/>
     <w:rsid w:val="00591D84"/>
     <w:rsid w:val="00596D47"/>
     <w:rsid w:val="005A041E"/>
     <w:rsid w:val="005A0A9E"/>
     <w:rsid w:val="005A76F0"/>
     <w:rsid w:val="005B5F39"/>
     <w:rsid w:val="005C45CA"/>
+    <w:rsid w:val="005C7323"/>
     <w:rsid w:val="005C7D27"/>
     <w:rsid w:val="005D160B"/>
     <w:rsid w:val="005D21D3"/>
+    <w:rsid w:val="005D297F"/>
     <w:rsid w:val="005D4CEA"/>
     <w:rsid w:val="005D510F"/>
+    <w:rsid w:val="005E0328"/>
     <w:rsid w:val="005E2AE3"/>
     <w:rsid w:val="005E3626"/>
     <w:rsid w:val="005F04B3"/>
     <w:rsid w:val="005F274F"/>
+    <w:rsid w:val="005F68B5"/>
     <w:rsid w:val="005F6C35"/>
     <w:rsid w:val="005F7E43"/>
     <w:rsid w:val="00601B8F"/>
+    <w:rsid w:val="00603204"/>
+    <w:rsid w:val="00605BED"/>
     <w:rsid w:val="0060686B"/>
+    <w:rsid w:val="006102D3"/>
     <w:rsid w:val="006128A5"/>
     <w:rsid w:val="006214EC"/>
     <w:rsid w:val="00626445"/>
+    <w:rsid w:val="00632A3A"/>
     <w:rsid w:val="00633F94"/>
     <w:rsid w:val="00635E27"/>
     <w:rsid w:val="0064187F"/>
     <w:rsid w:val="0064192E"/>
     <w:rsid w:val="0064361B"/>
     <w:rsid w:val="00646232"/>
     <w:rsid w:val="006524A3"/>
     <w:rsid w:val="00653B6A"/>
+    <w:rsid w:val="00653F1C"/>
     <w:rsid w:val="00654C6E"/>
     <w:rsid w:val="006572D1"/>
     <w:rsid w:val="006620F6"/>
     <w:rsid w:val="00663F7B"/>
     <w:rsid w:val="006761DB"/>
     <w:rsid w:val="006768F1"/>
     <w:rsid w:val="0067727E"/>
     <w:rsid w:val="00680C1F"/>
     <w:rsid w:val="00684979"/>
     <w:rsid w:val="00684EC2"/>
     <w:rsid w:val="00685C4A"/>
     <w:rsid w:val="00686F1A"/>
     <w:rsid w:val="0068792F"/>
     <w:rsid w:val="006908EA"/>
     <w:rsid w:val="00695C39"/>
     <w:rsid w:val="00695EAB"/>
+    <w:rsid w:val="00696F79"/>
     <w:rsid w:val="006A65B2"/>
     <w:rsid w:val="006A6CA0"/>
+    <w:rsid w:val="006B394A"/>
     <w:rsid w:val="006B48B3"/>
     <w:rsid w:val="006B6F4B"/>
     <w:rsid w:val="006C0B91"/>
     <w:rsid w:val="006C2A06"/>
     <w:rsid w:val="006C35F5"/>
     <w:rsid w:val="006C5A23"/>
     <w:rsid w:val="006C7056"/>
     <w:rsid w:val="006D0884"/>
     <w:rsid w:val="006D147B"/>
     <w:rsid w:val="006D3A57"/>
     <w:rsid w:val="006D4FDF"/>
+    <w:rsid w:val="006D6480"/>
     <w:rsid w:val="006E3972"/>
     <w:rsid w:val="006F293A"/>
+    <w:rsid w:val="006F3940"/>
     <w:rsid w:val="006F4B3D"/>
     <w:rsid w:val="006F4F65"/>
     <w:rsid w:val="0070263F"/>
     <w:rsid w:val="0070270A"/>
     <w:rsid w:val="00712756"/>
     <w:rsid w:val="00712A03"/>
     <w:rsid w:val="00721896"/>
     <w:rsid w:val="00723F3F"/>
     <w:rsid w:val="00724068"/>
     <w:rsid w:val="00725FCD"/>
     <w:rsid w:val="0073590C"/>
     <w:rsid w:val="00735C02"/>
     <w:rsid w:val="00742204"/>
+    <w:rsid w:val="007444F9"/>
     <w:rsid w:val="007470F8"/>
     <w:rsid w:val="007528B4"/>
+    <w:rsid w:val="00753332"/>
+    <w:rsid w:val="007549A4"/>
     <w:rsid w:val="00754BB9"/>
     <w:rsid w:val="00760A33"/>
+    <w:rsid w:val="00764017"/>
     <w:rsid w:val="00764C11"/>
     <w:rsid w:val="00764C79"/>
+    <w:rsid w:val="007660A4"/>
     <w:rsid w:val="0076658E"/>
     <w:rsid w:val="007705DB"/>
     <w:rsid w:val="00773B8F"/>
+    <w:rsid w:val="00776EF3"/>
     <w:rsid w:val="007824F5"/>
     <w:rsid w:val="00783E1B"/>
     <w:rsid w:val="00786E16"/>
     <w:rsid w:val="00790623"/>
+    <w:rsid w:val="00792795"/>
+    <w:rsid w:val="00794D92"/>
     <w:rsid w:val="007959A3"/>
     <w:rsid w:val="00796626"/>
     <w:rsid w:val="007A3C44"/>
     <w:rsid w:val="007B4F32"/>
+    <w:rsid w:val="007B5EE9"/>
+    <w:rsid w:val="007B7972"/>
     <w:rsid w:val="007C06C8"/>
     <w:rsid w:val="007C08A5"/>
     <w:rsid w:val="007D319E"/>
     <w:rsid w:val="007D46A4"/>
     <w:rsid w:val="007D46B9"/>
     <w:rsid w:val="007D5496"/>
     <w:rsid w:val="007D7C96"/>
     <w:rsid w:val="007E09B4"/>
+    <w:rsid w:val="007E585F"/>
     <w:rsid w:val="007F266E"/>
     <w:rsid w:val="007F3A4F"/>
+    <w:rsid w:val="007F4147"/>
     <w:rsid w:val="007F43A6"/>
     <w:rsid w:val="007F643E"/>
     <w:rsid w:val="0080155B"/>
     <w:rsid w:val="00804143"/>
     <w:rsid w:val="008055C0"/>
     <w:rsid w:val="008118BF"/>
+    <w:rsid w:val="0081320B"/>
     <w:rsid w:val="0082504C"/>
     <w:rsid w:val="008264B4"/>
     <w:rsid w:val="00830E5A"/>
     <w:rsid w:val="00832348"/>
     <w:rsid w:val="008359CD"/>
     <w:rsid w:val="008417F8"/>
     <w:rsid w:val="00842B38"/>
     <w:rsid w:val="0084491B"/>
     <w:rsid w:val="008456DE"/>
     <w:rsid w:val="00846997"/>
     <w:rsid w:val="00846F6F"/>
     <w:rsid w:val="00850290"/>
     <w:rsid w:val="00852E94"/>
+    <w:rsid w:val="00856226"/>
     <w:rsid w:val="008575D3"/>
     <w:rsid w:val="00860065"/>
     <w:rsid w:val="00860793"/>
     <w:rsid w:val="00862976"/>
     <w:rsid w:val="00863302"/>
     <w:rsid w:val="00864265"/>
     <w:rsid w:val="00870FE0"/>
     <w:rsid w:val="00872202"/>
     <w:rsid w:val="00874C9C"/>
+    <w:rsid w:val="00880ED8"/>
     <w:rsid w:val="00883451"/>
+    <w:rsid w:val="008855F6"/>
     <w:rsid w:val="00890B09"/>
     <w:rsid w:val="008939B2"/>
+    <w:rsid w:val="00894733"/>
     <w:rsid w:val="008A00F9"/>
     <w:rsid w:val="008A1959"/>
     <w:rsid w:val="008A26AB"/>
     <w:rsid w:val="008A70E3"/>
     <w:rsid w:val="008A7253"/>
     <w:rsid w:val="008B1802"/>
+    <w:rsid w:val="008B30C5"/>
     <w:rsid w:val="008B55BF"/>
     <w:rsid w:val="008B5DB3"/>
     <w:rsid w:val="008C3B1D"/>
     <w:rsid w:val="008C4545"/>
     <w:rsid w:val="008C5819"/>
     <w:rsid w:val="008C76E5"/>
     <w:rsid w:val="008D00A6"/>
     <w:rsid w:val="008D2E7D"/>
     <w:rsid w:val="008D41AD"/>
     <w:rsid w:val="008E0762"/>
+    <w:rsid w:val="008E36B4"/>
     <w:rsid w:val="008E3C70"/>
     <w:rsid w:val="008E6D2E"/>
     <w:rsid w:val="008E7ED8"/>
     <w:rsid w:val="008F37E6"/>
+    <w:rsid w:val="00901E6E"/>
     <w:rsid w:val="00904558"/>
     <w:rsid w:val="009070BD"/>
+    <w:rsid w:val="00924263"/>
     <w:rsid w:val="00925AFC"/>
+    <w:rsid w:val="00933C47"/>
     <w:rsid w:val="0094491C"/>
+    <w:rsid w:val="00946E51"/>
     <w:rsid w:val="009504F0"/>
     <w:rsid w:val="0095198C"/>
     <w:rsid w:val="009557A6"/>
     <w:rsid w:val="00956326"/>
     <w:rsid w:val="00957348"/>
     <w:rsid w:val="009601A3"/>
     <w:rsid w:val="00961561"/>
     <w:rsid w:val="009622FE"/>
     <w:rsid w:val="0096490F"/>
     <w:rsid w:val="009650BA"/>
     <w:rsid w:val="0096779F"/>
     <w:rsid w:val="00967ADA"/>
+    <w:rsid w:val="00967AE6"/>
     <w:rsid w:val="009706A3"/>
     <w:rsid w:val="00970C74"/>
     <w:rsid w:val="009736D3"/>
     <w:rsid w:val="0098099F"/>
     <w:rsid w:val="00983CEC"/>
     <w:rsid w:val="00987670"/>
+    <w:rsid w:val="009A3CB0"/>
     <w:rsid w:val="009A5683"/>
+    <w:rsid w:val="009B0695"/>
     <w:rsid w:val="009B297A"/>
     <w:rsid w:val="009B5465"/>
     <w:rsid w:val="009C5E1F"/>
     <w:rsid w:val="009D58AC"/>
+    <w:rsid w:val="009D7DE4"/>
     <w:rsid w:val="009E4D74"/>
     <w:rsid w:val="009E7D1D"/>
+    <w:rsid w:val="009F4117"/>
+    <w:rsid w:val="009F5CBD"/>
     <w:rsid w:val="00A01206"/>
+    <w:rsid w:val="00A02316"/>
     <w:rsid w:val="00A0367A"/>
     <w:rsid w:val="00A057F5"/>
     <w:rsid w:val="00A071F7"/>
     <w:rsid w:val="00A10BE3"/>
     <w:rsid w:val="00A12C93"/>
     <w:rsid w:val="00A13555"/>
     <w:rsid w:val="00A13F49"/>
     <w:rsid w:val="00A16B82"/>
     <w:rsid w:val="00A20DBA"/>
     <w:rsid w:val="00A23B21"/>
     <w:rsid w:val="00A245D5"/>
     <w:rsid w:val="00A31E7B"/>
     <w:rsid w:val="00A35D5B"/>
     <w:rsid w:val="00A41286"/>
     <w:rsid w:val="00A44EF6"/>
     <w:rsid w:val="00A4502C"/>
     <w:rsid w:val="00A46785"/>
     <w:rsid w:val="00A47718"/>
+    <w:rsid w:val="00A52F20"/>
     <w:rsid w:val="00A53272"/>
     <w:rsid w:val="00A53EE7"/>
     <w:rsid w:val="00A558CD"/>
     <w:rsid w:val="00A60D67"/>
+    <w:rsid w:val="00A6172C"/>
     <w:rsid w:val="00A626DE"/>
+    <w:rsid w:val="00A63287"/>
     <w:rsid w:val="00A6384B"/>
     <w:rsid w:val="00A70758"/>
     <w:rsid w:val="00A74444"/>
     <w:rsid w:val="00A75B00"/>
     <w:rsid w:val="00A809F6"/>
+    <w:rsid w:val="00A84548"/>
+    <w:rsid w:val="00A87315"/>
     <w:rsid w:val="00A90C57"/>
     <w:rsid w:val="00A92DB5"/>
     <w:rsid w:val="00AA0FE8"/>
     <w:rsid w:val="00AA1614"/>
     <w:rsid w:val="00AA6DCC"/>
+    <w:rsid w:val="00AA74EB"/>
     <w:rsid w:val="00AB2D4F"/>
+    <w:rsid w:val="00AB669D"/>
     <w:rsid w:val="00AB7375"/>
     <w:rsid w:val="00AB7BF8"/>
     <w:rsid w:val="00AC3064"/>
     <w:rsid w:val="00AC3964"/>
     <w:rsid w:val="00AC42BB"/>
     <w:rsid w:val="00AC69E3"/>
     <w:rsid w:val="00AD1BBB"/>
     <w:rsid w:val="00AD5FEB"/>
     <w:rsid w:val="00AD6184"/>
     <w:rsid w:val="00AE5549"/>
+    <w:rsid w:val="00AE66BF"/>
+    <w:rsid w:val="00AF3358"/>
     <w:rsid w:val="00AF3989"/>
     <w:rsid w:val="00AF3B55"/>
     <w:rsid w:val="00AF4465"/>
     <w:rsid w:val="00B01771"/>
     <w:rsid w:val="00B02E44"/>
+    <w:rsid w:val="00B06750"/>
     <w:rsid w:val="00B25985"/>
+    <w:rsid w:val="00B25E79"/>
     <w:rsid w:val="00B27FAB"/>
     <w:rsid w:val="00B326E7"/>
     <w:rsid w:val="00B36420"/>
+    <w:rsid w:val="00B36CB4"/>
     <w:rsid w:val="00B400E0"/>
     <w:rsid w:val="00B4252C"/>
     <w:rsid w:val="00B4356F"/>
+    <w:rsid w:val="00B45915"/>
     <w:rsid w:val="00B50372"/>
     <w:rsid w:val="00B50C41"/>
+    <w:rsid w:val="00B50DC9"/>
+    <w:rsid w:val="00B53D33"/>
     <w:rsid w:val="00B54EA7"/>
+    <w:rsid w:val="00B57729"/>
     <w:rsid w:val="00B6764A"/>
     <w:rsid w:val="00B71C94"/>
     <w:rsid w:val="00B74CD1"/>
     <w:rsid w:val="00B76593"/>
     <w:rsid w:val="00B83897"/>
     <w:rsid w:val="00B873A4"/>
     <w:rsid w:val="00B9486A"/>
     <w:rsid w:val="00B95F5A"/>
+    <w:rsid w:val="00BA3FB0"/>
     <w:rsid w:val="00BA6FB9"/>
+    <w:rsid w:val="00BB005C"/>
     <w:rsid w:val="00BB0872"/>
     <w:rsid w:val="00BB2E45"/>
     <w:rsid w:val="00BB319D"/>
     <w:rsid w:val="00BB354B"/>
+    <w:rsid w:val="00BB3BBD"/>
     <w:rsid w:val="00BC1645"/>
     <w:rsid w:val="00BC5346"/>
     <w:rsid w:val="00BC7971"/>
     <w:rsid w:val="00BD03CD"/>
     <w:rsid w:val="00BD3654"/>
     <w:rsid w:val="00BD3C90"/>
     <w:rsid w:val="00BD4B57"/>
     <w:rsid w:val="00BD686E"/>
     <w:rsid w:val="00BD71B7"/>
     <w:rsid w:val="00BE4BC9"/>
     <w:rsid w:val="00BF1140"/>
+    <w:rsid w:val="00BF257E"/>
     <w:rsid w:val="00BF773A"/>
     <w:rsid w:val="00C051F0"/>
     <w:rsid w:val="00C1129F"/>
     <w:rsid w:val="00C13733"/>
     <w:rsid w:val="00C16C58"/>
+    <w:rsid w:val="00C220A7"/>
     <w:rsid w:val="00C2384F"/>
     <w:rsid w:val="00C42903"/>
     <w:rsid w:val="00C44095"/>
     <w:rsid w:val="00C47CF8"/>
     <w:rsid w:val="00C47E05"/>
     <w:rsid w:val="00C54DC3"/>
     <w:rsid w:val="00C61397"/>
     <w:rsid w:val="00C63582"/>
     <w:rsid w:val="00C73A3D"/>
     <w:rsid w:val="00C73ABA"/>
     <w:rsid w:val="00C742A4"/>
     <w:rsid w:val="00C749F4"/>
     <w:rsid w:val="00C77645"/>
     <w:rsid w:val="00C92257"/>
+    <w:rsid w:val="00C9283A"/>
     <w:rsid w:val="00C961C3"/>
     <w:rsid w:val="00C9745E"/>
+    <w:rsid w:val="00C97B64"/>
     <w:rsid w:val="00CA54F8"/>
     <w:rsid w:val="00CB0150"/>
     <w:rsid w:val="00CB25AA"/>
     <w:rsid w:val="00CB4C2C"/>
     <w:rsid w:val="00CC0143"/>
     <w:rsid w:val="00CC0C49"/>
     <w:rsid w:val="00CC0F1F"/>
     <w:rsid w:val="00CC1EB8"/>
+    <w:rsid w:val="00CC654D"/>
     <w:rsid w:val="00CE00D0"/>
     <w:rsid w:val="00CE153F"/>
     <w:rsid w:val="00CE6348"/>
     <w:rsid w:val="00CE6ABC"/>
     <w:rsid w:val="00CF06D8"/>
     <w:rsid w:val="00CF3691"/>
     <w:rsid w:val="00CF64F4"/>
     <w:rsid w:val="00D00FF8"/>
     <w:rsid w:val="00D039C9"/>
     <w:rsid w:val="00D04C6F"/>
     <w:rsid w:val="00D07ED2"/>
     <w:rsid w:val="00D10993"/>
     <w:rsid w:val="00D10D90"/>
+    <w:rsid w:val="00D133A1"/>
+    <w:rsid w:val="00D1543E"/>
     <w:rsid w:val="00D15786"/>
     <w:rsid w:val="00D16823"/>
     <w:rsid w:val="00D17949"/>
+    <w:rsid w:val="00D2594B"/>
     <w:rsid w:val="00D2613E"/>
+    <w:rsid w:val="00D267EC"/>
     <w:rsid w:val="00D33F30"/>
     <w:rsid w:val="00D348C5"/>
     <w:rsid w:val="00D34C87"/>
     <w:rsid w:val="00D36D3D"/>
     <w:rsid w:val="00D46466"/>
     <w:rsid w:val="00D52E96"/>
     <w:rsid w:val="00D57DED"/>
     <w:rsid w:val="00D62B8A"/>
+    <w:rsid w:val="00D63CD7"/>
+    <w:rsid w:val="00D706DE"/>
     <w:rsid w:val="00D72A98"/>
     <w:rsid w:val="00D73A5B"/>
+    <w:rsid w:val="00D762D7"/>
     <w:rsid w:val="00D76A1B"/>
+    <w:rsid w:val="00D77186"/>
     <w:rsid w:val="00D80145"/>
     <w:rsid w:val="00D8479F"/>
     <w:rsid w:val="00D84C82"/>
     <w:rsid w:val="00D91556"/>
     <w:rsid w:val="00D929FD"/>
     <w:rsid w:val="00D97276"/>
     <w:rsid w:val="00DA1C0C"/>
     <w:rsid w:val="00DA3330"/>
     <w:rsid w:val="00DA3FAA"/>
     <w:rsid w:val="00DA6ED6"/>
     <w:rsid w:val="00DB1761"/>
     <w:rsid w:val="00DC0D23"/>
+    <w:rsid w:val="00DC2A50"/>
     <w:rsid w:val="00DC3806"/>
     <w:rsid w:val="00DC5C41"/>
     <w:rsid w:val="00DD2BF0"/>
     <w:rsid w:val="00DD2CAB"/>
+    <w:rsid w:val="00DD5101"/>
     <w:rsid w:val="00DD53B0"/>
     <w:rsid w:val="00DD56A7"/>
     <w:rsid w:val="00DE4327"/>
     <w:rsid w:val="00DF5219"/>
     <w:rsid w:val="00E03951"/>
     <w:rsid w:val="00E04065"/>
     <w:rsid w:val="00E12890"/>
     <w:rsid w:val="00E16E23"/>
     <w:rsid w:val="00E1777D"/>
     <w:rsid w:val="00E215F3"/>
+    <w:rsid w:val="00E24073"/>
     <w:rsid w:val="00E2476B"/>
+    <w:rsid w:val="00E30F44"/>
     <w:rsid w:val="00E36D0F"/>
+    <w:rsid w:val="00E548B7"/>
     <w:rsid w:val="00E579CE"/>
+    <w:rsid w:val="00E60246"/>
     <w:rsid w:val="00E60F3C"/>
     <w:rsid w:val="00E6581F"/>
+    <w:rsid w:val="00E71353"/>
     <w:rsid w:val="00E80235"/>
     <w:rsid w:val="00E8243F"/>
     <w:rsid w:val="00E8306E"/>
     <w:rsid w:val="00E918DA"/>
     <w:rsid w:val="00E93B3D"/>
+    <w:rsid w:val="00E96FD8"/>
     <w:rsid w:val="00EA3EF4"/>
     <w:rsid w:val="00EB075F"/>
     <w:rsid w:val="00EB1C4F"/>
     <w:rsid w:val="00EC01EE"/>
     <w:rsid w:val="00EC3152"/>
     <w:rsid w:val="00EC5B49"/>
     <w:rsid w:val="00EC6F7B"/>
     <w:rsid w:val="00ED00CC"/>
     <w:rsid w:val="00ED0D09"/>
+    <w:rsid w:val="00ED7EC5"/>
     <w:rsid w:val="00EF2501"/>
     <w:rsid w:val="00EF7BE3"/>
     <w:rsid w:val="00F00566"/>
     <w:rsid w:val="00F01F25"/>
     <w:rsid w:val="00F03726"/>
     <w:rsid w:val="00F1084E"/>
     <w:rsid w:val="00F14849"/>
+    <w:rsid w:val="00F253E9"/>
     <w:rsid w:val="00F25F97"/>
     <w:rsid w:val="00F2781D"/>
     <w:rsid w:val="00F33F95"/>
     <w:rsid w:val="00F351B6"/>
     <w:rsid w:val="00F36F51"/>
     <w:rsid w:val="00F403D4"/>
     <w:rsid w:val="00F404C1"/>
     <w:rsid w:val="00F42274"/>
+    <w:rsid w:val="00F46F22"/>
     <w:rsid w:val="00F5333B"/>
     <w:rsid w:val="00F560A2"/>
     <w:rsid w:val="00F566CC"/>
+    <w:rsid w:val="00F62690"/>
     <w:rsid w:val="00F63FD1"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F81C4B"/>
     <w:rsid w:val="00F85701"/>
     <w:rsid w:val="00F950D9"/>
+    <w:rsid w:val="00F96489"/>
     <w:rsid w:val="00F9743D"/>
     <w:rsid w:val="00FA227B"/>
     <w:rsid w:val="00FA4451"/>
     <w:rsid w:val="00FB4F61"/>
     <w:rsid w:val="00FC4E70"/>
+    <w:rsid w:val="00FD1F0B"/>
     <w:rsid w:val="00FD32CC"/>
     <w:rsid w:val="00FD4015"/>
     <w:rsid w:val="00FE2A15"/>
     <w:rsid w:val="00FE555F"/>
     <w:rsid w:val="00FE7415"/>
     <w:rsid w:val="00FF3E92"/>
     <w:rsid w:val="00FF6700"/>
     <w:rsid w:val="00FF6E25"/>
     <w:rsid w:val="01F6FE14"/>
+    <w:rsid w:val="03A32690"/>
     <w:rsid w:val="04AB69A8"/>
     <w:rsid w:val="05BF0F40"/>
     <w:rsid w:val="05E3145E"/>
     <w:rsid w:val="0750D468"/>
     <w:rsid w:val="07B749E5"/>
     <w:rsid w:val="08CE61EC"/>
     <w:rsid w:val="0A2471B5"/>
     <w:rsid w:val="0B659388"/>
     <w:rsid w:val="0BA1440F"/>
     <w:rsid w:val="0CDE623F"/>
     <w:rsid w:val="0E02831C"/>
     <w:rsid w:val="0E1BCA59"/>
     <w:rsid w:val="0ED01802"/>
     <w:rsid w:val="10A0CD29"/>
     <w:rsid w:val="138C590A"/>
     <w:rsid w:val="14093A03"/>
     <w:rsid w:val="14344BBA"/>
     <w:rsid w:val="15741BF9"/>
     <w:rsid w:val="15892B5D"/>
     <w:rsid w:val="15A83BB1"/>
     <w:rsid w:val="1B0135BC"/>
     <w:rsid w:val="1BA85257"/>
     <w:rsid w:val="1BB492C1"/>
     <w:rsid w:val="1BF05DB3"/>
     <w:rsid w:val="1C2EAC28"/>
     <w:rsid w:val="1D4804EE"/>
     <w:rsid w:val="1D7D5183"/>
     <w:rsid w:val="1ED72840"/>
     <w:rsid w:val="200CF7B4"/>
     <w:rsid w:val="20C35E6D"/>
     <w:rsid w:val="20E742C0"/>
     <w:rsid w:val="2353F51E"/>
     <w:rsid w:val="240DB94D"/>
     <w:rsid w:val="243BF18A"/>
     <w:rsid w:val="244F2BBD"/>
     <w:rsid w:val="27BBFB8A"/>
     <w:rsid w:val="294216DC"/>
     <w:rsid w:val="2A2BAA94"/>
+    <w:rsid w:val="2B96766F"/>
     <w:rsid w:val="2C19D052"/>
     <w:rsid w:val="2C5F5F17"/>
     <w:rsid w:val="2CB900BF"/>
     <w:rsid w:val="2DF283E6"/>
     <w:rsid w:val="2E50891D"/>
     <w:rsid w:val="2E81D44E"/>
     <w:rsid w:val="2F3021B3"/>
     <w:rsid w:val="2FEBD8B0"/>
     <w:rsid w:val="3078C97D"/>
     <w:rsid w:val="307A773D"/>
     <w:rsid w:val="31827866"/>
     <w:rsid w:val="3288250E"/>
     <w:rsid w:val="33194870"/>
     <w:rsid w:val="33578E13"/>
     <w:rsid w:val="338A3403"/>
     <w:rsid w:val="34337877"/>
     <w:rsid w:val="3463A8BB"/>
     <w:rsid w:val="3529B48D"/>
     <w:rsid w:val="3567301B"/>
     <w:rsid w:val="357F2B37"/>
     <w:rsid w:val="3593D7D8"/>
     <w:rsid w:val="364ECEF6"/>
     <w:rsid w:val="367E1F51"/>
     <w:rsid w:val="36A2ABDC"/>
     <w:rsid w:val="37087F14"/>
@@ -26729,183 +23290,184 @@
     <w:rsid w:val="56997BDB"/>
     <w:rsid w:val="56F6AC74"/>
     <w:rsid w:val="570E4531"/>
     <w:rsid w:val="57ABD4E0"/>
     <w:rsid w:val="5874E9D2"/>
     <w:rsid w:val="588D729B"/>
     <w:rsid w:val="5A54AA5F"/>
     <w:rsid w:val="5B2D4B3E"/>
     <w:rsid w:val="5BF7A80C"/>
     <w:rsid w:val="5D27FAE6"/>
     <w:rsid w:val="611F639B"/>
     <w:rsid w:val="62598EC7"/>
     <w:rsid w:val="6467E6C0"/>
     <w:rsid w:val="64A60821"/>
     <w:rsid w:val="64F6864A"/>
     <w:rsid w:val="66127499"/>
     <w:rsid w:val="67F51746"/>
     <w:rsid w:val="68CD62E4"/>
     <w:rsid w:val="69A71C43"/>
     <w:rsid w:val="6B835715"/>
     <w:rsid w:val="6C0B8589"/>
     <w:rsid w:val="6D215149"/>
     <w:rsid w:val="6DF1A94E"/>
     <w:rsid w:val="6FDD94E3"/>
     <w:rsid w:val="703236D7"/>
+    <w:rsid w:val="70A1E008"/>
     <w:rsid w:val="71BE0417"/>
     <w:rsid w:val="7330F59A"/>
     <w:rsid w:val="749ECC7E"/>
     <w:rsid w:val="75BB9F3C"/>
     <w:rsid w:val="77735186"/>
     <w:rsid w:val="77C833C9"/>
     <w:rsid w:val="7859EF54"/>
     <w:rsid w:val="78AF20E4"/>
     <w:rsid w:val="7A110370"/>
     <w:rsid w:val="7A84BD5E"/>
     <w:rsid w:val="7B1F933E"/>
     <w:rsid w:val="7C49550A"/>
     <w:rsid w:val="7CDB385A"/>
     <w:rsid w:val="7D77439E"/>
     <w:rsid w:val="7D83E077"/>
     <w:rsid w:val="7EB883EF"/>
     <w:rsid w:val="7ECFB5FA"/>
     <w:rsid w:val="7EF2ED2F"/>
     <w:rsid w:val="7F9C6D83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0280F78D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{754BDB96-D514-4834-92CC-32A93FFBDDD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -27061,52 +23623,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -27173,682 +23735,682 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts1Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts2Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts3Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts4Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts5Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts6Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts7Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts8Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Virsraksts9Rakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00514729"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0024051E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006908EA"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006768F1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009557A6"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009557A6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A558CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts1"/>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts2"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts3"/>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts4"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts5"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts6"/>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts7"/>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts8"/>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
-[...2 lines deleted...]
-    <w:link w:val="Virsraksts9"/>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00514729"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Virsraksts1"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturs2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00187FF4"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00185ABD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00185ABD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00185ABD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00185ABD"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
-[...1 lines deleted...]
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="Comment Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7415"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
-[...2 lines deleted...]
-    <w:link w:val="KomentratekstsRakstz"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="Comment Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7415"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE7415"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
-[...3 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="Comment Subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7415"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FE7415"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002468E2"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F950D9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00203752"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00203752"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="398793558">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1355112986">
           <w:marLeft w:val="1267"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -28025,56 +24587,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1087187550">
           <w:marLeft w:val="1267"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fec.europa.eu%2Fregional_policy%2Fsources%2Fstudies%2Fcba_guide.pdf&amp;data=05%7C02%7Critvars.timermanis%40cfla.gov.lv%7Cd0d50071ff8b4185fc7c08dc64246b26%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638495354780009863%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=HQT22dvz%2FRf8wHc95EBRJIKEyGtE%2B50Nzc14dKC%2FGTI%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biodiversity.europa.eu/europes-biodiversity/ecosystems" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cices.eu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/120c6fcc-3841-4596-9256-4fd709c49ae4" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biodiversity.europa.eu/europes-biodiversity/ecosystems" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cices.eu/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur04.safelinks.protection.outlook.com/?url=https%3A%2F%2Fec.europa.eu%2Fregional_policy%2Fsources%2Fstudies%2Fcba_guide.pdf&amp;data=05%7C02%7Critvars.timermanis%40cfla.gov.lv%7Cd0d50071ff8b4185fc7c08dc64246b26%7Cc2d02fb61e644741866ff8f5689ca39a%7C0%7C0%7C638495354780009863%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C0%7C%7C%7C&amp;sdata=HQT22dvz%2FRf8wHc95EBRJIKEyGtE%2B50Nzc14dKC%2FGTI%3D&amp;reserved=0" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/343827" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId32" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/en/newsroom/news/2021/09/20-09-2021-project-selection-the-economic-appraisal-vademecum" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/assets/izv%C4%93rt%C4%93jumi/2014_2020/2019/biotopu-novertejums-final.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://restore.daba.gov.lv/public/download.php?id=335" TargetMode="External" Id="R4b7c4fc19a384bc0" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -28341,98 +24902,104 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-07-06T14:23:54+00:00</Datums>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6dddf3e74f1801dda93a3261d653b9d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -28456,50 +25023,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -28599,116 +25176,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E335C9-AFB9-484F-937F-F23CEB70B5E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DFB448-9B11-40C6-ABC1-2EAB6ADB4A51}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0F7D436-A174-44AD-A5BC-ED12BF2C81EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85DFB448-9B11-40C6-ABC1-2EAB6ADB4A51}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A5FC681-E6F5-4CDC-91B8-E54D7BED100F}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5124985D-D081-455E-982A-C8050879E76B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66E335C9-AFB9-484F-937F-F23CEB70B5E2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>CFLA</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jānis Pērkons</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>706500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>