--- v0 (2025-11-30)
+++ v1 (2026-07-30)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30306"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cflagovlv-my.sharepoint.com/personal/kristine_jucite_cfla_gov_lv/Documents/Desktop/_Komentēšana, AK, UK, TAP/6.1.1.7/6.1.1.7._tiras versijas_04.07/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vide-my.sharepoint.com/personal/dace_bumane_varam_gov_lv/Documents/Documents/6117_nolikuma_groz/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="192" documentId="8_{013FC72C-25F1-43B1-AA39-E5A6369E0796}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4AEC24C0-4E5E-4747-A386-BD82FDCE5279}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{281815FE-EC9F-4893-9F96-51B48D970BA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="427" xr2:uid="{0380FC25-2DFD-4B30-82ED-4E0CB99B8309}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="427" xr2:uid="{0380FC25-2DFD-4B30-82ED-4E0CB99B8309}"/>
   </bookViews>
   <sheets>
     <sheet name="Teritoriju sadalījums" sheetId="1" r:id="rId1"/>
-    <sheet name="Princips &quot;piesārņotāj maksā&quot;" sheetId="2" r:id="rId2"/>
+    <sheet name="Princips &quot;piesārņotājs maksā&quot;" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Princips "piesārņotāj maksā"'!$9:$9</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Princips "piesārņotājs maksā"'!$9:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Teritoriju sadalījums'!$19:$19</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F42" i="1" l="1"/>
@@ -115,50 +115,77 @@
     <t>91D0* Purvaini meži</t>
   </si>
   <si>
     <t>91E0* Aluviāli meži</t>
   </si>
   <si>
     <t>4010 Slapji virsāji</t>
   </si>
   <si>
     <t>3150 Eitrofi ezeri ar iegrimušo ūdensaugu un peldaugu augāju</t>
   </si>
   <si>
     <t xml:space="preserve">3160 Distrofi ezeri </t>
   </si>
   <si>
     <t>2. pielikums
 Projekta iesnieguma atlases nolikumam</t>
   </si>
   <si>
     <t>1. tabula“Informāciju par visām projekta iesniegumā norādītājām ieguldījumu teritorijām”</t>
   </si>
   <si>
     <t>AIZPILDĀMA OBLIGĀTI</t>
   </si>
   <si>
+    <r>
+      <t>Pielikumā projekta iesniedzējs sniedz informāciju par visām projekta iesniegumā norādītājām ieguldījumu teritorijām atsevišķi nodalot:
+1) projekta īstenošanas teritorijas, kuras tiek uzskatītas par Eiropas Savienības nozīmes biotopiem atbilstoši SAM MK noteikumu anotācijas 1.3. sadaļai un</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="8" tint="-0.249977111117893"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve"> SAM MK noteikumu grozījumu (https://likumi.lv/ta/id/369448) anotācijas 1.3. sadaļai</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> un tām piegulošas ietekmētas teritorijas;
+2) projekta īstenošanas teritorijas, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām, atbilstoši 2020. gada 24. novembra Ministru kabineta (turpmāk – MK) rīkojumam Nr. 696  “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030. gadam” 3. pielikumā minētajam sarakstam un tām piegulošas ietekmētas teritorijas, ja tas ir attiecināms.
+Kā arī jānorāda projekta īstenošanas teritorijas platība (hektāri, ar precizitāti līdz 2 cipariem aiz komata) katrai teritorijai atsevišķi, tajā skaitā darbības, kas veiktas tām piegulošajā/-ās teritorijā/-jās, un katrai no augstāk minētajām grupām kopā. Ja Eiropas Savienības nozīmes biotops/i atrodas vēsturiskās kūdras ieguves vietā, šo teritoriju/as atsevišķi neizdala, bet norāda pie vēsturiskajām kūdras ieguves vietām.</t>
+    </r>
+  </si>
+  <si>
     <t>Nr.p.k.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">Projekta īstenošanas teritorijas nosaukums/adrese
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(skat. * un **  piezīmi zemāk)</t>
     </r>
   </si>
   <si>
@@ -169,51 +196,51 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">Projekta īstenošanas teritorijas kadastra apzīmējums
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(zemes vienībai 11 cipari)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve">Projketa īstenošanas vieta
+      <t xml:space="preserve">Projekta īstenošanas vieta
 (novads, pilsēta) 
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(skat. * piezīmi  zemāk)</t>
     </r>
   </si>
   <si>
     <t>Teritorijas, kuras tiek uzskatītas par Eiropas Savienības nozīmes biotopiem atbilstoši SAM MK noteikumu projekta anotācijas 1.3. sadaļai***
 (ha)</t>
   </si>
   <si>
     <t>Norāda kādā ES nozīmes biotopā tiks veidi ieguldijumi****
 (izvēlas no saraksta)</t>
   </si>
   <si>
     <t>Teritorijas, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām, atbilstoši 2020. gada 24. novembra MK rīkojuma Nr. 696 3. pielikumam
 (ha)</t>
@@ -300,87 +327,151 @@
   <si>
     <t>20.</t>
   </si>
   <si>
     <t>21.</t>
   </si>
   <si>
     <t>22.</t>
   </si>
   <si>
     <t>kopā:</t>
   </si>
   <si>
     <t>Pavisam kopā:</t>
   </si>
   <si>
     <t xml:space="preserve">* Atbilstoši MK 2024. gada 28. maija noteikumu "Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienības nozīmes biotopu vai purvu ekosistēmu atjaunošana” īstenošanas noteikumi” (turpmāk - SAM MK noteikumi) 3. punktam, projekta īstenošanas vieta ir Kurzemes, Latgales, Vidzemes vai Zemgales statistiskais reģions saskaņā ar 2022. gada 25. novembrī spēkā esošo Statistiski teritoriālo vienību nomenklatūras 3. līmeņa (NUTS 3. līmenis) klasifikāciju. Ieguldījumi var tikt veikti visās Latvijas valstspilsētu un novadu teritorijās, izņemot Rīgas un Jūrmalas valstspilsētas, Ādažu, Limbažu, Ogres, Ropažu, Ķekavas, Mārupes, Olaines, Salaspils, Saulkrastu, Siguldas, Tukuma novados. Izvērtēšanas procesā NUTS 3. līmeņa teritoriālās atrašanās vietas noteikšanas pārbaudei var izmantot Centrālās statistikas pārvaldes mājaslapā pieejamo informāciju: https://www.csp.gov.lv/lv/statistiskie-regioni. </t>
   </si>
   <si>
     <t>** Vienlaikus projekta īstenošanas vieta ir ES nozīmes biotopi, tai skaitā piegulošās teritorijās, un/vai vēsturiskas kūdras ieguves vietas teritorijās, tai skaitā piegulošās teritorijas, kas atbilstoši likuma “Par īpaši aizsargājamām dabas teritorijām” 2. panta vai 41. panta nosacījumiem ir noteiktas kā īpaši aizsargājamas dabas teritorijas vai biosfēras rezervāti. Pārbaudei izmanto dabas datu pārvaldības sistēmu “Ozols” https://ozols.gov.lv/pub.</t>
   </si>
   <si>
     <t>*** Pieejama https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi.</t>
   </si>
   <si>
-    <t xml:space="preserve">**** Atbilstoši SAM MK noteikumu anotācijai - ieguldījumi ES nozīmes biotopos attiecas uz šādiem biotopiem no klasifikatora - 7110* Neskarti augstie purvi, 7120 Degradēti augstie purvi, kuros iespējama vai noris dabiskā atjaunošanās, 7140 Pārejas purvi un slīkšņas, 7150 Rhynchosporion albae pioniersabiedrības uz mitras kūdras vai smiltīm, 7160 Minerālvielām bagāti avoti un avoksnāji, 7210* Kaļķaini zāļu purvi ar dižo aslapi, 7220* Avoti, kuri izgulsnē avotkaļķus, 7230 Kaļķaini zāļu purvi, 9080* Staignāju meži, 91D0* Purvaini meži, 91E0* Aluviāli meži, 4010 Slapji virsāji, 3150 Eitrofi ezeri ar iegrimušo ūdensaugu un peldaugu augāju, 3160 Distrofi ezeri - un, kas projekta iesniegšanas vai pirms projekta darbību uzsākšanas ir reģistrētas dabas datu pārvaldības sistēmā “Ozols”.  </t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">**** Atbilstoši SAM MK noteikumu anotācijai - ieguldījumi ES nozīmes biotopos attiecas uz šādiem biotopiem no klasifikatora - 7110* Neskarti augstie purvi, 7120 Degradēti augstie purvi, kuros iespējama vai noris dabiskā atjaunošanās, 7140 Pārejas purvi un slīkšņas, 7150 Rhynchosporion albae pioniersabiedrības uz mitras kūdras vai smiltīm, 7160 Minerālvielām bagāti avoti un avoksnāji, 7210* Kaļķaini zāļu purvi ar dižo aslapi, 7220* Avoti, kuri izgulsnē avotkaļķus, 7230 Kaļķaini zāļu purvi, 9080* Staignāju meži, 91D0* Purvaini meži, 91E0* Aluviāli meži, 4010 Slapji virsāji, 3150 Eitrofi ezeri ar iegrimušo ūdensaugu un peldaugu augāju, 3160 Distrofi ezeri, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF7030A0"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t>9010* Veci vai dabiski boreālie meži, 2180 Mežainas piejūras kāpas, 2190 Mitras starpkāpu ieplakas, 91T0 Ķērpjiem bagāti priežu meži</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve"> - un, kas projekta iesniegšanas vai pirms projekta darbību uzsākšanas ir reģistrētas dabas datu pārvaldības sistēmā “Ozols”.  </t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">2. tabula “Pamatojošā informācija par projekta īstenošanas teritorijām, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām”</t>
     </r>
   </si>
   <si>
     <t>AIZPILDĀMA, JA KĀDA NO PROJEKTA ĪSTENOŠANAS TERITORIJĀM UZSKATĀMA PAR VĒSTURISKU KŪDRAS IEGUVES VIETU</t>
   </si>
   <si>
-    <t>Pielikumā projekta iesniedzējs sniedz informāciju par katru 1. tabulā uzskaitīto projekta īstenošanas teritoriju (G kolonna), kas tiek uzskatītas par vēsturisku kūdras ieguves vietu, atbilstoši 2020. gada 24. novembra MK rīkojumam Nr. 696 “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030. gadam” 3. pielikumā minētajam sarakstam sniedz pamatojumu izpildot visus 2. tabulā uzskaitītos nosacījumus:
-1) kad pārtraukta kūdras ieguve projekta teritorijā,
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t>Pielikumā projekta iesniedzējs sniedz informāciju par katru 1. tabulā uzskaitīto projekta īstenošanas teritoriju (C kolonna), kas tiek uzskatītas par vēsturisku kūdras ieguves vietu, atbilstoši 2020. gada 24. novembra MK rīkojumam Nr. 696 “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030. gadam” 3. pielikumā minētajam sarakstam sniedz pamatojumu izpildot visus 2. tabulā uzskaitītos nosacījumus:
+1) kad pārtraukta kūdras ieguve projekta teritorijā (sniedzot pēc iespējas precīzāku informāciju),
 2) ka pēc kūdras ieguves pārtraukšanas vairs nav spēkā esošu kūdras ieguves licenču,
-3) ka nav bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā,
-[...3 lines deleted...]
-ka vietām, nav iespējams piemērot Vides aizsardzības likuma  principu “piesārņotājs maksā”***.</t>
+3) ka nav bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">, kas pierādāms, ja teritorijai izdota licence pirms 1996.gada 4. jūnija, kad stājās spēkā likums "Par zemes dzīlēm'',
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">4) ka tagadējais zemes īpašnieks, valdītājs vai turētājs nav likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs, un šī struktūra vai uzņēmums vairs nepastāv, kā rezultātā uz tagadējo zemes īpašnieku nevar attiecināt </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">likuma Par zemes dzīlēm prasību, kas nosaka rekutlivācijas īstenošanas nepieciešamību pēc derīgo izrakteņu ieguves,
+5) Ja projekta iesniegumā norādīta informācija par projekta īstenošanas vietu, kurā pēc 1996. gada, kad stājās spēkā likums “Par zemes dzīlēm”, ir saņemta licence kūdras ieguvei, bet licences platība  tikusi samazināta, izslēdzot no licences teritorijas projekta teritoriju, vai arī licences darbība pārtraukta līdz  Ministru kabineta 2006. gada 19. septembra noteikumu Nr. 779 “Derīgo izrakteņu ieguves kārtība”, kas nosaka rekultivācijas īstenošanas kārtību, spēkā stāšanās brīdim, secināms, ka licences platības samazināšana veikta atbilstoši tā brīža tiesiskajam regulējumam un līdz ar to īstenota tiesiski ievērojot rekultivācijas prasības.
+Šādā gadījumā papildus  informācijai par licences derīguma termiņiem, lai šādā teritorijā varētu īstenot revitalizāciju, projekta iesniedzējam jāsaņem dokuments, piemēram, izziņa no attiecīgās pašvaldības, kas saskaņā ar likuma “Par zemes dzīlēm” regulējumu pārrauga derīgo izrakteņu ieguves vietu rekultivāciju, par pašvaldības rīcībā esošajiem/neesošajiem dokumentāriem materiāliem par minētajā teritorijā īstenoto rekultivāciju. 
+Savukārt, lai pamatotu revitalizācijas nepieciešamību šādā teritorijā, projekta iesniedzējam papildus jāiesniedz apliecinājums, ka tiks saņemts sertificēta dabas (sugu un biotopu) eksperta atzinums vai arī darbību nepieciešamība jāapliecina ar dabas aizsardzības plānā sniegto informāciju (ja attiecināms).     
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+      </rPr>
+      <t xml:space="preserve">
+Atbilstoši 1. tabulā norādītajai projekta īstenošanas teritoriju numerācijai, projekta iesnieguma pielikumā pievieno pamatojošu informāciju vai apliecinošu dokumentāciju (piemēram, arhīvu izziņas), ka vietām, nav iespējams piemērot principu “piesārņotājs maksā”, kā to paredz Taisnīgas pārkārtošanās teritoriālais plāns un Eiropas Komisijas 2021. gada 24. jūnija Regulas (ES) Nr. 2021/1056, ar ko izveido Taisnīgas pārkārtošanās fondu, 8. panta 2. punkts.</t>
+    </r>
   </si>
   <si>
     <t>Projekta īstenošanas teritorijas nosaukums</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Projekta īstenošanas teritorijas kadastra apzīmējums
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(zemes vienībai 11 cipari)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
@@ -439,224 +530,200 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(ja nepieciešams sniegt skaidrojumu par norādāmo informāciju)</t>
     </r>
   </si>
   <si>
     <t>05.2019.</t>
   </si>
   <si>
     <t>Nr. 8, 
 Arhīva izziņa Nr. 1-12/2023</t>
   </si>
   <si>
     <t>paraugs</t>
   </si>
   <si>
     <t>* Gadījumos, ja uzņēmums vai struktūra, kas vēsturiski veica kūdras ieguves darbības, joprojām turpina savu darbību un pastāv, bet nav veikta konkrētās teritorijas rekultivācija, tad šāda teritorija nevar tikt izmantota projekta īstenošanai.</t>
   </si>
   <si>
     <t>** Pieejami https://likumi.lv/ta/id/251021-derigo-izraktenu-ieguves-kartiba</t>
   </si>
   <si>
     <t xml:space="preserve">*** Pieejams https://likumi.lv/ta/id/147917-vides-aizsardzibas-likums </t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.00;[Red]0.00"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <i/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
-[...10 lines deleted...]
-      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <i/>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color theme="8" tint="-0.249977111117893"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF7030A0"/>
+      <name val="Times New Roman"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
@@ -787,243 +854,215 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="3" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="28">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Times New Roman"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
@@ -1354,74 +1393,74 @@
       <numFmt numFmtId="30" formatCode="@"/>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <family val="1"/>
       </font>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
@@ -1691,113 +1730,113 @@
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
-        <left style="thin">
-[...7 lines deleted...]
-        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <family val="1"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}" name="Tabula2" displayName="Tabula2" ref="B19:I43" totalsRowShown="0" headerRowDxfId="27" headerRowBorderDxfId="26" tableBorderDxfId="25" totalsRowBorderDxfId="24">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}" name="Tabula2" displayName="Tabula2" ref="B19:I43" totalsRowShown="0" headerRowDxfId="27" headerRowBorderDxfId="25" tableBorderDxfId="26" totalsRowBorderDxfId="24">
   <autoFilter ref="B19:I43" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}"/>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{611D8719-ADC8-4D78-9926-73F65BCF73BF}" name="Nr.p.k." dataDxfId="23"/>
     <tableColumn id="2" xr3:uid="{76A70D92-AE75-405C-9B2A-92D3ADF9D557}" name="Projekta īstenošanas teritorijas nosaukums/adrese_x000a_(skat. * un **  piezīmi zemāk)" dataDxfId="22"/>
     <tableColumn id="3" xr3:uid="{34B95168-1AA0-454C-AB22-3132821BB506}" name="Projekta īstenošanas teritorijas kadastra apzīmējums_x000a_(zemes vienībai 11 cipari)" dataDxfId="21"/>
-    <tableColumn id="9" xr3:uid="{0B19614D-64E9-4935-8B6C-745763B6645A}" name="Projketa īstenošanas vieta_x000a_(novads, pilsēta) _x000a_(skat. * piezīmi  zemāk)" dataDxfId="20"/>
+    <tableColumn id="9" xr3:uid="{0B19614D-64E9-4935-8B6C-745763B6645A}" name="Projekta īstenošanas vieta_x000a_(novads, pilsēta) _x000a_(skat. * piezīmi  zemāk)" dataDxfId="20"/>
     <tableColumn id="4" xr3:uid="{A84E7CCE-55DF-4A6B-8704-498C6A4328F7}" name="Teritorijas, kuras tiek uzskatītas par Eiropas Savienības nozīmes biotopiem atbilstoši SAM MK noteikumu projekta anotācijas 1.3. sadaļai***_x000a_(ha)" dataDxfId="19"/>
     <tableColumn id="6" xr3:uid="{28374474-FFC2-4050-B8F0-CAA1D87769EE}" name="Norāda kādā ES nozīmes biotopā tiks veidi ieguldijumi****_x000a_(izvēlas no saraksta)" dataDxfId="18"/>
     <tableColumn id="5" xr3:uid="{47AA2289-3B98-449A-ABB5-CA0A16ADAAF6}" name="Teritorijas, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām, atbilstoši 2020. gada 24. novembra MK rīkojuma Nr. 696 3. pielikumam_x000a_(ha)" dataDxfId="17"/>
     <tableColumn id="8" xr3:uid="{C83DB032-3507-4893-902F-C0EED8E23DA9}" name="Projekta īstenošanas vieta ir īpaši aizsargājama dabas teritorija_x000a_(Jā / Nē)" dataDxfId="16"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392DBD45-138C-46EE-B54F-FD47569EE759}" name="Tabula22" displayName="Tabula22" ref="B9:L27" totalsRowShown="0" headerRowDxfId="15" dataDxfId="13" headerRowBorderDxfId="14" tableBorderDxfId="12" totalsRowBorderDxfId="11">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392DBD45-138C-46EE-B54F-FD47569EE759}" name="Tabula22" displayName="Tabula22" ref="B9:L27" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14" headerRowBorderDxfId="12" tableBorderDxfId="13" totalsRowBorderDxfId="11">
   <autoFilter ref="B9:L27" xr:uid="{A1E43F75-901B-4C01-8F0C-E7EE4F4DA397}"/>
   <tableColumns count="11">
     <tableColumn id="1" xr3:uid="{9E715ED4-B3C9-45B4-9C6B-D1638390E7C0}" name="Nr.p.k." dataDxfId="10"/>
     <tableColumn id="2" xr3:uid="{A061C284-781B-4870-8982-4B3ED0B5D05B}" name="Projekta īstenošanas teritorijas nosaukums" dataDxfId="9"/>
     <tableColumn id="3" xr3:uid="{524B6AE3-2637-4AAE-B434-39D07AD6BC41}" name="Projekta īstenošanas teritorijas kadastra apzīmējums_x000a_(zemes vienībai 11 cipari)" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{759DB1C7-D003-42BD-9EA8-7E0A04C8BED8}" name="Kad pārtraukta kūdras ieguve _x000a__x000a_(norāda vismaz _x000a_mēnesi un gadu)" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{F1DF5314-7D87-4FC6-82EA-F49A3462E6C0}" name="Pēc kūdras ieguves pārtraukšanas vairs nav spēkā kūdras ieguves licences_x000a_(Jā / Nē) " dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{EF5A72DA-BBC3-4D71-8F0C-9F4E4D078370}" name="Bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā_x000a_(Jā / Nē)" dataDxfId="5"/>
     <tableColumn id="4" xr3:uid="{8EC20ED5-0384-4438-8E55-F846CE194CB2}" name="Tagadējais zemes īpašnieks, valdītājs vai turētājs nav likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs_x000a_ (Jā / Nē)" dataDxfId="4"/>
     <tableColumn id="5" xr3:uid="{195FA315-4557-4D2E-AB6F-2313D27FA85F}" name="Likumīgais kūdras ieguves veicējs vai cita struktūra vairs nepastāv*_x000a_(Jā / Nē)" dataDxfId="3"/>
     <tableColumn id="10" xr3:uid="{2103DF51-33FD-48E0-9B6F-69FDD69C6A9B}" name="Uz tagadējo zemes īpašnieku nevar attiecināt MK noteikumu Nr. 570  “Derīgo izrakteņu ieguves kārtība” 8. nodaļas prasības**_x000a_(Jā / Nē)" dataDxfId="2"/>
     <tableColumn id="11" xr3:uid="{FA2D4E5B-A78B-411B-921C-FF3E3B226941}" name="Pielikuma numurs un nosaukums (ja attiecināms) projekta iesnieguma sadaļā &quot;Obligātie pielikumi&quot;" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{67841137-5319-4C99-A549-AAE17D170095}" name="Piezīmes_x000a_(ja nepieciešams sniegt skaidrojumu par norādāmo informāciju)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2103,1306 +2142,1314 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8C38546-254E-4F98-A8EA-87430A86F94D}">
   <sheetPr>
     <tabColor rgb="FF92D050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I49"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19"/>
+    <sheetView tabSelected="1" topLeftCell="A37" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48:I48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.26953125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="9" width="19.453125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.28515625" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="23.7109375" style="1" customWidth="1"/>
+    <col min="6" max="7" width="23.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="25.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="0" hidden="1" customWidth="1"/>
-    <col min="16384" max="16384" width="4.81640625" customWidth="1"/>
+    <col min="16384" max="16384" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="44" t="s">
+    <row r="1" spans="2:9" hidden="1">
+      <c r="C1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="45" t="s">
+      <c r="G1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C2" s="36" t="s">
+    <row r="2" spans="2:9" hidden="1">
+      <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="45" t="s">
+      <c r="G2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C3" s="44" t="s">
+    <row r="3" spans="2:9" hidden="1">
+      <c r="C3" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C4" s="44" t="s">
+    <row r="4" spans="2:9" hidden="1">
+      <c r="C4" s="26" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C5" s="44" t="s">
+    <row r="5" spans="2:9" hidden="1">
+      <c r="C5" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C6" s="44" t="s">
+    <row r="6" spans="2:9" hidden="1">
+      <c r="C6" s="26" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C7" s="44" t="s">
+    <row r="7" spans="2:9" hidden="1">
+      <c r="C7" s="26" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C8" s="44" t="s">
+    <row r="8" spans="2:9" hidden="1">
+      <c r="C8" s="26" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C9" s="44" t="s">
+    <row r="9" spans="2:9" hidden="1">
+      <c r="C9" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C10" s="44" t="s">
+    <row r="10" spans="2:9" hidden="1">
+      <c r="C10" s="26" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C11" s="44" t="s">
+    <row r="11" spans="2:9" hidden="1">
+      <c r="C11" s="26" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="12" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C12" s="44" t="s">
+    <row r="12" spans="2:9" hidden="1">
+      <c r="C12" s="26" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C13" s="44" t="s">
+    <row r="13" spans="2:9" hidden="1">
+      <c r="C13" s="26" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="2:9" ht="14.5" hidden="1" x14ac:dyDescent="0.35">
-      <c r="C14" s="44" t="s">
+    <row r="14" spans="2:9" hidden="1">
+      <c r="C14" s="26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="2:9" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="56" t="s">
+    <row r="15" spans="2:9" ht="29.65" customHeight="1">
+      <c r="B15" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="57"/>
-[...8 lines deleted...]
-      <c r="B16" s="54" t="s">
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+    </row>
+    <row r="16" spans="2:9" ht="21" customHeight="1">
+      <c r="B16" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="55"/>
-[...8 lines deleted...]
-      <c r="B17" s="61" t="s">
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+    </row>
+    <row r="17" spans="2:9" ht="21" customHeight="1">
+      <c r="B17" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="61"/>
-[...20 lines deleted...]
-      <c r="B19" s="8" t="s">
+      <c r="C17" s="51"/>
+      <c r="D17" s="51"/>
+      <c r="E17" s="51"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+    </row>
+    <row r="18" spans="2:9" ht="130.5" customHeight="1">
+      <c r="B18" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="C19" s="48" t="s">
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+    </row>
+    <row r="19" spans="2:9" ht="114">
+      <c r="B19" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="D19" s="49" t="s">
+      <c r="C19" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="E19" s="49" t="s">
+      <c r="D19" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="F19" s="20" t="s">
+      <c r="E19" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="G19" s="20" t="s">
+      <c r="F19" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="H19" s="20" t="s">
+      <c r="G19" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="I19" s="4" t="s">
+      <c r="H19" s="30" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="I19" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C20" s="32" t="s">
+    </row>
+    <row r="20" spans="2:9" ht="45">
+      <c r="B20" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="D20" s="16" t="s">
+      <c r="C20" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="E20" s="16" t="s">
+      <c r="D20" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="F20" s="18" t="s">
+      <c r="E20" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="G20" s="37" t="s">
+      <c r="F20" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G20" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="H20" s="18">
+      <c r="H20" s="13">
         <v>15.25</v>
       </c>
-      <c r="I20" s="18" t="s">
+      <c r="I20" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="2:9" ht="56" x14ac:dyDescent="0.35">
-      <c r="B21" s="31" t="s">
+    <row r="21" spans="2:9" ht="75">
+      <c r="B21" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F21" s="13">
+        <v>11.25</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="C21" s="33" t="s">
-[...17 lines deleted...]
-      <c r="I21" s="18" t="s">
+      <c r="I21" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="2:9" ht="14.5" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="B23" s="31" t="s">
+    <row r="22" spans="2:9">
+      <c r="B22" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="40"/>
-[...8 lines deleted...]
-      <c r="B24" s="31" t="s">
+      <c r="C22" s="31"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="34"/>
+      <c r="H22" s="33"/>
+      <c r="I22" s="35"/>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C24" s="40"/>
-[...8 lines deleted...]
-      <c r="B25" s="31" t="s">
+      <c r="C23" s="31"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="34"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="35"/>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="C25" s="40"/>
-[...8 lines deleted...]
-      <c r="B26" s="31" t="s">
+      <c r="C24" s="31"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="34"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="35"/>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="40"/>
-[...8 lines deleted...]
-      <c r="B27" s="31" t="s">
+      <c r="C25" s="31"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="35"/>
+    </row>
+    <row r="26" spans="2:9">
+      <c r="B26" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="C27" s="40"/>
-[...8 lines deleted...]
-      <c r="B28" s="31" t="s">
+      <c r="C26" s="31"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="35"/>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="B27" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="C28" s="40"/>
-[...8 lines deleted...]
-      <c r="B29" s="31" t="s">
+      <c r="C27" s="31"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="34"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="35"/>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="40"/>
-[...8 lines deleted...]
-      <c r="B30" s="31" t="s">
+      <c r="C28" s="31"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="35"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="40"/>
-[...8 lines deleted...]
-      <c r="B31" s="31" t="s">
+      <c r="C29" s="31"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="35"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="17" t="s">
         <v>44</v>
       </c>
-      <c r="C31" s="40"/>
-[...8 lines deleted...]
-      <c r="B32" s="31" t="s">
+      <c r="C30" s="31"/>
+      <c r="D30" s="32"/>
+      <c r="E30" s="32"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="33"/>
+      <c r="I30" s="35"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="C32" s="40"/>
-[...8 lines deleted...]
-      <c r="B33" s="31" t="s">
+      <c r="C31" s="31"/>
+      <c r="D31" s="32"/>
+      <c r="E31" s="32"/>
+      <c r="F31" s="33"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="33"/>
+      <c r="I31" s="35"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="17" t="s">
         <v>46</v>
       </c>
-      <c r="C33" s="40"/>
-[...8 lines deleted...]
-      <c r="B34" s="31" t="s">
+      <c r="C32" s="31"/>
+      <c r="D32" s="32"/>
+      <c r="E32" s="32"/>
+      <c r="F32" s="33"/>
+      <c r="G32" s="34"/>
+      <c r="H32" s="33"/>
+      <c r="I32" s="35"/>
+    </row>
+    <row r="33" spans="2:9">
+      <c r="B33" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="C34" s="40"/>
-[...8 lines deleted...]
-      <c r="B35" s="31" t="s">
+      <c r="C33" s="31"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="35"/>
+    </row>
+    <row r="34" spans="2:9">
+      <c r="B34" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="C35" s="40"/>
-[...8 lines deleted...]
-      <c r="B36" s="31" t="s">
+      <c r="C34" s="31"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="32"/>
+      <c r="F34" s="33"/>
+      <c r="G34" s="34"/>
+      <c r="H34" s="33"/>
+      <c r="I34" s="35"/>
+    </row>
+    <row r="35" spans="2:9">
+      <c r="B35" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="C36" s="40"/>
-[...8 lines deleted...]
-      <c r="B37" s="31" t="s">
+      <c r="C35" s="31"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="32"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="33"/>
+      <c r="I35" s="35"/>
+    </row>
+    <row r="36" spans="2:9">
+      <c r="B36" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="C37" s="40"/>
-[...8 lines deleted...]
-      <c r="B38" s="31" t="s">
+      <c r="C36" s="31"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="32"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="35"/>
+    </row>
+    <row r="37" spans="2:9">
+      <c r="B37" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="C38" s="40"/>
-[...8 lines deleted...]
-      <c r="B39" s="31" t="s">
+      <c r="C37" s="31"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="32"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="33"/>
+      <c r="I37" s="35"/>
+    </row>
+    <row r="38" spans="2:9">
+      <c r="B38" s="17" t="s">
         <v>52</v>
       </c>
-      <c r="C39" s="40"/>
-[...8 lines deleted...]
-      <c r="B40" s="31" t="s">
+      <c r="C38" s="31"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="32"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="33"/>
+      <c r="I38" s="35"/>
+    </row>
+    <row r="39" spans="2:9">
+      <c r="B39" s="17" t="s">
         <v>53</v>
       </c>
-      <c r="C40" s="40"/>
-[...8 lines deleted...]
-      <c r="B41" s="31" t="s">
+      <c r="C39" s="31"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="32"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="33"/>
+      <c r="I39" s="35"/>
+    </row>
+    <row r="40" spans="2:9">
+      <c r="B40" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="C41" s="41"/>
-[...10 lines deleted...]
-      <c r="D42" s="12" t="s">
+      <c r="C40" s="31"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="35"/>
+    </row>
+    <row r="41" spans="2:9">
+      <c r="B41" s="17" t="s">
         <v>55</v>
       </c>
-      <c r="E42" s="12"/>
-      <c r="F42" s="10">
+      <c r="C41" s="36"/>
+      <c r="D41" s="37"/>
+      <c r="E41" s="37"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="33"/>
+      <c r="I41" s="35"/>
+    </row>
+    <row r="42" spans="2:9" ht="22.5" customHeight="1">
+      <c r="B42" s="7"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="E42" s="38"/>
+      <c r="F42" s="6">
         <f>SUM(F20:F41)</f>
         <v>11.25</v>
       </c>
-      <c r="G42" s="34"/>
-      <c r="H42" s="9">
+      <c r="G42" s="22"/>
+      <c r="H42" s="5">
         <f>SUM(H20:H41)</f>
         <v>15.25</v>
       </c>
-      <c r="I42" s="34"/>
-[...10 lines deleted...]
-      <c r="H43" s="19">
+      <c r="I42" s="22"/>
+    </row>
+    <row r="43" spans="2:9" ht="22.15" customHeight="1">
+      <c r="B43" s="8"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="9"/>
+      <c r="G43" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="H43" s="14">
         <f>SUM(F42:H42)</f>
         <v>26.5</v>
       </c>
-      <c r="I43" s="35"/>
-[...24 lines deleted...]
-      <c r="B46" s="52" t="s">
+      <c r="I43" s="23"/>
+    </row>
+    <row r="44" spans="2:9">
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="4"/>
+      <c r="I44" s="4"/>
+    </row>
+    <row r="45" spans="2:9" ht="99" customHeight="1">
+      <c r="B45" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="C46" s="53"/>
-[...8 lines deleted...]
-      <c r="B47" s="52" t="s">
+      <c r="C45" s="44"/>
+      <c r="D45" s="44"/>
+      <c r="E45" s="44"/>
+      <c r="F45" s="44"/>
+      <c r="G45" s="44"/>
+      <c r="H45" s="44"/>
+      <c r="I45" s="44"/>
+    </row>
+    <row r="46" spans="2:9" ht="50.25" customHeight="1">
+      <c r="B46" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="C47" s="53"/>
-[...8 lines deleted...]
-      <c r="B48" s="59" t="s">
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="44"/>
+      <c r="I46" s="44"/>
+    </row>
+    <row r="47" spans="2:9" ht="57" customHeight="1">
+      <c r="B47" s="44" t="s">
         <v>60</v>
       </c>
-      <c r="C48" s="60"/>
-[...15 lines deleted...]
-      <c r="I49" s="51"/>
+      <c r="C47" s="44"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="44"/>
+      <c r="G47" s="44"/>
+      <c r="H47" s="44"/>
+      <c r="I47" s="44"/>
+    </row>
+    <row r="48" spans="2:9" ht="74.099999999999994" customHeight="1">
+      <c r="B48" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="50"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="50"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="50"/>
+      <c r="H48" s="50"/>
+      <c r="I48" s="50"/>
+    </row>
+    <row r="49" spans="2:9">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="43"/>
+      <c r="E49" s="43"/>
+      <c r="F49" s="43"/>
+      <c r="G49" s="43"/>
+      <c r="H49" s="43"/>
+      <c r="I49" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B49:I49"/>
     <mergeCell ref="B45:I45"/>
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B15:I15"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B46:I46"/>
     <mergeCell ref="B47:I47"/>
     <mergeCell ref="B48:I48"/>
     <mergeCell ref="B17:I17"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G20:G41" xr:uid="{E9BDE46E-D44D-4CB1-B82B-397CEA3ECD8C}">
       <formula1>$C$1:$C$14</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I20:I41" xr:uid="{400743E3-6895-4F7E-8526-0B0E5371F025}">
       <formula1>$G$1:$G$2</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.62992125984251968" right="0.62992125984251968" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup scale="54" fitToHeight="10" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67BE6532-0E38-44F9-96E2-D194D6922881}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:XES31"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+    <sheetView topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8:L8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="1.26953125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="16377" max="16377" width="8.81640625" customWidth="1"/>
+    <col min="1" max="1" width="1.28515625" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="23.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="16.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="23.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="23.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="25.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="26.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="20.7109375" style="1" customWidth="1"/>
+    <col min="13" max="14" width="8.7109375" customWidth="1"/>
+    <col min="15" max="16373" width="8.7109375" hidden="1"/>
+    <col min="16374" max="16374" width="14.42578125" customWidth="1"/>
+    <col min="16375" max="16375" width="16.28515625" customWidth="1"/>
+    <col min="16376" max="16377" width="8.7109375" customWidth="1"/>
     <col min="16378" max="16378" width="6" customWidth="1"/>
     <col min="16379" max="16379" width="7" customWidth="1"/>
-    <col min="16380" max="16380" width="6.1796875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16384" max="16384" width="54.453125" customWidth="1"/>
+    <col min="16380" max="16380" width="6.28515625" customWidth="1"/>
+    <col min="16381" max="16381" width="16.28515625" customWidth="1"/>
+    <col min="16382" max="16382" width="19.28515625" customWidth="1"/>
+    <col min="16383" max="16383" width="19.5703125" customWidth="1"/>
+    <col min="16384" max="16384" width="54.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C1" s="45" t="s">
+    <row r="1" spans="2:12" ht="15" hidden="1" customHeight="1">
+      <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="C2" s="45" t="s">
+    <row r="2" spans="2:12" ht="15" hidden="1" customHeight="1">
+      <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="2:12" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-[...30 lines deleted...]
-      <c r="B7" s="64" t="s">
+    <row r="3" spans="2:12" ht="15" hidden="1" customHeight="1"/>
+    <row r="4" spans="2:12" ht="15" hidden="1" customHeight="1"/>
+    <row r="5" spans="2:12" ht="29.65" customHeight="1">
+      <c r="B5" s="46"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+    </row>
+    <row r="6" spans="2:12" ht="21.75" customHeight="1">
+      <c r="B6" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="C7" s="64"/>
-[...11 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+    </row>
+    <row r="7" spans="2:12" ht="21.75" customHeight="1">
+      <c r="B7" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="C8" s="58"/>
-[...14 lines deleted...]
-      <c r="C9" s="8" t="s">
+      <c r="C7" s="51"/>
+      <c r="D7" s="51"/>
+      <c r="E7" s="51"/>
+      <c r="F7" s="51"/>
+      <c r="G7" s="51"/>
+      <c r="H7" s="51"/>
+      <c r="I7" s="51"/>
+      <c r="J7" s="51"/>
+      <c r="K7" s="51"/>
+      <c r="L7" s="51"/>
+    </row>
+    <row r="8" spans="2:12" ht="241.15" customHeight="1">
+      <c r="B8" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="D9" s="8" t="s">
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="48"/>
+      <c r="H8" s="48"/>
+      <c r="I8" s="48"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="48"/>
+      <c r="L8" s="48"/>
+    </row>
+    <row r="9" spans="2:12" ht="105">
+      <c r="B9" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="29" t="s">
         <v>65</v>
       </c>
-      <c r="E9" s="21" t="s">
+      <c r="D9" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="E9" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="G9" s="8" t="s">
+      <c r="F9" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="H9" s="8" t="s">
+      <c r="G9" s="29" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="8" t="s">
+      <c r="H9" s="29" t="s">
         <v>70</v>
       </c>
-      <c r="J9" s="8" t="s">
+      <c r="I9" s="29" t="s">
         <v>71</v>
       </c>
-      <c r="K9" s="8" t="s">
+      <c r="J9" s="29" t="s">
         <v>72</v>
       </c>
-      <c r="L9" s="2" t="s">
+      <c r="K9" s="29" t="s">
         <v>73</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C10" s="27" t="s">
+      <c r="L9" s="29" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" ht="45">
+      <c r="B10" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="28" t="s">
+      <c r="C10" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="G10" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="I10" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="42" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12">
+      <c r="B11" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="28" t="s">
-[...55 lines deleted...]
-      <c r="B13" s="23" t="s">
+      <c r="C11" s="18"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="12"/>
+    </row>
+    <row r="12" spans="2:12">
+      <c r="B12" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="24"/>
-[...11 lines deleted...]
-      <c r="B14" s="23" t="s">
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+      <c r="J12" s="17"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="12"/>
+    </row>
+    <row r="13" spans="2:12">
+      <c r="B13" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="24"/>
-[...11 lines deleted...]
-      <c r="B15" s="23" t="s">
+      <c r="C13" s="18"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="12"/>
+    </row>
+    <row r="14" spans="2:12">
+      <c r="B14" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="24"/>
-[...11 lines deleted...]
-      <c r="B16" s="23" t="s">
+      <c r="C14" s="18"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="17"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="12"/>
+    </row>
+    <row r="15" spans="2:12">
+      <c r="B15" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="24"/>
-[...11 lines deleted...]
-      <c r="B17" s="23" t="s">
+      <c r="C15" s="18"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="12"/>
+    </row>
+    <row r="16" spans="2:12">
+      <c r="B16" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="24"/>
-[...11 lines deleted...]
-      <c r="B18" s="23" t="s">
+      <c r="C16" s="18"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="12"/>
+    </row>
+    <row r="17" spans="2:12">
+      <c r="B17" s="17" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="24"/>
-[...11 lines deleted...]
-      <c r="B19" s="23" t="s">
+      <c r="C17" s="18"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="16"/>
+      <c r="L17" s="12"/>
+    </row>
+    <row r="18" spans="2:12">
+      <c r="B18" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="24"/>
-[...142 lines deleted...]
-      <c r="B30" s="52" t="s">
+      <c r="C18" s="18"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="16"/>
+      <c r="L18" s="12"/>
+    </row>
+    <row r="19" spans="2:12">
+      <c r="B19" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="18"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="12"/>
+    </row>
+    <row r="20" spans="2:12">
+      <c r="B20" s="20"/>
+      <c r="C20" s="18"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="16"/>
+      <c r="L20" s="12"/>
+    </row>
+    <row r="21" spans="2:12">
+      <c r="B21" s="20"/>
+      <c r="C21" s="18"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="16"/>
+      <c r="L21" s="12"/>
+    </row>
+    <row r="22" spans="2:12">
+      <c r="B22" s="20"/>
+      <c r="C22" s="18"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="12"/>
+    </row>
+    <row r="23" spans="2:12">
+      <c r="B23" s="20"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="16"/>
+      <c r="L23" s="12"/>
+    </row>
+    <row r="24" spans="2:12">
+      <c r="B24" s="20"/>
+      <c r="C24" s="18"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="16"/>
+      <c r="L24" s="12"/>
+    </row>
+    <row r="25" spans="2:12">
+      <c r="B25" s="20"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="19"/>
+      <c r="E25" s="19"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="16"/>
+      <c r="L25" s="12"/>
+    </row>
+    <row r="26" spans="2:12">
+      <c r="B26" s="20"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="16"/>
+      <c r="L26" s="12"/>
+    </row>
+    <row r="27" spans="2:12">
+      <c r="B27" s="20"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="19"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="17"/>
+      <c r="K27" s="16"/>
+      <c r="L27" s="12"/>
+    </row>
+    <row r="28" spans="2:12">
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="4"/>
+      <c r="J28" s="4"/>
+      <c r="K28" s="4"/>
+    </row>
+    <row r="29" spans="2:12" ht="18.600000000000001" customHeight="1">
+      <c r="B29" s="54" t="s">
         <v>78</v>
       </c>
-      <c r="C30" s="53"/>
-[...11 lines deleted...]
-      <c r="B31" s="59" t="s">
+      <c r="C29" s="54"/>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="54"/>
+      <c r="J29" s="54"/>
+      <c r="K29" s="54"/>
+      <c r="L29" s="54"/>
+    </row>
+    <row r="30" spans="2:12">
+      <c r="B30" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="C31" s="60"/>
-[...8 lines deleted...]
-      <c r="L31" s="60"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="44"/>
+      <c r="E30" s="44"/>
+      <c r="F30" s="44"/>
+      <c r="G30" s="44"/>
+      <c r="H30" s="44"/>
+      <c r="I30" s="44"/>
+      <c r="J30" s="44"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="44"/>
+    </row>
+    <row r="31" spans="2:12">
+      <c r="B31" s="50" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B31:L31"/>
     <mergeCell ref="B6:L6"/>
     <mergeCell ref="B5:L5"/>
     <mergeCell ref="B8:L8"/>
     <mergeCell ref="B29:L29"/>
     <mergeCell ref="B30:L30"/>
     <mergeCell ref="B7:L7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10:J27" xr:uid="{E8996941-31E1-4547-889E-C1284006BC00}">
       <formula1>$C$1:$C$2</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.82677165354330717" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup scale="57" fitToHeight="10" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A Y J z c W G + l h h y k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J T 9 l c I X E x I S 4 N q V C I x R D C + V u D h 7 J K 4 h R 1 M 3 x f e 8 b 3 r t f b 5 B O b R O M q r e 6 M w m K M E W B M r I r t a k S N L h T u E E p h 7 2 Q Z 1 G p Y J a N j S d b J q h 2 7 h I T 4 r 3 H f o W 7 v i K M 0 o g c 8 + w g a 9 U K 9 J H 1 f z n U x j p h p E I c i t c Y z n D E t p i t G a Z A F g i 5 N l + B z X u f 7 Q + E 3 d C 4 o V e 8 G c O s A L J E I O 8 P / A F Q S w M E F A A C A A g A Y J z c W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G C c 3 F h v p Y Y c p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B g n N x Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C D H x x K V G W 4 Q L 9 G E g t 8 0 Q U 1 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O i Z 1 5 S M l e V Q 4 + o S M u u v P f f J h 3 z O s Y L J w n v 2 M L C l z e W 2 A A A A A A 6 A A A A A A g A A I A A A A N T E D F N a l 6 4 6 W t L 4 0 k V l B x N F L j 2 R H b y o m A o 8 P 3 2 w P 2 n U U A A A A D O O B G x M W f 7 2 M w p P Q d 1 L H A w e e v X Z m 6 S V S 9 X w R 5 j 0 + Q s F R u q o + x 9 M / k J h e x J 6 f 8 x d c 3 V p k N D i l U k g 2 H A T 5 f x w I M P S 8 q p v t F F Q 1 w O r M 8 7 A 7 E T h Q A A A A P Y 8 G U n x 6 M 2 7 2 + o p o F L V H z k 2 J T T N i v U H o 1 O k R u k O A d s A b N n w b D D h j Q w r u L C 4 1 U H T e u T W D I L y 1 Z u 6 k V S I 9 B o T a n Q = < / D a t a M a s h u p > 
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6dddf3e74f1801dda93a3261d653b9d" ns2:_="" ns3:_="">
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -3447,157 +3494,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A Y J z c W G + l h h y k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 x D o I w G I W v Q r r T l h o T J T 9 l c I X E x I S 4 N q V C I x R D C + V u D h 7 J K 4 h R 1 M 3 x f e 8 b 3 r t f b 5 B O b R O M q r e 6 M w m K M E W B M r I r t a k S N L h T u E E p h 7 2 Q Z 1 G p Y J a N j S d b J q h 2 7 h I T 4 r 3 H f o W 7 v i K M 0 o g c 8 + w g a 9 U K 9 J H 1 f z n U x j p h p E I c i t c Y z n D E t p i t G a Z A F g i 5 N l + B z X u f 7 Q + E 3 d C 4 o V e 8 G c O s A L J E I O 8 P / A F Q S w M E F A A C A A g A Y J z c W A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A G C c 3 F h v p Y Y c p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A B g n N x Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A G C c 3 F g o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A C D H x x K V G W 4 Q L 9 G E g t 8 0 Q U 1 A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O i Z 1 5 S M l e V Q 4 + o S M u u v P f f J h 3 z O s Y L J w n v 2 M L C l z e W 2 A A A A A A 6 A A A A A A g A A I A A A A N T E D F N a l 6 4 6 W t L 4 0 k V l B x N F L j 2 R H b y o m A o 8 P 3 2 w P 2 n U U A A A A D O O B G x M W f 7 2 M w p P Q d 1 L H A w e e v X Z m 6 S V S 9 X w R 5 j 0 + Q s F R u q o + x 9 M / k J h e x J 6 f 8 x d c 3 V p k N D i l U k g 2 H A T 5 f x w I M P S 8 q p v t F F Q 1 w O r M 8 7 A 7 E T h Q A A A A P Y 8 G U n x 6 M 2 7 2 + o p o F L V H z k 2 J T T N i v U H o 1 O k R u k O A d s A b N n w b D D h j Q w r u L C 4 1 U H T e u T W D I L y 1 Z u 6 k V S I 9 B o T a n Q = < / D a t a M a s h u p > 
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-07-01T07:59:23+00:00</Datums>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DF94B7-3E3F-4D5A-A48E-6AD4CDC78194}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57F9D258-6AB6-4592-AA8F-C7DA40D714A2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F52EFA8-3AF9-4901-96A3-23A897CEA3F9}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DF94B7-3E3F-4D5A-A48E-6AD4CDC78194}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4CFDC3-46B7-485D-A477-04A61E31D1F7}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD64A4F5-B6A3-4A3C-8CA2-DFB0BFCC2448}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD64A4F5-B6A3-4A3C-8CA2-DFB0BFCC2448}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4CFDC3-46B7-485D-A477-04A61E31D1F7}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...25 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zane Egle</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>706400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>