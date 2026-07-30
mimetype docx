--- v0 (2025-11-30)
+++ v1 (2026-07-30)
@@ -1,58811 +1,25427 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F55A63" w:rsidP="00F55A63" w:rsidRDefault="00F55A63" w14:paraId="6D1E0B73" w14:textId="20FDBAEB">
-[...3 lines deleted...]
-        <w:ind w:left="270"/>
+    <w:p w14:paraId="13CFB8D9" w14:textId="6BF7CDB8" w:rsidR="00C8404B" w:rsidRPr="00C408A0" w:rsidRDefault="009906B2" w:rsidP="00D6304C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="616166C5">
+      <w:r>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="616166C5" w:rsidR="00B20B5C">
+      <w:r w:rsidR="06769997" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="616166C5">
+      <w:r w:rsidR="1E7C4F7A" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>pielikums</w:t>
+        <w:t> pielikums</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F55A63" w:rsidP="00B20B5C" w:rsidRDefault="00F55A63" w14:paraId="34AA2673" w14:textId="1CA42B55">
-[...3 lines deleted...]
-        <w:ind w:left="270"/>
+    <w:p w14:paraId="22F30DB0" w14:textId="5596D332" w:rsidR="00C8404B" w:rsidRPr="00C408A0" w:rsidRDefault="7B7D6C58" w:rsidP="00D6304C">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="right"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Projekt</w:t>
+        <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00544357">
+      <w:r w:rsidR="58C38305" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>rojekt</w:t>
+      </w:r>
+      <w:r w:rsidR="2F843BFE" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="58C38305" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00544357">
+      <w:r w:rsidR="2F843BFE" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C8404B" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases nolikumam</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E049E1" w:rsidP="00E049E1" w:rsidRDefault="00955D13" w14:paraId="4E5611D2" w14:textId="74FE4C16">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+    <w:p w14:paraId="1B1169F6" w14:textId="5CFFE9D7" w:rsidR="00BC022F" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="4F74971A">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-108" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>6.1.1. </w:t>
+        <w:t xml:space="preserve">Specifiskā atbalsta mērķa </w:t>
       </w:r>
-      <w:r w:rsidRPr="272015B4" w:rsidR="00F55A63">
+      <w:r w:rsidR="00B6738E" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>specifiskā atbalsta mērķa “</w:t>
+        <w:t>6.1.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A755B2" w:rsidR="00A755B2">
+      <w:r w:rsidR="00F13BD5" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="272015B4" w:rsidR="00F55A63">
+      <w:r w:rsidR="009B3D61" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6738E" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pārejas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B6738E" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B6738E" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3D61" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00353795">
+      <w:r w:rsidR="00B6738E" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A755B2">
+      <w:r w:rsidR="00F13BD5" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>6.1.1.7.</w:t>
+        <w:t>6.1.1.7. “Eiropas Savienība</w:t>
       </w:r>
-      <w:r w:rsidRPr="272015B4" w:rsidR="00F55A63">
+      <w:r w:rsidR="00D22BD5" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB65D9" w:rsidR="00CB65D9">
+      <w:r w:rsidR="00F13BD5" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana</w:t>
       </w:r>
-      <w:r w:rsidRPr="272015B4" w:rsidR="00F55A63">
+      <w:r w:rsidR="009F465D" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>” (turpmāk</w:t>
+        <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00CB65D9">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...66 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003504E2" w:rsidR="003504E2">
+      <w:r w:rsidR="6F30E50B" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>2024. gada 28. maija</w:t>
+        <w:t>projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00676169">
+      <w:r w:rsidR="217198B0" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...27 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
-          <w:i/>
-[...70 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="41E1142C">
+      <w:r w:rsidR="6F30E50B" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00544357">
+      <w:r w:rsidR="19DAFE82" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="41E1142C">
+      <w:r w:rsidR="003034F4" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...305 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> vērt</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5148" w:rsidRPr="00C408A0">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>ēšanas kritēriji</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00C21109" w:rsidRPr="00C408A0">
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:t>IESNIEDZĒJS</w:t>
+        <w:t xml:space="preserve"> un to piemērošanas metodika</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14601" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3996"/>
-        <w:gridCol w:w="5631"/>
+        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="9356"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00400EE7" w14:paraId="17E75572" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="0FAB10C4" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00B93B92" w:rsidP="00D661A2" w:rsidRDefault="00B93B92" w14:paraId="6D7FD312" w14:textId="4BA190A0">
-[...64 lines deleted...]
-              </w:drawing>
+          <w:p w14:paraId="4469FAA7" w14:textId="77777777" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Darbības programmas nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE38AC" w:rsidR="00284E0C" w:rsidP="00D661A2" w:rsidRDefault="00284E0C" w14:paraId="12F71CB8" w14:textId="77777777">
-[...56 lines deleted...]
-              <w:t xml:space="preserve"> vienu teikumu. Tam kodolīgi jāatspoguļo projekta mērķis.</w:t>
+          <w:p w14:paraId="30C1A386" w14:textId="643A06D4" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Eiropas Savienības kohēzijas politikas programma 2021.–2027. gadam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00400EE7" w14:paraId="2A3404D3" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="70E11707" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="20C5BE7F" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30AEF4D0" w14:textId="77777777" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Prioritārā virziena numurs un nosaukums</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EE38AC" w:rsidR="00284E0C" w:rsidP="00EE5DC5" w:rsidRDefault="00284E0C" w14:paraId="4A71F47A" w14:textId="0221A7E3">
-[...119 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="42F29F96" w14:textId="1A630A59" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00A44AD8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.1. “Pāreja uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>klimatneitralitāti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D22BD5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00400EE7" w14:paraId="7FEF8C5A" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="0EB09732" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="28A9D4D1" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="063D6A12" w14:textId="77777777" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specifiskā atbalsta mērķa numurs un nosaukums </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00682620" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="30F1AF50" w14:textId="77777777">
-[...28 lines deleted...]
-              <w:t>Lauks tiek automātiski aizpildīts</w:t>
+          <w:p w14:paraId="7D1AF832" w14:textId="092EC137" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00E775DD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6.1.1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC48C8" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specifiskais atbalsta mērķis </w:t>
+            </w:r>
+            <w:r w:rsidR="005B564B" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Pārejas uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005B564B" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>klimatneitralitāti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005B564B" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00400EE7" w14:paraId="29C1D738" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="6D67E172" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="23E849FD" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="27A5048D" w14:textId="399E4A1D" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pasākuma numurs un nosaukums</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00682620" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="0089304E" w14:textId="77777777">
-[...28 lines deleted...]
-              <w:t>Lauks tiek automātiski aizpildīts</w:t>
+          <w:p w14:paraId="00AC4F39" w14:textId="17F214B8" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="005B564B" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6.1.1.7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC48C8" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasākums </w:t>
+            </w:r>
+            <w:r w:rsidR="00996B11" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Eiropas Savienība</w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BD5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00996B11" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00400EE7" w14:paraId="4795278D" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="787F8B05" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="0C6A4FBF" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4540C4E8" w14:textId="4CA88E5D" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="7BDD0780" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniegum</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC48C8" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atlases veids</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00682620" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="08D740B5" w14:textId="77777777">
-[...32 lines deleted...]
-              <w:t>Lauks tiek automātiski aizpildīts</w:t>
+          <w:p w14:paraId="60CECC46" w14:textId="77777777" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Ierobežota projektu iesniegumu atlase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidTr="00C013BB" w14:paraId="5FEC1B4E" w14:textId="77777777">
+      <w:tr w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w14:paraId="16199419" w14:textId="77777777" w:rsidTr="0E3CB563">
         <w:trPr>
-          <w:trHeight w:val="870"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3996" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="5245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="401B37F8" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="500526BE" w14:textId="77777777" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Atbildīgā iestāde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5631" w:type="dxa"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00682620" w:rsidR="00284E0C" w:rsidP="00084B42" w:rsidRDefault="00284E0C" w14:paraId="432F30B0" w14:textId="77777777">
-[...481 lines deleted...]
-              <w:t>). Ja uz projekta iesniedzēju attiecas vairākas darbības, šajā datu laukā norāda galveno pamatdarbību.</w:t>
+          <w:p w14:paraId="70AC1E76" w14:textId="03AE8592" w:rsidR="00BC48C8" w:rsidRPr="00C408A0" w:rsidRDefault="00BC48C8" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="2AD1EBB1" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>iedās administrācijas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un reģionālās attīstības ministrija (turpmāk – VARAM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001C7ED5" w:rsidR="00094E34" w:rsidP="001171D3" w:rsidRDefault="00057D69" w14:paraId="5DCE1307" w14:textId="6CBCD39F">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="7E14D735" w14:textId="183D2EFA" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="2229FA0D">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vispārīgie nosacījumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001C7ED5">
+        <w:t>projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="0044179C" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidR="0044179C" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas kritēriju piemērošanai:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0091178D" w14:textId="04BC905B" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5276A445">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projekta iesniegums sastāv no projekta iesnieguma veidlapas Kohēzijas politikas fondu vadības informācijas sistēmā</w:t>
+      </w:r>
+      <w:r w:rsidR="006062D1" w:rsidRPr="5276A445">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidR="45FB1986" w:rsidRPr="5531C983">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektu </w:t>
+      </w:r>
+      <w:r w:rsidR="45FB1986" w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>portāls</w:t>
+      </w:r>
+      <w:r w:rsidR="006062D1" w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4806079B" w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006062D1" w:rsidRPr="5276A445">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>KPVIS</w:t>
+      </w:r>
+      <w:r w:rsidR="62782CA8" w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006062D1" w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2D704E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5276A445">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tā datu laukiem un pielikumiem, un papildus iesniedzamajiem dokumentiem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5941231C" w14:textId="77777777" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Norāde par kritērija izvērtēšanai nepieciešamās informācijas atrašanās vietu projekta iesniegumā (projekta iesniegumā, tās pielikumos un papildus iesniedzamajos dokumentos) ir indikatīva un gadījumos, ja noteiktajā vietā informācija nav pieejama, nepieciešams izskatīt visu projekta iesniegumu un tā pielikumus pilnībā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ECCD6E" w14:textId="0694E0D8" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vērtējot projekta iesnieguma atbilstību kritērijiem, jāņem vērā projekta iesniegumā un publiskajos reģistros pieejamā informācija. Vērtējumu nevar balstīt uz pieņēmumiem vai citu informāciju, ko nav iespējams pārbaudīt vai pierādīt, vai kas neattiecas uz konkrēto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>SADAĻA</w:t>
+        <w:t xml:space="preserve">projekta iesniegumu. Tomēr, ja vērtētāja rīcībā ir kāda informācija, kas var ietekmēt projekta vērtējumu, jānorāda konkrēti fakti un informācijas avoti, kas pamato un pierāda vērtētāja sniegto informāciju. Veicot pārbaudi publiskajos reģistros, jāfiksē pārbaudītā informācija, piemēram, izdruku no publiskā reģistra pievienojot projekta lietai vai veicot </w:t>
       </w:r>
-      <w:r w:rsidR="00F54080">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>ekrānšāviņa</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C7ED5">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>- PROJEKTA APRAKSTS</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>print</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>screen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> funkcija) saglabāšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F678E" w:rsidR="00A613BC" w:rsidP="001171D3" w:rsidRDefault="00AC5142" w14:paraId="3A429181" w14:textId="1B03899E">
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+    <w:p w14:paraId="4191B540" w14:textId="77777777" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F678E">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Vispārīgi</w:t>
+        <w:t>Vērtējot projekta iesniegumu, jāpievērš uzmanība projekta iesniegumā sniegtās informācijas saskaņotībai starp visām projekta iesnieguma sadaļām, tās pielikumiem un papildus iesniegtajiem dokumentiem, kuros informācija minēta. Ja informācija starp projekta iesnieguma sadaļām, tās pielikumiem un papildus iesniegtajiem dokumentiem nesaskan, ir jāizvirza nosacījums par papildu skaidrojuma sniegšanu vai precizējumu veikšanu pie tā kritērija, uz kuru šī nesakritība ir attiecināma.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F678E" w:rsidR="00F7655D" w:rsidP="001171D3" w:rsidRDefault="00255E46" w14:paraId="79B07E48" w14:textId="29F49159">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="0DE32C3F" w14:textId="60809318" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F678E">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Kopsavilkums (informācija par projektā plānotajām darbībām, izmaksām, projekta īstenošanas laiku, kas publicējama vietnē esfondi.lv)</w:t>
+        <w:t>Rīcībai par izvirzāmajiem nosacījumiem ir ieteikuma raksturs un to precizē vērtēšanas veidlapās atbilstoši konkrētajai situācijai un projekta iesniegumā konstatētajām neprecizitātēm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003B0338" w:rsidR="00934480" w:rsidP="003C6E78" w:rsidRDefault="003F20A9" w14:paraId="71A26C86" w14:textId="7E799D9D">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5F25381D" w14:textId="05850849" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:noProof/>
-          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:drawing>
-[...49 lines deleted...]
-        </w:drawing>
+        <w:t xml:space="preserve">Kritērija ietekme uz lēmumu “P” nozīmē, ka kritērijs ir precizējams un kritērija neatbilstības gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidR="0081625F" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081625F" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centrālā finanšu un līgumu aģentūra kā sadarbības iestāde (turpmāk – </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidR="00875C9C" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu, ka projekta iesniedzējs nodrošina pilnīgu atbilstību kritērijam lēmumā noteiktajā laikā un kārtībā.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00147C4E" w:rsidP="00C746C9" w:rsidRDefault="00C746C9" w14:paraId="7190B9CD" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="460FA049" w14:textId="66D4E294" w:rsidR="00CD50F8" w:rsidRPr="00C408A0" w:rsidRDefault="44D5F76D" w:rsidP="00455D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...3 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kopsavilkumu ieteicams rakstīt pēc visu pārējo sadaļu aizpildīšanas. </w:t>
+        <w:t>Kritērij</w:t>
+      </w:r>
+      <w:r w:rsidR="3B0C9969" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a ietekme uz lēmumu “</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD50F8" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r w:rsidR="3B0C9969" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>” nozīmē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="3B0C9969" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD50F8" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopumā </w:t>
+      </w:r>
+      <w:r w:rsidR="00F76E91" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specifiskā atbalsta mērķa pasākumā </w:t>
+      </w:r>
+      <w:r w:rsidR="004979CD" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vērtēšanas kritērijos </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD50F8" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>šis kritērijs ir iekļauts, bet konkrētajā projektā šis kritērijs nav jāvērtē</w:t>
+      </w:r>
+      <w:r w:rsidR="00594ADB" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai kritērijs nav attiecināms.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005B2AA7" w:rsidR="00C746C9" w:rsidP="00C746C9" w:rsidRDefault="00C746C9" w14:paraId="077AEBA7" w14:textId="22A3661A">
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="7673BE3B" w14:textId="48E4C88E" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="2229FA0D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="499" w:hanging="357"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00147C4E">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šajā sadaļā projekta iesniedzējs </w:t>
+        <w:t>Projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C4E">
+      <w:r w:rsidR="0044179C" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>sniedz visaptverošu, īsu un strukturētu projekta būtības kopsavilkumu</w:t>
+        <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C4E">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">, kas jebkuram interesentam sniedz ieskatu par to, kas projektā plānots, </w:t>
+        <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C4E">
+      <w:r w:rsidR="0044179C" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>t.sk. norāda informāciju</w:t>
+        <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00147C4E">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> vērtēšanā izmantojami: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C746C9" w:rsidP="00B47748" w:rsidRDefault="00C746C9" w14:paraId="11AF1686" w14:textId="77777777">
+    <w:p w14:paraId="5155D5B1" w14:textId="0D1114FF" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="00C578A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="436"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>projekta mērķi (atbilstoši sadaļā “Projekta mērķis” paredzētajam);</w:t>
+        <w:t>Eiropas Savienības kohēzijas politikas programma 2021.–2027. gadam;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D10892" w:rsidR="00C746C9" w:rsidP="00B47748" w:rsidRDefault="00C746C9" w14:paraId="04FFD6A5" w14:textId="77777777">
-      <w:pPr>
+    <w:p w14:paraId="64F3D5AB" w14:textId="3CC03933" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00EA2C88" w:rsidP="003A05E9">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="436"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
-          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D10892">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">galvenajām projekta darbībām (atbilstoši sadaļā </w:t>
+        <w:t xml:space="preserve">Ministru kabineta </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009321E9">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>(turpmāk – MK)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D10892">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Darbības</w:t>
+        <w:t xml:space="preserve"> 2024. gada </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D75525" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="0053476B" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75525" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>maija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteikumi Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75525" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>320</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CF1" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="007E22AD" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E22AD" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007E22AD" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienība</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007E22AD" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana” īstenošanas noteikumi</w:t>
+      </w:r>
+      <w:r w:rsidR="002D02B7" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D10892">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paredzētajam);</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E96EB6" w:rsidRPr="006B1D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(turpmāk – SAM MK noteikumi)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0681">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D832A7" w:rsidRPr="006B1D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>aktuālajā redakcijā, tai skaitā ar Ministru kabineta 2026. gada 30. jūnija noteikumiem Nr. 376 izdarītajiem grozījumiem</w:t>
+      </w:r>
+      <w:r w:rsidR="007807EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D832A7" w:rsidRPr="006B1D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D10892" w:rsidR="00C746C9" w:rsidP="00B47748" w:rsidRDefault="00C746C9" w14:paraId="65DA21C0" w14:textId="77777777">
+    <w:p w14:paraId="52C6CD29" w14:textId="68B47D47" w:rsidR="00913048" w:rsidRPr="00C408A0" w:rsidRDefault="00913048" w:rsidP="00C578A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="436"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002064FB">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>par plānotajiem iznākuma rezultātiem un rādītājiem</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (atbilstoši sadaļā “Rādītāj” paredzētajam)</w:t>
+        <w:t>klimatneitralitāti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D10892">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienība</w:t>
+      </w:r>
+      <w:r w:rsidR="00303178">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana” </w:t>
+      </w:r>
+      <w:r w:rsidR="3DC5DDC8" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="7E4EBE25" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="3DC5DDC8" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidR="562FEA6C" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas kritēriji</w:t>
+      </w:r>
+      <w:r w:rsidR="002752A5" w:rsidRPr="00C408A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C746C9" w:rsidP="00B47748" w:rsidRDefault="00C746C9" w14:paraId="7C4DAA39" w14:textId="77777777">
+    <w:p w14:paraId="64081C2E" w14:textId="76FC13DC" w:rsidR="00EA2C88" w:rsidRPr="00C408A0" w:rsidRDefault="00913048" w:rsidP="0054415D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:hanging="436"/>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D10892">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">projekta izmaksām </w:t>
-[...587 lines deleted...]
-        <w:t xml:space="preserve">veicināt Eiropas Savienības nozīmes biotopu atjaunošanu vai vēsturisko kūdras ieguves vietu </w:t>
+        <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A21A1" w:rsidR="000A21A1">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>renaturalizāciju</w:t>
+        <w:t>klimatneitralitāti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A21A1" w:rsidR="000A21A1">
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> īpaši aizsargājamās dabas teritorijās bioloģiskās daudzveidības veicināšanai un ekosistēmu pakalpojumu nodrošināšanai</w:t>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienība</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4A9B">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>s</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00550A95">
+        <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana” </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5E67" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">projekta mērķim ir jābūt atbilstošam projekta iesniedzēja </w:t>
+        <w:t xml:space="preserve">(turpmāk – SAM pasākuma) </w:t>
       </w:r>
-      <w:r w:rsidR="001F4867">
+      <w:r w:rsidR="3DC5DDC8" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">un sadarbības partnera </w:t>
+        <w:t>projekt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00550A95">
+      <w:r w:rsidR="40AF689E" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>kompetencei un tādam, kuru ar pieejamajiem resursiem var sasniegt projektā plānotajā termiņā</w:t>
+        <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="3DC5DDC8" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="055FF847" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00856096">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>identificē projektā risināmo problēmu, norāda tās aktualitāti, īsi raksturo pašreizējo situāciju un pamato, kāpēc identificēto problēmu nepieciešams risināt konkrētajā laikā un vietā, kā arī norāda paredzamās sekas, ja projekts netiks īstenots;</w:t>
+        <w:t xml:space="preserve"> atlases nolikums</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0054415D" w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00856096">
+        <w:t xml:space="preserve"> (turpmāk – atlases nolikums)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C408A0">
         <w:rPr>
-          <w:i/>
-[...326 lines deleted...]
-          <w:color w:val="0000FF"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
-        <w:tblW w:w="9634" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="14596" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5807"/>
-        <w:gridCol w:w="3827"/>
+        <w:gridCol w:w="737"/>
+        <w:gridCol w:w="4220"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C7344A" w:rsidTr="3A79F1C9" w14:paraId="5A0FA142" w14:textId="77777777">
-[...11625 lines deleted...]
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="0BBB8C75" w:rsidTr="00D324D2" w14:paraId="15AEE252" w14:textId="77777777">
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="11DD3074" w14:textId="77777777" w:rsidTr="2BB993D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6516" w:type="dxa"/>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A564A5" w:rsidR="004C4ECD" w:rsidP="0099638C" w:rsidRDefault="000D069C" w14:paraId="485AA428" w14:textId="6BF60B59">
-[...63 lines deleted...]
-              </w:drawing>
+          <w:p w14:paraId="58E16E38" w14:textId="77777777" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3247" w:type="dxa"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E82DCA" w:rsidR="00012659" w:rsidP="00BA1431" w:rsidRDefault="008847A8" w14:paraId="7072654F" w14:textId="355DC808">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
+          <w:p w14:paraId="5B4E4AA9" w14:textId="7E28717F" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="924"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...18 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kritērijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57574FF9" w14:textId="68759951" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...6 lines deleted...]
-              <w:t>Ja nepieciešams, tad attiecīgajai darbībai izveido papildu apakšdarbību, veicot atzīmi “Pievienot apakšdarbību”, norādot attiecīgās apakšdarbības nosaukumu, sniedzot tās aprakstu un nosakot plānotos rezultātus.</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kritērija ietekme uz lēmuma pieņemšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5CFC" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (P</w:t>
+            </w:r>
+            <w:r w:rsidR="004A5CFC" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidR="001C684E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CE51D0" w14:textId="0287B9AE" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kritērija iespējamais vērtējums</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0834C4" w14:textId="06F9A8D3" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="861"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Piemērošanas skaidrojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...23 lines deleted...]
-      <w:tr w:rsidRPr="008741D1" w:rsidR="005F76B6" w:rsidTr="00E82DCA" w14:paraId="271039C6" w14:textId="77777777">
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="6EEB69CD" w14:textId="77777777" w:rsidTr="2BB993D9">
         <w:trPr>
-          <w:trHeight w:val="4979"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6799" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE1016" w:rsidR="005F76B6" w:rsidP="00DE1016" w:rsidRDefault="005F76B6" w14:paraId="3FF58052" w14:textId="5B44E08B">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="455BD446" w14:textId="3BA1278B" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VIENOTIE KRITĒRIJI</w:t>
+            </w:r>
+            <w:r w:rsidR="00D242CF" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="0A1E5C8C" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D987F52" w14:textId="421AB0B9" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-[...105 lines deleted...]
-              </w:drawing>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2927" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D27822" w:rsidR="005F76B6" w:rsidP="007578E5" w:rsidRDefault="005F76B6" w14:paraId="37A7EB14" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+          <w:p w14:paraId="1B191C63" w14:textId="49B61520" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="002F0F43">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegums atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajām specifiskajām prasībām (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>apakškritērijus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izvēlas atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam, definējot kritēriju kopu):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A6842A" w14:textId="349E14B8" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="23954D84" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="594" w:hanging="561"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.1.1. </w:t>
+            </w:r>
+            <w:r w:rsidR="003362E3" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rojekta iesniedzējs atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam iesniedzēju lokam;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1AD6F4" w14:textId="1B9604F0" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="23954D84" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="594" w:hanging="561"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.1.2. </w:t>
+            </w:r>
+            <w:r w:rsidR="003362E3" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rojekta īstenošanas termiņš atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam termiņam;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E595AF0" w14:textId="3617001F" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="23954D84" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="594" w:hanging="561"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.1.3. </w:t>
+            </w:r>
+            <w:r w:rsidR="003362E3" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rojekta iesniegumam ir pievienoti </w:t>
+            </w:r>
+            <w:r w:rsidR="00B43C6F" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atlases </w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nolikumā noteiktie papildu pievienojamie pielikumi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="15025D44" w14:textId="6347A998" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-[...21 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="420EA79F" w14:textId="726F48BB" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ja darbībai ir </w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu</w:t>
+            </w:r>
+            <w:r w:rsidR="396AF5E5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/ Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5087CF" w14:textId="59F032ED" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniedzēja un projekta iesnieguma atbilstību pārbauda, pamatojoties uz projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti </w:t>
+            </w:r>
+            <w:r w:rsidR="1903A819" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="1903A819" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniegum</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atlases nolikumā, norādīto informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A291F68" w14:textId="6C75D4C1" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniedzēja atbilstību </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam iesniedzēju lokam pārbauda uz projekta iesnieguma iesniegšanas brīdi un precizētā projekta iesnieguma iesniegšanas brīdi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EEC8A7" w14:textId="07DBA307" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pārliecību par projekta iesniedzēja atbilstību gūst, pārbaudot publiski uzticamās datu bāzēs un tīmekļa vietnēs pieejamo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">informāciju par projekta iesniedzēju, piemēram, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Lursoft”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datu bāzē vai ekvivalenta/līdzvērtīga Uzņēmuma reģistra datu </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D27822">
-[...3 lines deleted...]
-              <w:t>apakšdarbība</w:t>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>atkalizmantotāja</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D27822" w:rsidR="00350D6D">
-[...9 lines deleted...]
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> datu bāzēs, V</w:t>
+            </w:r>
+            <w:r w:rsidR="765F7E4D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">alsts ieņēmumu dienesta </w:t>
+            </w:r>
+            <w:r w:rsidR="2FA95FDB" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(turpmāk – VID) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>publiskajās datu bāzēs pieejamo informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62AD4223" w14:textId="1E9BEF57" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0" w:firstLine="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja nepieciešams, pārliecības gūšanai tiek veikta komunikācija ar citām iestādēm, institūcijām par projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti </w:t>
+            </w:r>
+            <w:r w:rsidR="1903A819" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="1903A819" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniegum</w:t>
+            </w:r>
+            <w:r w:rsidR="42003D7E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atlases nolikumā, norādīto informāciju, piemēram, ar kredītiestādi, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D27822" w:rsidR="00350D6D">
-[...3 lines deleted...]
-              <w:t>as</w:t>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>tiesībsargājošo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D27822">
-[...29 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institūciju u.tml. atkarībā no specifikas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F260E8D" w14:textId="4CAB4CC7" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, ja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EAEF5B0" w14:textId="77777777" w:rsidR="0031177D" w:rsidRDefault="24823102" w:rsidP="0031177D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="434"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniedzējs atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam iesniedzēju lokam un attiecīgajām izvirzītajām prasībām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33084BA8" w14:textId="06F6A1EF" w:rsidR="00623A23" w:rsidRPr="0031177D" w:rsidRDefault="24823102" w:rsidP="0031177D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="434"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta īstenošanas termiņš nepārsniedz </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteikt</w:t>
+            </w:r>
+            <w:r w:rsidR="0DF0BC92" w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> termiņ</w:t>
+            </w:r>
+            <w:r w:rsidR="0DF0BC92" w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>u</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031177D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1B4ED9" w14:textId="61E40E24" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="434"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumam pievienotie pielikumi atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumos noteiktajām prasībām, tai skaitā ir pievienoti visi </w:t>
+            </w:r>
+            <w:r w:rsidR="0046302D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atlases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nolikumā uzskaitītie projekta iesniedzējam noteiktie papildu pievienojamie pielikumi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15ACABE8" w14:textId="77777777" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0" w:firstLine="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A221F79" w14:textId="467E6EC4" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="0" w:firstLine="56"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="58FD945F" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...22 lines deleted...]
-      <w:tr w:rsidRPr="00A564A5" w:rsidR="004F2E90" w:rsidTr="00D324D2" w14:paraId="7C94276C" w14:textId="77777777">
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="393D5161" w14:textId="77777777" w:rsidTr="2BB993D9">
         <w:trPr>
-          <w:trHeight w:val="557"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6091" w:type="dxa"/>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="004F2E90" w:rsidP="004F2E90" w:rsidRDefault="004F2E90" w14:paraId="43D9F5DD" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="49D11670" w14:textId="14DA09C5" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:noProof/>
-[...58 lines deleted...]
-              </w:drawing>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3659" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D27822" w:rsidR="00D538CD" w:rsidP="004F784D" w:rsidRDefault="00D538CD" w14:paraId="15351883" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="7556ADA3" w14:textId="29E527BA" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="3F1DD9B6" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzējam un projekta sadarbības partnerim (ja tāds ir paredzēts), ir laba nodokļu saistību izpilde vai Latvijas Republikā nav Valsts ieņēmumu dienesta administrēto nodokļu parādu, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parādi, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
+            </w:r>
+            <w:r w:rsidR="00216FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000822DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, vai pārsniedz citu </w:t>
+            </w:r>
+            <w:r w:rsidR="00E47CBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteikto pieļaujamo nodokļu parāda apjomu.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19503616" w14:textId="40694892" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097BFF55" w14:textId="303FD877" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu</w:t>
+            </w:r>
+            <w:r w:rsidR="396AF5E5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C27FEB" w14:textId="5D745D2E" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="088F2DB7" w:rsidP="007E4617">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniedzēja un sadarbības partnera, ja tāds projektā ir paredzēts, atbilstības kritērijam pārbaudi veic katram atsevišķi, balstoties uz: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29C5CBB3" w14:textId="749F02E2" w:rsidR="00F361E4" w:rsidRDefault="088F2DB7" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Valsts ieņēmumu dienesta (turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00617B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– VID) publiskojamo datu bāzes sadaļā “Nodokļu maksātāja reitings” (turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00617B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– VID reitingu datubāze) pieejamo aktuālo informāciju;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A45EE01" w14:textId="4924749E" w:rsidR="00623A23" w:rsidRPr="00F361E4" w:rsidRDefault="088F2DB7" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informāciju, ko iegūst, izmantojot Kohēzijas politikas fondu vadības informācijas sistēmā pieejamo funkcionalitāti</w:t>
+            </w:r>
+            <w:r w:rsidR="00617B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– e-</w:t>
+            </w:r>
+            <w:r w:rsidR="00617B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izziņas par nodokļu nomaksas statusa izgūšana (turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– KPVIS e</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izziņa par nodokļu nomaksu). Ja informācija nav izgūstama KPVIS e-izziņā par nodokļu nomaksu, pārbauda pamatojoties uz VID publiskojamo datu bāzes sadaļā “Nodokļu parādnieki” (turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6CA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="53BD4EEA" w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> VID parādnieku datu bāze) pieejamo aktuālo informāciju, ņemot vērā, ka informācija par veikto nodokļu nomaksu VID parādnieku datu bāzē tiek aktualizēta un publicēta ar divu darba dienu nobīdi, t.i., pārbauda informāciju, kas publicēta divas darba dienas pēc projekta iesnieguma un (ja attiecināms) precizētā projekta iesnieguma iesniegšanas dienas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D07A24" w14:textId="02D75A49" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="53BD4EEA" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesnieguma Vērtēšanas komisijas atzinumā norāda pārbaudes datumu un konstatēto situāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670784D8" w14:textId="0CD29131" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="53BD4EEA" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzēja un projekta sadarbības partnera, ja tāds projektā ir paredzēts, nodokļu maksātāja reitingu nosaka atbilstoši VID reitingu datubāz</w:t>
+            </w:r>
+            <w:r w:rsidR="00B869C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieejamajai aktuālajai informācijai veicot: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418D6983" w14:textId="61E9355C" w:rsidR="00F361E4" w:rsidRDefault="53BD4EEA" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sākotnējo projekta iesnieguma vērtēšanu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F408B90" w14:textId="7BFB725B" w:rsidR="00623A23" w:rsidRPr="00F361E4" w:rsidRDefault="53BD4EEA" w:rsidP="00D35E69">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F361E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>precizētā projekta iesnieguma vērtēšanu, neatkarīgi no tā, vai lēmuma par apstiprināšanu ar nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3245CA06" w14:textId="020EA25D" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="53BD4EEA" w:rsidP="005E7038">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”, ja projekta iesniedzējam vai projekta sadarbības partnerim, ja tāds projektā ir paredzēts, pārbaudes brīdī nodokļu maksātāja reitings ir “A”, attiecīgi nodokļu parāda esamības vai neesamības pārbaude netiek veikta.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE309A9" w14:textId="67E74A74" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="53BD4EEA" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja projekta iesniedzējam vai projekta sadarbības partnerim, ja tāds projektā ir paredzēts, pārbaudes brīdī nodokļu maksātāja reitings ir “B”, “J”, “C”, “N” vai nodokļu maksātāja reitings netiek veidots, piemēram, publiskai personai, publiskai atvasinātai personai u.c., veic nodokļu parāda esamības vai neesamības pārbaudi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13CAE1FD" w14:textId="61C0653F" w:rsidR="005C5049" w:rsidRDefault="53BD4EEA" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uz projekta iesniegšanas dienu</w:t>
+            </w:r>
+            <w:r w:rsidR="001A5B7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2393E618" w14:textId="37069D3C" w:rsidR="00623A23" w:rsidRPr="001A5B7D" w:rsidRDefault="53BD4EEA" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001A5B7D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uz precizētā projekta iesnieguma iesniegšanas dienu, neatkarīgi no tā, vai lēmumā par apstiprināšanu ar nosacījumu izvirzītais nosacījums ir saistīts ar šī kritērija izpildi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7040A3" w14:textId="33D50024" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="53BD4EEA" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekts neatbilst kritērija prasībām, ja veicot nodokļu parāda esamības vai neesamības pārbaudi, tiek konstatēts, ka:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F316ECB" w14:textId="1CDAAB57" w:rsidR="00B3466B" w:rsidRDefault="53BD4EEA" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta iesniedzējam un projekta sadarbības partnerim, ja tāds projektā ir paredzēts, ir VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
+            </w:r>
+            <w:r w:rsidR="00254D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E7038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00254D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5276A445">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteikto pieļaujamo nodokļu parāda apjomu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4934DF8E" w14:textId="25F9606D" w:rsidR="00623A23" w:rsidRPr="00B11A15" w:rsidRDefault="68AB853F" w:rsidP="005E7038">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniedzējam un projekta sadarbības partnerim, ja tāds projektā ir paredzēts, nav VID administrēto nodokļu parāds, tai skaitā valsts sociālās apdrošināšanas obligāto iemaksu parāds, kas kopsummā katram atsevišķi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">pārsniedz 150 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00E668DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumos noteikto pieļaujamo nodokļu parāda apjomu, </w:t>
+            </w:r>
+            <w:r w:rsidR="00692266">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vienlaikus ir piezīme, ka precīzu informāciju par nodokļu nomaksas stāvokli VID nevar sniegt, jo nodokļu maksātājs nav iesniedzis visas deklarācijas, kuras šo stāvokli uz pārbaudes datumu var ietekmēt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CE4B896" w14:textId="77777777" w:rsidR="00B3466B" w:rsidRDefault="00B3466B" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="710FC15B" w14:textId="0F7DA02D" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="68AB853F" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja tiek konstatēta projekta neatbilstība kritērija prasībām:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="321378EA" w14:textId="599CB277" w:rsidR="007F03C0" w:rsidRDefault="68AB853F" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uz projekta iesniegšanas dienu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11EBF439" w14:textId="023A1954" w:rsidR="0038701C" w:rsidRDefault="68AB853F" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="761"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>un projektam izvirzāmi nosacījumi arī citos kritērijos, vērtējums ir “Jā, ar nosacījumu” un tiek izvirzīts atbilstošs nosacījums:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA063B1" w14:textId="61BA0701" w:rsidR="0038701C" w:rsidRDefault="68AB853F" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="1044"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>veikt visu nodokļu parādu nomaksu, nodrošinot, ka ne projekta iesniedzējam, ne sadarbības partnerim, ja tāds projektā ir paredzēts, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
+            </w:r>
+            <w:r w:rsidR="00A81241">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E7038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1690C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteikto pieļaujamo nodokļu parāda apjomu, ja ir not</w:t>
+            </w:r>
+            <w:r w:rsidR="00576F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ikts cits apjoms; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671EFBBB" w14:textId="38AB92FF" w:rsidR="0038701C" w:rsidRDefault="68AB853F" w:rsidP="00F86D2E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="2"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="1044"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iesniegt visas deklarācijas un nodrošināt, ka ne projekta iesniedzējam, ne sadarbības partnerim, ja tāds projektā ir paredzēts, Latvijas Republikā projekta iesnieguma precizējumu iesniegšanas dienā nav nodokļu parādu, kas kopsummā katram atsevišķi pārsniedz 150</w:t>
+            </w:r>
+            <w:r w:rsidR="00A81241">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005E7038">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai </w:t>
+            </w:r>
+            <w:r w:rsidR="00C1690C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteikto pieļaujamo nodokļu parāda apjomu, ja ir not</w:t>
+            </w:r>
+            <w:r w:rsidR="00576F34">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ikts cits apjoms; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40689598" w14:textId="1B1673CC" w:rsidR="00623A23" w:rsidRPr="0038701C" w:rsidRDefault="68AB853F" w:rsidP="00DC440D">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un vērtējums citos kritērijos ir “Jā”, vērtējums ir “Jā” un </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61B03">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aģentūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veic atkārtotu pārbaudi lēmuma par projekta apstiprināšanu izdošanas dienā. Ja uz lēmuma par projekta apstiprināšanu izdošanas dienu VID </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, lēmumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BA8998" w14:textId="2E4F33EC" w:rsidR="00D13723" w:rsidRPr="00530277" w:rsidRDefault="68AB853F" w:rsidP="008332D4">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="482" w:hanging="437"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uz precizētā projekta iesnieguma iesniegšanas dienu, vērtējums ir “Jā” un </w:t>
+            </w:r>
+            <w:r w:rsidR="008B5DC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aģentūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC440D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veic atkārtotu pārbaudi atzinuma par nosacījumu izpildi izdošanas dienā. Ja uz atzinuma izdošanas dienu VID administrēto nodokļu parāds pārsniedz pieļaujamo apmēru, atzinumā tiek iekļauts nosacījums veikt nodokļu parādu nomaksu līdz līguma vai vienošanās par projekta īstenošanu noslēgšanai.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="50B4C684" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C1FB3B" w14:textId="079E1251" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00866990" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CFE9B6" w14:textId="18A293CA" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā ir identificēti, aprakstīti un izvērtēti projekta riski, novērtēta to ietekme un iestāšanās varbūtība, kā arī noteikti riskus mazinošie pasākumi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2145DECF" w14:textId="507A8796" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE29B11" w14:textId="7FC83F1E" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu</w:t>
+            </w:r>
+            <w:r w:rsidR="396AF5E5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/ Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1356A466" w14:textId="6DF6F6AE" w:rsidR="00C64664" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-[...11 lines deleted...]
-              <w:pStyle w:val="Paraststmeklis"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniegumā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADFE945" w14:textId="6A6E55D9" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ir identificēti un analizēti projekta īstenošanas riski vismaz šādā griezumā: finanšu, īstenošanas, rezultātu un uzraudzības rādītāju sasniegšanas, administrēšanas riski. Var būt norādīti arī citi riski</w:t>
+            </w:r>
+            <w:r w:rsidR="00525238" w:rsidRPr="00525238">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kas var ietekmēt projekta mērķa sasniegšanu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E339EC" w14:textId="426213F2" w:rsidR="00136BFF" w:rsidRDefault="00136BFF" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sniegts katra riska apraksts (riska būtība), raksturoti iespējamie riska iestāšanās cēloņi vai apstākļi, kā arī norādīta informācija kā plānots novērst vai mazināt riska negatīvo ietekmi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18306226" w14:textId="7EF9709C" w:rsidR="005A1112" w:rsidRDefault="00136BFF" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>katram riskam ir norādīta tā ietekme (augsta, vidēja, zema) uz projekta īstenošanu un mērķu sasniegšanu un iestāšanās varbūtība (augsta, vidēja, zema);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56717A2A" w14:textId="78B9EE4F" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="00136BFF" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="425"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00136BFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>katram riskam ir norādīti plānotie vai jau īstenotie risku pārvaldības pasākumi, kas vērsti uz riska iestāšanās varbūtības vai ietekmes mazināšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="24823102" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29D99D7A" w14:textId="1FDC7956" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10817010" w14:textId="01CBCA0A" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="28E919C2" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="56D20038" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C10FAF9" w14:textId="01FB1B76" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D64BF6" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4220" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32790AC2" w14:textId="6E1F034A" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā ir ietverta informācija, kas apliecina dubultā finansējuma neesamību un plānoto demarkāciju un/vai sinerģiju ar projekta iesniedzēja īstenoto (jau pabeigto) vai īstenošanā esošo projektu atbalsta pasākumiem vai citu subjektu īstenotiem projektiem vai atbalsta pasākumiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="689E8852" w14:textId="4F1078B1" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C4227FB" w14:textId="17E1AECF" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu</w:t>
+            </w:r>
+            <w:r w:rsidR="4510003D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/ Nē</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D096D8D" w14:textId="0054475B" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, ja:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBC8707" w14:textId="0311309B" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...15 lines deleted...]
-              <w:pStyle w:val="Paraststmeklis"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir ietverta informācija par projekta iesniedzēja īstenotajiem (jau pabeigtajiem) vai īstenošanā esošiem projektiem, ar kuriem konstatējama projekta iesniegumā plānoto darbību un izmaksu demarkācija, ieguldījumu sinerģija</w:t>
+            </w:r>
+            <w:r w:rsidR="5B5A251D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A922A1C" w14:textId="6A3B15FF" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...100 lines deleted...]
-                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="481" w:hanging="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumā apliecināts, ka projektā plānotie ieguldījumi par tām pašām izmaksām vienlaikus netiks finansēti ar cita projekta ietvaros </w:t>
+            </w:r>
+            <w:r w:rsidR="00810226" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai atbalsta pasākuma ietvaros </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">piesaistītu līdzfinansējumu, </w:t>
+            </w:r>
+            <w:r w:rsidR="009E27CE" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>kā arī projektā īstenojamās darbības projekta īstenošanai piešķirtā finansējuma ietvaros netiks finansētas dubultā</w:t>
+            </w:r>
+            <w:r w:rsidR="000E071F" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>novēršot dubultā finansējuma risku.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79DA1CA1" w14:textId="0590AEE5" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B0FE52" w14:textId="5021F2AD" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="42E43B67">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="28E919C2" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="28E919C2" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>apakšsadaļā “Budžeta pozīcijas” automātiski tiek ielasītas piesaistās projekta budžeta pozīcijas (izmaksas).</w:t>
-[...289 lines deleted...]
-            </w:r>
+              <w:t>izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E09572" w14:textId="59BA6794" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="00623A23" w:rsidP="45E85CE5">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...7158 lines deleted...]
-      <w:tr w:rsidRPr="005D49B2" w:rsidR="008C5B38" w:rsidTr="00D324D2" w14:paraId="4E9DD2E8" w14:textId="77777777">
+      <w:tr w:rsidR="00866990" w:rsidRPr="00C408A0" w14:paraId="41205549" w14:textId="77777777" w:rsidTr="2BB993D9">
         <w:trPr>
-          <w:trHeight w:val="3251"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5524" w:type="dxa"/>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D49B2" w:rsidR="008C5B38" w:rsidP="00846C26" w:rsidRDefault="008C5B38" w14:paraId="079CD3C0" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="43063D26" w14:textId="1B908DD1" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="00B0F0"/>
-[...70 lines deleted...]
-              </w:drawing>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D49B2" w:rsidR="008C5B38" w:rsidP="008C5B38" w:rsidRDefault="008C5B38" w14:paraId="267416DD" w14:textId="65D82EB6">
+          <w:p w14:paraId="6164B22B" w14:textId="1DF1AE78" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="4FDED611" w:rsidP="332C1A4B">
             <w:pPr>
               <w:spacing w:after="120"/>
-              <w:jc w:val="center"/>
-[...194 lines deleted...]
-            </w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā paredzētais ES fonda finansējuma apmērs un intensitāte atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="7C538082" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam ES fonda finansējuma apmēram</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un intensitātei, iekļautās kopējās attiecināmās izmaksas un izmaksu pozīcijas atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="123E8338" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, tai skaitā nepārsniedz noteikto izmaksu pozīciju apjomus un:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F1413E1" w14:textId="17A2C822" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="594" w:hanging="564"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.1. ir saistītas ar projekta īstenošanu,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704B8D08" w14:textId="3D70943E" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="594" w:hanging="564"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.2. ir nepieciešamas projekta īstenošanai (projektā norādīto darbību īstenošanai, definētās problēmas risināšanai) un izvērtēta to lietderība,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6E5422" w14:textId="34BB48DF" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="594" w:hanging="564"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.3. nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005D49B2" w:rsidR="008C5B38" w:rsidP="00D324D2" w:rsidRDefault="008C5B38" w14:paraId="7F201706" w14:textId="77777777">
-[...59 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="2C9E694E" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="00B0F0"/>
-[...3034 lines deleted...]
-              <w:t>Projekta darbības numurs</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="004C4BBA" w:rsidP="004564A7" w:rsidRDefault="004C4BBA" w14:paraId="5BA9C7B1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:ind w:left="-93"/>
+          <w:p w14:paraId="543A9DB7" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Attiecināmā summa</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="004C4BBA" w:rsidP="004564A7" w:rsidRDefault="004C4BBA" w14:paraId="1B5EC0B9" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:ind w:left="-103"/>
+          <w:p w14:paraId="67C16126" w14:textId="64FD594E" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniegumā un projekta iesniegumam pievienotajos pielikumos, kas uzskaitīti atlases nolikumā, norādītais</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Taisnīgās pārkārtošanās fonda</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96DEC" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="002A191D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>turpmāk –</w:t>
+            </w:r>
+            <w:r w:rsidR="002A191D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A191D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>TPF)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finansējums un tā atbalsta intensitāte atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumos noteiktajam </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC33A8" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="002A191D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PF</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC33A8" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">finansējuma apjomam un atbalsta intensitātei, un projekta iesniegumā plānotās izmaksas atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3659" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajām izmaksu pozīcijām un nepārsniedz to noteiktos apjomus (ja attiecināms), tai skaitā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B8EFAF" w14:textId="37102B1C" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="481" w:hanging="465"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>izmaksas ir nepieciešamas projekta plānoto darbību īstenošanai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51CFD03C" w14:textId="1A42F17A" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="5D9A2160" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="481" w:hanging="465"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir sniegts plānoto izmaksu lietderīguma pamatojums un izmaksu apmēra pamatojums</w:t>
+            </w:r>
+            <w:r w:rsidR="3DA2DE73" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>– t.i., projekta iesniegumā plānotās izmaksas atbilst vidējām tirgus cenām konkrētās izmaksu pozīcijās (informāciju var pamatot ar, piemēram, publiski pieejamu avotu par preču vai pakalpojumu cenām norādīšanu, provizorisku tirgus izpēti</w:t>
+            </w:r>
+            <w:r w:rsidR="00866990" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, noslēgtiem nodomu protokoliem vai līgumiem (ja attiecināms</w:t>
+            </w:r>
+            <w:r w:rsidR="012F529C" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> u.c. informāciju);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C746876" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="481" w:hanging="465"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>izmaksas nodrošina projektā izvirzītā mērķa un rādītāju sasniegšanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D853EF" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120" w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E189BDD" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00C408A0" w:rsidRDefault="00866990" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Vērtējums ir “Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00623A23" w:rsidRPr="00C408A0" w14:paraId="7E632AD9" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="28982487" w14:textId="202A39D1" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="3627B274" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...14 lines deleted...]
-              <w:t>%</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="004C4BBA" w:rsidP="004564A7" w:rsidRDefault="004C4BBA" w14:paraId="1D143082" w14:textId="77777777">
-[...59 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p w14:paraId="6FBE1253" w14:textId="32012F8D" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniedzējam </w:t>
+            </w:r>
+            <w:r w:rsidR="008627C5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un projekta sadarbības </w:t>
+            </w:r>
+            <w:r w:rsidR="00C7753C" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>partnerim</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC706C" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ir pietiekama īstenošanas un finanšu kapacitāte projekta īstenošanai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F97DBC" w:rsidR="002752D0" w:rsidP="002752D0" w:rsidRDefault="002752D0" w14:paraId="0A2F7060" w14:textId="6AE6CA17">
-[...35 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="69D1FEB3" w14:textId="7AA37C55" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="002752D0" w:rsidP="004215F2" w:rsidRDefault="002752D0" w14:paraId="731A6BCC" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="5E53C3DA" w14:textId="2A478EC2" w:rsidR="00623A23" w:rsidRPr="00C408A0" w:rsidRDefault="24823102" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu</w:t>
+            </w:r>
+            <w:r w:rsidR="4510003D" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/ Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="002752D0" w:rsidP="001D479F" w:rsidRDefault="002752D0" w14:paraId="57A67907" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6EB71072" w14:textId="42324B95" w:rsidR="00FF251E" w:rsidRPr="00C408A0" w:rsidRDefault="16E09B11" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF251E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ja projekta iesniegumā raksturotā projekta ieviešanai nepieciešamā administrēšanas, īstenošanas un finanšu kapacitāte ir pietiekama.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1BEEB8" w14:textId="5FB6273C" w:rsidR="000C62E5" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Projekta administrēšanas un īstenošanas kapacitāte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir pietiekama, ja projekta iesniegumā ir aprakstīts projekta vadības process un tā organizēšana, un norādīti vadības procesa organizēšanai nepieciešamie atbildīgie speciālisti</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1452F" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pieejamība vai plānotā iesaistīšana projekta ieviešanas laikā (noslodze), tiem plānotā nepieciešamā kvalifikācija, pieredze un kompetence, veicot šādus procesus:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23A1C649" w14:textId="77777777" w:rsidR="000C62E5" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>iepirkumu, līgumu administrāciju, lietvedību;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1040B644" w14:textId="77777777" w:rsidR="000C62E5" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>grāmatvedības uzskaiti, maksājumu pārbaudes un veikšanu, finanšu plānošanu;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9CF6B8" w14:textId="75AC526C" w:rsidR="000C62E5" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">citu </w:t>
+            </w:r>
+            <w:r w:rsidR="008B5DC2" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>aģentūrai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iesniedzamo dokumentu sagatavošanu, ja attiecināms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF3EFB9" w14:textId="77777777" w:rsidR="000C62E5" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ja projektā tiek iesaistīts arī projekta īstenošanas personāls, ir norādīti to pienākumi, noslodze projektā, un kvalifikācija atbilstoši projektā paredzētajām darbībām, kā arī citām ar projekta uzraudzības norisi paredzētajām darbībām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F40477B" w14:textId="3404C222" w:rsidR="000C62E5" w:rsidRPr="00530277" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā ir iekļauts uzraudzības apraksts</w:t>
+            </w:r>
+            <w:r w:rsidR="00B34AF0" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>– darbību apraksti sekmīgai projekta īstenošanai, uzraudzības instrumenti projekta īstenošanas kvalitātes nodrošināšanai un kontrole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3002E0CC" w14:textId="77777777" w:rsidR="000C62E5" w:rsidRPr="000B450F" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B450F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Finanšu kapacitāte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B450F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ir pietiekama, ja: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7976C4E7" w14:textId="63478EBA" w:rsidR="000C62E5" w:rsidRPr="004D4FCC" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B2FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>norādīti un pamatoti finansējuma avoti projektā plānotā projekta iesniedzēja līdzfinansējuma nodrošināšanai, t.sk. projekta iesnieguma veidlapā ir norādīts, ka projekta izdevumus finansēs no 74.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43801" w:rsidRPr="001B2FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2FF0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">resora “Gadskārtēja valsts budžeta izpildes procesā pārdalāmais finansējums” programmā 80.00.00 “Nesadalītais finansējums Eiropas Savienības politiku instrumentu un pārējās ārvalstu finanšu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>palīdzības līdzfinansēto projektu un pasākumu īstenošanai”. Finansējuma saņēmējs var saņemt vienu vai vairākus avansa maksājumus, kuru kopsumma nepārsniedz 100</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96DEC" w:rsidRPr="004D4FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D4FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>procentus no projektam piešķirtā TPF un valsts budžeta finansējuma apjoma;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B20B2AE" w14:textId="77777777" w:rsidR="0085761E" w:rsidRPr="00D559F3" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D4FCC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesnieguma veidlapā ir norādīts, kā un no kādiem resursiem tiks segtas izmaksas, kas nepieciešamas projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D559F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>rezultātu uzturēšanai pēc projekta pabeigšanas</w:t>
+            </w:r>
+            <w:r w:rsidR="003F5964" w:rsidRPr="00D559F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B548D8" w14:textId="3FB87118" w:rsidR="0085761E" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D559F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>norāda, vai projekta attiecināmajās izmaksās ir iekļauts pievienotās vērtības nodoklis (turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidR="003A54C0" w:rsidRPr="00D559F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D559F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– PVN) atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>regulas Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D80393" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2021/1060 64.</w:t>
+            </w:r>
+            <w:r w:rsidR="0041015A" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>panta 1.</w:t>
+            </w:r>
+            <w:r w:rsidR="0041015A" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">punkta </w:t>
+            </w:r>
+            <w:r w:rsidR="00076362" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00076362" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="008E3DBE" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>apakšpunktā ietvertajiem nosacījumiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C869A2B" w14:textId="23A10ADF" w:rsidR="00FF251E" w:rsidRPr="00D9301E" w:rsidRDefault="000C62E5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniedzējs (ja attiecināms) ir publiska persona, </w:t>
+            </w:r>
+            <w:r w:rsidR="294048FA" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Projektu portāla (</w:t>
+            </w:r>
+            <w:r w:rsidR="6C826734" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>KPVIS</w:t>
+            </w:r>
+            <w:r w:rsidR="21FD787F" w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidlapā ir apstiprināts “Apliecinājums par iekšējās kontroles sistēmas esamību”.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01799A95" w14:textId="77777777" w:rsidR="00B92DD6" w:rsidRPr="00D9301E" w:rsidRDefault="0A5BD24F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3824FF4E" w14:textId="0029E85D" w:rsidR="00B92DD6" w:rsidRPr="00C408A0" w:rsidRDefault="0A5BD24F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D9301E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00834720" w:rsidRPr="00C408A0" w14:paraId="63D11796" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4869994B" w14:textId="103A665E" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E58C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85" w:rsidRPr="001E58C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E58C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="002752D0" w:rsidP="001D479F" w:rsidRDefault="002752D0" w14:paraId="287DEE91" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>1.1.</w:t>
+          <w:p w14:paraId="162A9BD4" w14:textId="027F656F" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta mērķis atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="006109D5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam mērķim, definētie uzraudzības rādītāji nodrošina un apliecina mērķa sasniegšanu, uzraudzības rādītāji ir precīzi definēti, pamatoti un izmērāmi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CCE2DF"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="0053617D" w:rsidP="4AA7AB67" w:rsidRDefault="1A713C96" w14:paraId="3420BFB7" w14:textId="1F015D5A">
-[...238 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7BA8D5B9" w14:textId="5FA43370" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="00616B35" w:rsidP="004215F2" w:rsidRDefault="00616B35" w14:paraId="615938E6" w14:textId="3E92D047">
-            <w:pPr>
+          <w:p w14:paraId="171C25E0" w14:textId="7394A4F1" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...5 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="00616B35" w:rsidP="001D479F" w:rsidRDefault="00616B35" w14:paraId="36E8AF17" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="761E21D6" w14:textId="4F77669E" w:rsidR="00AA5337" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="008B3BD2">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5337" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja projekta iesniegumā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0500B4" w14:textId="54E85922" w:rsidR="00AA5337" w:rsidRPr="00C408A0" w:rsidRDefault="00AA5337" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">norādīta informācija par projekta mērķi un nepieciešamajiem pasākumiem tiesību aktu un plānošanas dokumentu, kas attiecas uz bioloģiskās daudzveidības veicināšanu, izpildi un problēmu risinājumiem, kas tostarp ir saistīti ar projekta ietvaros sasniedzamajiem rezultātiem, uzraudzības rādītājiem un </w:t>
+            </w:r>
+            <w:r w:rsidR="006109D5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumos noteikto </w:t>
+            </w:r>
+            <w:r w:rsidR="00D6303A" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pasākuma mērķi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F9043C" w14:textId="6FF805CE" w:rsidR="00AA5337" w:rsidRPr="00C408A0" w:rsidRDefault="00AA5337" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā norādītie rādītāji ir izmērāmi, tiem ir noteikta sasniedzamā mērvienība un skaitliskā gala vērtība projekta īstenošanas beigās, atbilst</w:t>
+            </w:r>
+            <w:r w:rsidR="006109D5" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajiem rādītājiem, to aprēķināšanai un sniedz ieguldījumu mērķa sasniegšanā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="600F5990" w14:textId="1459A97E" w:rsidR="00AA5337" w:rsidRPr="00C510C8" w:rsidRDefault="32F7EF7D" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C510C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iznākuma rādītājs</w:t>
+            </w:r>
+            <w:r w:rsidR="2D8D752A" w:rsidRPr="00C510C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C510C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>– atbalstītā sanētās zemes platība. Iznākuma rādītāja vērtība tiek sasniegta, ja veikti ieguldījumi</w:t>
+            </w:r>
+            <w:r w:rsidR="26C56278" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purvu un ar tiem saistīto ekosistēmu atjaunošanā</w:t>
+            </w:r>
+            <w:r w:rsidR="241F35A7" w:rsidRPr="00530277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="1801F63A" w:rsidRPr="00530277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nodrošināta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Eiropas Savienības nozīmes biotopu </w:t>
+            </w:r>
+            <w:r w:rsidR="793CAEC2" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atjaunošan</w:t>
+            </w:r>
+            <w:r w:rsidR="793CAEC2" w:rsidRPr="00530277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA5337" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai vēsturisko kūdras ieguves vietu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="793CAEC2" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>revitalizācij</w:t>
+            </w:r>
+            <w:r w:rsidR="793CAEC2" w:rsidRPr="00530277">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="793CAEC2" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="67822279" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5 800 </w:t>
+            </w:r>
+            <w:r w:rsidR="2D8D752A" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hektāru platībā, projekta tiešajās īstenošanas vietās</w:t>
+            </w:r>
+            <w:r w:rsidR="53424496" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4368062A" w14:textId="2D222735" w:rsidR="73397046" w:rsidRDefault="73397046" w:rsidP="42E43B67">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D68D37" w14:textId="112F96D0" w:rsidR="00E52666" w:rsidRPr="00C510C8" w:rsidRDefault="00666EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C510C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rezultāta </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8181C" w:rsidRPr="00C510C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rādītāji:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A56CACD" w14:textId="3EAEC375" w:rsidR="00C50419" w:rsidRPr="00C50419" w:rsidRDefault="00D8181C" w:rsidP="00C50419">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>atjaunotas degradētas ekosistēmas – rādītāja vērtība tiek sasniegta, ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00220AB3" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pasākuma ietvaros veikti ieguldījumi Eiropas Savienības nozīmes biotopu atjaunošanā vai vēsturisko kūdras ieguves vietu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>revitalizācijā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SAM MK noteikumu 5.</w:t>
+            </w:r>
+            <w:r w:rsidR="028BD6E2" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>1. apakšpunktā minētajā platībā, kopumā labvēlīgi ietekmējot teritoriju vismaz 4 046 </w:t>
+            </w:r>
+            <w:r w:rsidR="60107EB3" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hektāru platībā; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B66B3D1" w14:textId="4B07EE89" w:rsidR="009F6EF1" w:rsidRPr="00C50419" w:rsidRDefault="00D8181C" w:rsidP="00C50419">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aplēstās siltumnīcefekta gāzu emisijas – rādītāja vērtība tiek sasniegta un aprēķināta no projektā iekļautajām teritorijām, sasniedzot siltumnīcefekta gāzu emisiju</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6322" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (turpmāk-SEG)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> samazinājumu vismaz 0 jeb ietaupījumu vismaz 13 000 oglekļa dioksīda ekvivalenta tonnu gadā.</w:t>
+            </w:r>
+            <w:r w:rsidR="00880DF0" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ja projekta iesniegumā, balstoties uz īstenoto </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00880DF0" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>revitalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00880DF0" w:rsidRPr="00C50419">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> veidu un tam atbilstošo Latvijas valsts mežzinātnes institūta “Silava” aprēķināto nacionālo SEG emisijas faktoru, SEG emisijas  samazinājums projektā ir aprēķināts mazāks par 0, rezultāta rādītāja vērtība SEG emisiju samazinājumam norādāma kā 0. Vienlaikus projektā ir aprēķināts SEG emisiju ietaupījums salīdzinājumā ar sākotnējo situāciju projekta teritorijā, kura skaitliskā vērtība ir lielāka par 0, kas tiek norādīta rādītāja piezīmēs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52009D44" w14:textId="3C7BF7D4" w:rsidR="00834720" w:rsidRPr="00D43C91" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE5CC08" w14:textId="4870AC54" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F77E6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00834720" w:rsidRPr="00C408A0" w14:paraId="6755A43D" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4D9C1B" w14:textId="051EFBDF" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B13635">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04E85" w:rsidRPr="00B13635">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B13635">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="00616B35" w:rsidP="001D479F" w:rsidRDefault="00616B35" w14:paraId="1791CF8A" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>1.2.</w:t>
+          <w:p w14:paraId="5AD85BA6" w14:textId="72B4198C" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā plānotie sagaidāmie rezultāti ir skaidri definēti un izriet no plānoto darbību aprakstiem, plānotās projekta darbības:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23978534" w14:textId="34F61622" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="594"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D33EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1. atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00234E7A" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam un paredz saikni ar attiecīgajām atbalstāmajām darbībām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F6A9ACB" w14:textId="1125639E" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="594"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D33EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.2. ir precīzi definētas un pamatotas, un tās risina projektā definētās problēmas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="18E7760C" w14:textId="77777777">
-[...177 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="57C10F33" w14:textId="3B603BAB" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="6CD106E6" w14:textId="214D1979">
-            <w:pPr>
+          <w:p w14:paraId="2470ECDF" w14:textId="36F472A8" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="2A0295E0" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7D2C8F95" w14:textId="7EC5156F" w:rsidR="009938F8" w:rsidRPr="00392EF7" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniegumā ir</w:t>
+            </w:r>
+            <w:r w:rsidR="73D3EFDC" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E8172E3" w14:textId="5E3CE10A" w:rsidR="007E11F2" w:rsidRPr="00392EF7" w:rsidRDefault="00BA25F4" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>orādītas pamatotas darbības un no nosaukumiem var spriest par to saturu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45EAA6F6" w14:textId="0ED9C0BA" w:rsidR="007E11F2" w:rsidRPr="00392EF7" w:rsidRDefault="00BA25F4" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ezultāti skaidri izriet no attiecīgajām projekta darbībām</w:t>
+            </w:r>
+            <w:r w:rsidR="48B25099" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007229BF" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9BB55F" w14:textId="3E65662E" w:rsidR="007E11F2" w:rsidRPr="00392EF7" w:rsidRDefault="00BA25F4" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>lānotais darbību īstenošanas ilgums ir samērīgs un atbilstošs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAD1C12" w14:textId="4CE8E4A1" w:rsidR="001C49C7" w:rsidRPr="00392EF7" w:rsidRDefault="0015204B" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Rezultātiem ir noteikta sasniedzamā mērvienība un skaitliskā vērtība</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA25F4" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D380B6C" w14:textId="3F9C8164" w:rsidR="001C49C7" w:rsidRPr="00392EF7" w:rsidRDefault="0015204B" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta darbības un sagaidāmie rezultāti tieši ietekmē projekta mērķa, rezultātu un rādītāju sasniegšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA25F4" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46054F6A" w14:textId="20D3DD0A" w:rsidR="0015204B" w:rsidRPr="00392EF7" w:rsidRDefault="0015204B" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Katras darbības aprakstā ir saprotama tās nepieciešamība, aprakstīta tās ietvaros plānotā rīcība un atbilstība </w:t>
+            </w:r>
+            <w:r w:rsidR="00234E7A" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>MK noteikumos norādītajiem horizontālajiem principiem (ja attiecināms)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F91CBE" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362321E1" w14:textId="078C72C2" w:rsidR="3C5DFFB5" w:rsidRPr="00392EF7" w:rsidRDefault="64CC54A1" w:rsidP="42E43B67">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="4D5331A4" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>amatota p</w:t>
+            </w:r>
+            <w:r w:rsidR="26B3BA49" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rojektā iekļauto vēsturisko kūdras ieguves vietu </w:t>
+            </w:r>
+            <w:r w:rsidR="7B927057" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">izvēlētā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="04D82D94" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>revitalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="4D5331A4" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="60F37EB2" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>metode</w:t>
+            </w:r>
+            <w:r w:rsidR="2C7E3884" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D95568" w14:textId="39827868" w:rsidR="00646828" w:rsidRPr="00392EF7" w:rsidRDefault="00FA6514" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā ietvertās plānotās darbības atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00234E7A" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidR="0015204B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>MK noteikumos norādītajām izmaksu pozīcijām un ierobežojumiem. Plānotās projekta darbības ir sasaistītas ar plānoto laika grafiku, tās ir secīgas un nodrošina uzraudzības rādītāju sasniegšanu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68763A4A" w14:textId="69BB9A1A" w:rsidR="00357711" w:rsidRPr="00392EF7" w:rsidRDefault="61331281" w:rsidP="42E43B67">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā plānotās darbības īpaši ai</w:t>
+            </w:r>
+            <w:r w:rsidR="10C4CC74" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>z</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sargājamā dabas teritorijā</w:t>
+            </w:r>
+            <w:r w:rsidR="19EC925B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="19EC925B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(turpmāk – ĪADT)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atbilst </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spēkā esošajam </w:t>
+            </w:r>
+            <w:r w:rsidR="0717039F" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ĪADT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dabas aizsardzības plān</w:t>
+            </w:r>
+            <w:r w:rsidR="30B27006" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un sugu un biotopu aizsardzības plāni</w:t>
+            </w:r>
+            <w:r w:rsidR="74251F9C" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">em, </w:t>
+            </w:r>
+            <w:r w:rsidR="0B4532BC" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai, ja šādu dokumentu nav vai tajos nav paredzētas attiecīgas darbības vai darbību apraksts nav pietiekami detalizēts, - saskaņā ar sugu un biotopu aizsardzības jomas eksperta atzinumu par projektā paredzēto darbību atbilstošu </w:t>
+            </w:r>
+            <w:r w:rsidR="0B4532BC" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">ietekmi uz biotopiem un sugu dzīvotnēm un hidrologa atzinumu par plānotā ūdens līmeņa režīma izmaiņām un to ietekmi uz apkārtējām teritorijām (ja attiecināms). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68CD5706" w14:textId="5BB3309E" w:rsidR="00357711" w:rsidRPr="00392EF7" w:rsidRDefault="0015204B" w:rsidP="006414E5">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā atsevišķās projekta īstenošanas teritorijās </w:t>
+            </w:r>
+            <w:r w:rsidR="373039AA" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>var</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paredzēt īstenot darbības, kas veicinās ekotūrisma potenciālu (piemēram, tiks īstenotas darbības vai izbūvēta infrastruktūra, kas teritorijas apmeklētājiem palīdzētu izzināt dabu, biotopus, novērotu augus un dzīvniekus to dabiskajos apstākļos vai arī izglītotu dabas aizsardzības jautājumos). Teritorijas, kurās tiks īstenoti pasākumi ekotūrisma veicināšanai, izvēlas izvērtējot teritorijas piemērotību ar infrastruktūras izbūvi saistītajiem apstākļiem, teritorijas potenciālu tūrismam, kā arī citus apstākļus, kas var </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ietekmēt ekotūrisma potenciālu konkrētajai ĪADT.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5356D0" w14:textId="1FE0C73A" w:rsidR="42E43B67" w:rsidRPr="00392EF7" w:rsidRDefault="03FF92F6" w:rsidP="42E43B67">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros </w:t>
+            </w:r>
+            <w:r w:rsidR="514A03EA" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>plānotā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> meža ieaudzēšana</w:t>
+            </w:r>
+            <w:r w:rsidR="709CE52A" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ja attiecināms)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="4007DF9E" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atbilst</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7ABF5AA5" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ĪADT</w:t>
+            </w:r>
+            <w:r w:rsidR="46A9C00F" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individuālo</w:t>
+            </w:r>
+            <w:r w:rsidR="616DC3B1" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aizsardzības un izmantošanas noteikum</w:t>
+            </w:r>
+            <w:r w:rsidR="56C8C539" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u prasībām</w:t>
+            </w:r>
+            <w:r w:rsidR="616DC3B1" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai dabas aizsardzības plān</w:t>
+            </w:r>
+            <w:r w:rsidR="2C711138" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>am.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09E91765" w14:textId="1AAC8EB9" w:rsidR="00834720" w:rsidRPr="00392EF7" w:rsidRDefault="5A28E01C" w:rsidP="2BB993D9">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projektā ir plānotas darbības </w:t>
+            </w:r>
+            <w:r w:rsidR="5319E7C1" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30 kilometrus platā Latvijas austrumu pierobežas joslā</w:t>
+            </w:r>
+            <w:r w:rsidR="68349CF0" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un ekspluatācijas aizsargjoslā ap valsts aizsardzības objektiem</w:t>
+            </w:r>
+            <w:r w:rsidR="6873430D" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, kas noteikta saskaņā ar Aizsargjoslu likumu un Ministru kabineta 2006. gada 27. jūnija noteikumiem Nr. 508 "Noteikumi par aizsargjoslām ap valsts aizsardzības objektiem un šo aizsargjoslu platumu"</w:t>
+            </w:r>
+            <w:r w:rsidR="68349CF0" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="080909B3" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tās</w:t>
+            </w:r>
+            <w:r w:rsidR="137AD489" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7AA5C463" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir saskaņotas ar Aizsardzības ministriju vai projekta pielikumā pievienots apliecinājums, ka minētās darbības tiks saskaņotas ar Aizsardzības ministriju pirms to uzsākšanas. </w:t>
+            </w:r>
+            <w:r w:rsidR="63FA5B9E" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja</w:t>
+            </w:r>
+            <w:r w:rsidR="34DB7D1D" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> projekta iesnieguma veidlapā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidR="34DB7D1D" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Jā, ar nosacījumu” </w:t>
+            </w:r>
+            <w:r w:rsidR="34DB7D1D" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>un izvirza nosacījumu papildināt projekta iesnieguma veidlapu ar nepieciešamo informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B3BFC95" w14:textId="71AC0D41" w:rsidR="00834720" w:rsidRPr="00392EF7" w:rsidRDefault="6A7246A7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B30AB" w:rsidRPr="00C408A0" w14:paraId="07B210BB" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F8F3E9" w14:textId="5B386A3C" w:rsidR="004B30AB" w:rsidRPr="00C408A0" w:rsidRDefault="59625BCD" w:rsidP="2BB993D9">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>VIENOTIE IZVĒLES KRITĒRIJI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0036732E" w:rsidRPr="00C408A0" w14:paraId="478647DD" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2D6EDA" w14:textId="350C84C6" w:rsidR="0036732E" w:rsidRPr="00C408A0" w:rsidRDefault="0036732E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="403C70A4" w14:textId="77777777">
-[...46 lines deleted...]
-              <w:t>6.</w:t>
+          <w:p w14:paraId="36027EDB" w14:textId="2068DDC7" w:rsidR="0036732E" w:rsidRPr="00C408A0" w:rsidRDefault="31EE3CF0" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta sadarbības partneris un tā plānotās darbības projekta ietvaros atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="011AE4B4" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>noteiktajām prasībām.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="18232FA8" w14:textId="0269D150">
-[...34 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="18C97359" w14:textId="081B6A1F" w:rsidR="0036732E" w:rsidRPr="00C408A0" w:rsidRDefault="079FE00F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="29B52C47" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="3BFE71A7" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="619A38B2" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="035AE45E" w14:textId="538D7A90" w:rsidR="0036732E" w:rsidRPr="00C408A0" w:rsidRDefault="0036732E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="59EB3CC9" w:rsidRPr="003ABC17">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>/ N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="747DE099" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0BF8A2C3" w14:textId="0AB89F50" w:rsidR="009F6EF1" w:rsidRPr="00392EF7" w:rsidRDefault="00666EE2" w:rsidP="00537B67">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja projekta iesniedzējs A/S “Latvijas valsts meži” </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45565" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projektā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45565" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>paredzējis piesaistīt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dabas aizsardzības pārvaldi (turpmāk – DAP) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D45565" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kā sadarbības partneri vai pamatoti norādījis, ka sadarbības partneris projektā netiek piesaistīts. Ja sadarbības partneris tiek piesaistīts, nodrošina</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ka:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="556BF838" w14:textId="77777777" w:rsidR="0036732E" w:rsidRPr="00392EF7" w:rsidRDefault="0036732E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir aprakstīts, kuras no projektā plānotajām darbībām veiks sadarbības partneris;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1E6EB0" w14:textId="77777777" w:rsidR="0036732E" w:rsidRPr="00392EF7" w:rsidRDefault="0036732E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta iesniegumā ir norādīts finansējuma apjoms, kas projekta ietvaros tiks novirzīts sadarbības partnerim;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C891074" w14:textId="6E69CA65" w:rsidR="0036732E" w:rsidRPr="00392EF7" w:rsidRDefault="757A8799" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kopā ar projekta iesniegumu ir iesniegta nepieciešamā dokumentācija, kas apliecina sadarbības partnera valdījuma vai turējuma tiesības uz nekustamo īpašumu, kurā tiks īstenotas projekta darbības (ja attiecināms un, ja informācija par minētajām tiesībām nav pieejama publiskajos reģistros).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="345A4589" w14:textId="7618AD7B" w:rsidR="1C331C61" w:rsidRPr="00392EF7" w:rsidRDefault="1C331C61" w:rsidP="5848BEB4">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniedzējs ar projektā paredzēto sadarbības partneri ir noslēdzis sadarbības līgumu par projekta īstenošanu, kurā noteikti pušu pienākumi, tiesības un atbildība projekta mērķa un rādītāju sasniegšanā un tiek izpildītas </w:t>
+            </w:r>
+            <w:r w:rsidR="002A66F3" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumu prasības attiecībā uz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sadarbības partneri (ievērojot </w:t>
+            </w:r>
+            <w:r w:rsidR="00250739" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2023.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0016" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada 13.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0016" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jūlija noteikumos Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0016" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>408 “Kārtība, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0016" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada plānošanas periodā” noteiktās minimālās prasības par informāciju, kas finansējuma saņēmējam jāiekļauj sadarbības līgumā).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E53B99" w14:textId="77777777" w:rsidR="009F6EF1" w:rsidRPr="00392EF7" w:rsidRDefault="00666EE2" w:rsidP="00537B67">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja projekta iesniedzējs ir paredzējis piesaistīt sadarbības partneri – DAP, bet nav norādījis sadarbības partnera funkcijas, </w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">veicamās </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>darbības</w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, tam novirzāmo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> finansējuma apjomu</w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai nav pievienojis sadarbības līgumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, projekta iesniedzējam izvirza nosacījumu precizēt projekta iesnieguma veidlapā </w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un pielikumos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informāciju, kas apliecina sadarbības partnera piesaisti un atbilstību SAM MK </w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>noteikumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteiktajām prasībām</w:t>
+            </w:r>
+            <w:r w:rsidR="00866E7B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067D99A4" w14:textId="4E287B8D" w:rsidR="0036732E" w:rsidRPr="00392EF7" w:rsidRDefault="0036732E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F7A51E" w14:textId="2AA928A7" w:rsidR="0036732E" w:rsidRPr="00392EF7" w:rsidRDefault="558DA6D7" w:rsidP="00947112">
+            <w:pPr>
+              <w:ind w:left="56" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”, ja projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="36D8F43B" w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nav piesaistīts sadarbības partneris</w:t>
+            </w:r>
+            <w:r w:rsidR="00947112">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00947112" w:rsidRPr="00947112">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>un projekta iesniegumā tas ir pamatoti norādīts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00392EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00581F1E" w:rsidRPr="00C408A0" w14:paraId="678BAEE7" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A54A962" w14:textId="76185F68" w:rsidR="00581F1E" w:rsidRPr="00AF3EF2" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF3EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1C1E48EB" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>6.2.</w:t>
+          <w:p w14:paraId="7CF30B82" w14:textId="3FA788AA" w:rsidR="00581F1E" w:rsidRPr="00AF3EF2" w:rsidRDefault="185F7776" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF3EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="1D0DE38D" w:rsidRPr="00AF3EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00581F1E" w:rsidRPr="00AF3EF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izmaksu lietderīgums ir pamatots ar projekta izmaksu un ieguvumu analīzi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F97DBC" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5D04FA06" w14:textId="1050BAAA">
-[...32 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="130D848C" w14:textId="79438933" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5FD53AE1" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="08A2AE54" w14:textId="359F6CAF" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1240B171" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="52FBB7CE" w14:textId="36698E39" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniegumam pievienota projekta izmaksu un ieguvumu analīze un tiek izpildīti šādi nosacījumi:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC73ED7" w14:textId="50D4BC3C" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="005D699E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Projekta izmaksu un ieguvumu analīze sagatavota atbilstoši normatīvajā aktā, kas nosaka kārtību, kādā Eiropas Savienības fondu vadībā iesaistītās institūcijas nodrošina šo fondu ieviešanu 2021.–2027. gada plānošanas periodā noteiktajam;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC2923F" w14:textId="1E589908" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Izmaksu un ieguvumu analīzēs aprēķini ir aritmētiski korekti un izsekojami;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66717A6A" w14:textId="37B0FAA3" w:rsidR="00581F1E" w:rsidRPr="00C408A0" w:rsidRDefault="00581F1E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes sagatavošanā ir izmantoti aktuālie makroekonomiskie pieņēmumi un prognozes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00C408A0">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:t>https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F79F55" w14:textId="3B48C431" w:rsidR="0056546E" w:rsidRDefault="5C5E43E4" w:rsidP="0056546E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izmaksu un ieguvumu analīze ir minimālā obligātā prasība projektam, ja projektā ir plānoti ieņēmumi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758333A8" w14:textId="22DBB691" w:rsidR="00581F1E" w:rsidRPr="0056546E" w:rsidRDefault="00581F1E" w:rsidP="0056546E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0056546E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>aprēķinātā projekta ekonomiskā ienesīguma norma ir lielāka par sociālo diskonta likmi, kas norādīta makroekonomiskajos pieņēmumos un prognozēs, ko projekta iesniedzējs ir izmantojis, izstrādājot izmaksu un ieguvumu analīzi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D482194" w14:textId="77777777" w:rsidR="00581F1E" w:rsidRDefault="00601BD3" w:rsidP="005D699E">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00581F1E" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>prēķinātā projekta ekonomiskā neto pašreizējā vērtība ir lielāka par nulli.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="238C248D" w14:textId="77777777" w:rsidR="004E0565" w:rsidRPr="00D87020" w:rsidRDefault="004E0565" w:rsidP="004E0565">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D87020">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta dzīves cikls aptver projekta īstenošanas laiku un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D87020">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>pēcuzraudzības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D87020">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> periodu, un nav mazāks kā 15 gadi. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4844548F" w14:textId="77777777" w:rsidR="000B09F2" w:rsidRPr="00C408A0" w:rsidRDefault="000B09F2" w:rsidP="00513C07">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:ind w:left="340" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2746817C" w14:textId="77777777" w:rsidR="00491405" w:rsidRPr="00C408A0" w:rsidRDefault="00491405" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64067A38" w14:textId="4D83B678" w:rsidR="006826E3" w:rsidRPr="00C408A0" w:rsidRDefault="000F7E76" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda  lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda  lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003ABC17" w14:paraId="10C1B06F" w14:textId="77777777" w:rsidTr="005D226B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="72172D58" w14:textId="7775200D" w:rsidR="372D3E2F" w:rsidRPr="002E5C08" w:rsidRDefault="372D3E2F" w:rsidP="00513C07">
+            <w:pPr>
+              <w:ind w:left="126" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="56E3FE83" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>6.2.1.</w:t>
+          <w:p w14:paraId="498C8567" w14:textId="59412A66" w:rsidR="1D1FDC13" w:rsidRPr="002E5C08" w:rsidRDefault="5BC76E6A" w:rsidP="00513C07">
+            <w:pPr>
+              <w:ind w:left="28" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegums atbilst SAM </w:t>
+            </w:r>
+            <w:r w:rsidR="368EA1BA" w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumos </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>noteiktajam, lai tas nekvalificētos kā komercdarbības atbalsts (ja attiecināms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F97DBC" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="326AC28E" w14:textId="77777777">
-[...161 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="67E935AD" w14:textId="592EB8F6" w:rsidR="29CF65CC" w:rsidRPr="002E5C08" w:rsidRDefault="0DAAACE2" w:rsidP="002E5C08">
+            <w:pPr>
+              <w:ind w:left="224" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...115 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5D430F7F" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="43A720C4" w14:textId="5FEC242C" w:rsidR="29CF65CC" w:rsidRPr="002E5C08" w:rsidRDefault="0DAAACE2" w:rsidP="002E5C08">
+            <w:pPr>
+              <w:ind w:left="56" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5C08">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="70B664DC" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6A5FD7A6" w14:textId="2C8E163D" w:rsidR="17EFE702" w:rsidRPr="005D226B" w:rsidRDefault="646F9652" w:rsidP="005D226B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja atbilstoši SAM</w:t>
+            </w:r>
+            <w:r w:rsidR="4A272248" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MK noteikumos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanu noteiktajam projekta iesniegums atbilst komercdarbības atbalsta kontroles nosacījumiem: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736EEF4B" w14:textId="77777777" w:rsidR="005D226B" w:rsidRPr="005D226B" w:rsidRDefault="353DE3E4" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta īstenošanas vieta ir </w:t>
+            </w:r>
+            <w:r w:rsidR="193C0F08" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ĪADT </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="51AC5610" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai tās daļa </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstoši likuma “Par īpaši aizsargājamām dabas teritorijām” un likuma “Sugu un biotopu aizsardzības likums” noteiktajām prasībām un tām cieši piegulošas teritorijas, ja darbības tajās sniedz ieguldījumu mērķa teritorijā, kas projekta iesniegšanas brīdī vai pirms projekta darbību uzsākšanas ir reģistrēts dabas datu pārvaldības sistēmā “Ozols”. Pārbaudei izmanto DAP uzturēto dabas datu pārvaldības sistēmu “Ozols”, pieejama: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="005D226B">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://ozols.gov.lv/pub/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AB7B85" w14:textId="77777777" w:rsidR="005D226B" w:rsidRPr="005D226B" w:rsidRDefault="353DE3E4" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ir pamatots projekta nesaimnieciskais raksturs, ievērojot pasākuma SAM MK noteikumu projekta nosacījumus un pamatojot finansēto aktivitāšu atbilstību deleģēto valsts pārvaldes uzdevumu izpildei, piemēram, īstenojot turējumā nodoto valsts stratēģisko aktīvu, tai skaitā, valsts īpašuma ilgtspējīgu – ekonomiski izdevīgu, videi draudzīgu, sociāli atbildīgu apsaimniekošanu un tam nepieciešamās infrastruktūras, pakalpojumu attīstību, kas ir arī ĪADT un ES nozīmes biotopu apsaimniekošana, pārvaldība vai aizsardzība;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235515C0" w14:textId="77777777" w:rsidR="005D226B" w:rsidRPr="005D226B" w:rsidRDefault="7D78AF2F" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projektā nav paredzēta saimnieciskā darbība (projektā nav paredzēts atbalsts preču vai pakalpojumu piedāvāšanai tirgū);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2775652F" w14:textId="003F9C20" w:rsidR="54DF2440" w:rsidRPr="005D226B" w:rsidRDefault="7A0E3648" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja projekta iesniedzējs ir paredzējis projektā atjaunotajās teritorijās gūt ieņēmumus, izmaksu un ieguvumu analīzē jānorāda paredzētais ieņēmumu apjoms, kas projekta dzīves ciklā ar komercdarbību nesaistītā projektā vai tā daļā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>ik gadu nepārsniedz 50 procentus no infrastruktūras un atjaunoto teritoriju uzturēšanas izdevumiem*</w:t>
+            </w:r>
+            <w:r w:rsidR="646F9652" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19327416" w14:textId="2858BDEB" w:rsidR="225125A4" w:rsidRPr="005D226B" w:rsidRDefault="225125A4" w:rsidP="005D226B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*Projektā atjaunotajās teritorijās projekta īstenošanas darbību</w:t>
+            </w:r>
+            <w:r w:rsidR="29508D3E" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rezultātā var rasties mantiskas vērtības, piemēram, koksne vai šķelda. Saskaņā ar Komisijas paziņojuma par valsts atbalsta jēdzienu saskaņā ar Līguma par ES darbību 107. panta 34. un 35. punktu atsevišķas ar kultūru, kultūrvēsturiskā mantojuma saglabāšanu un dabas aizsardzību saistītas darbības var, ņemot vērā to īpašo raksturu, būt organizētas nekomerciāli un tādējādi būt tādas, kurām nav saimnieciska rakstura.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459F955D" w14:textId="51C66430" w:rsidR="00952502" w:rsidRPr="005D226B" w:rsidRDefault="00952502" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papildus informācija par saimnieciskās darbības veikšanu projekta teritorijā </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pārbauda “Lursoft” datu bāzē, Lauku atbalsta dienesta datu bāzē, Uzņēmumu reģistra datu bāzē, Latvijas vides, ģeoloģijas un meteoroloģijas uzturētajā Zemes dzīļu informācijas sistēmā, Valsts ieņēmuma dienesta saimnieciskās darbības veicēju datu bāzē un citur publiski pieejamajai informācijai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F6EAB4" w14:textId="13C479CD" w:rsidR="17EFE702" w:rsidRPr="005D226B" w:rsidRDefault="17EFE702" w:rsidP="005D226B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minētajām prasībām, vērtējums ir “Jā, ar nosacījumu” un izvirza atbilstošus nosacījumus. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702267D7" w14:textId="2C83BBEA" w:rsidR="525FF311" w:rsidRPr="005D226B" w:rsidRDefault="646F9652" w:rsidP="005D226B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā</w:t>
+            </w:r>
+            <w:r w:rsidR="7CA1903E" w:rsidRPr="005D226B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00834720" w:rsidRPr="00C408A0" w14:paraId="4FD2E928" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B622931" w14:textId="22EB7CB9" w:rsidR="00834720" w:rsidRPr="00C408A0" w:rsidRDefault="56847B9F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="6A7246A7" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>SPECIFISKIE ATBILSTĪBAS KRITĒRIJI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00142071" w:rsidRPr="00C408A0" w14:paraId="2E69F588" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="051C4A66" w14:textId="3F18FABD" w:rsidR="00142071" w:rsidRPr="00C408A0" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.1.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="20483114" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>6.2.2.</w:t>
+          <w:p w14:paraId="295EF0BD" w14:textId="47CC8B9A" w:rsidR="00142071" w:rsidRPr="00C408A0" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā norādītās ieguldījumu teritorijas atbilst </w:t>
+            </w:r>
+            <w:r w:rsidR="00234E7A" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>MK noteikumos noteiktajam un tām ir veikts ekosistēmu pakalpojumu novērtējums.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="5715F99C" w14:paraId="007B4C94" w14:textId="79CBDC71">
-[...87 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="3A4659A7" w14:textId="5F6B7320" w:rsidR="00142071" w:rsidRPr="00C408A0" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="02F4C718" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="3819A521" w14:textId="7F2D6DA5" w:rsidR="00142071" w:rsidRPr="00C408A0" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="038698EC" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2F344B1D" w14:textId="6614D38D" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja projektā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B995F8E" w14:textId="68E9A043" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidR="00234E7A" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MK noteikumu 3. punktam, projekta īstenošanas vieta ir Kurzemes, Latgales, Vidzemes vai Zemgales statistiskais reģions saskaņā ar 2022. gada 25. novembrī spēkā esošo Statistiski teritoriālo vienību nomenklatūras 3. līmeņa (NUTS 3. līmenis) klasifikāciju. Ieguldījumi var tikt veikti visās Latvijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>valstspilsētu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un novadu teritorijās, izņemot Rīgas un Jūrmalas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>valstspilsētas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Ādažu, Limbažu, Ogres, Ropažu, Ķekavas, Mārupes, Olaines, Salaspils, Saulkrastu, Siguldas, Tukuma novados. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izvērtēšanas procesā NUTS 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F04840" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">līmeņa teritoriālās atrašanās vietas noteikšanas pārbaudei var izmantot Centrālās statistikas pārvaldes mājaslapā pieejamo informāciju: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>https://www.csp.gov.lv/lv/statistiskie-regioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F04840" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F37A9D" w14:textId="31E55EE2" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vienlaikus projekta īstenošanas vieta ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00495B84" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ĪADT </w:t>
+            </w:r>
+            <w:r w:rsidR="00E34BA4" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai to daļas un tām piegulošās teritorijas</w:t>
+            </w:r>
+            <w:r w:rsidR="00495B84" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstoši likuma “Par īpaši aizsargājamām dabas teritorijām” noteiktajām prasībām. Pārbaudei izmanto dabas datu pārvaldības sistēmu “Ozols” </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="00495B84" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://ozols.gov.lv/pub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00C16272" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="335D5078" w14:textId="3B719B45" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumā tiek atsevišķi nodalītas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE4C896" w14:textId="48E6C5D5" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta īstenošanas teritorijas, kuras tiek uzskatītas par Eiropas Savienības nozīmes biotopiem atbilstoši </w:t>
+            </w:r>
+            <w:r w:rsidR="00A120E7" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikumu projekta anotācijas 1.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C16272" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sadaļai;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CEFF6C9" w14:textId="53BF2A7C" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="0D2A0D8F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta īstenošanas teritorijas, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām, atbilstoši 2020.</w:t>
+            </w:r>
+            <w:r w:rsidR="3B7C5914" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada 24.</w:t>
+            </w:r>
+            <w:r w:rsidR="3B7C5914" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">novembra </w:t>
+            </w:r>
+            <w:r w:rsidR="649A30B3" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rīkojumam Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="3B7C5914" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>696</w:t>
+            </w:r>
+            <w:r w:rsidR="005A459A" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2030.</w:t>
+            </w:r>
+            <w:r w:rsidR="2F2A3F84" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gadam” 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="2F2A3F84" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pielikumā minētajam sarakstam un tām piegulošas ietekmētas teritorijas, ja tas ir attiecināms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDB641F" w14:textId="6ABB4478" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kā arī projekta iesniegumā jānorāda projekta īstenošanas teritorijas platība katrai no augstāk minētajām grupām.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75FF6241" w14:textId="7A1BCEB1" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="0D2A0D8F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Par atbalstāmajām projekta īstenošanas teritorijām, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām, atbilstoši 2020.</w:t>
+            </w:r>
+            <w:r w:rsidR="1F88C6F2" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada 24.</w:t>
+            </w:r>
+            <w:r w:rsidR="27566127" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>novembra MK rīkojumam Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="27566127" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>696 “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030.</w:t>
+            </w:r>
+            <w:r w:rsidR="27566127" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gadam” 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="27566127" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pielikumā minētajam sarakstam, ir pievienota pamatojoša informācija vai apliecinoša dokumentācija (piemēram, arhīvu izziņas), ka vietām nav iespējams piemērot Vides aizsardzības likuma</w:t>
+            </w:r>
+            <w:r w:rsidR="008423B9" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> principu “piesārņotājs maksā”. Ar iesniegto pamatojumu vai dokumentāciju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jāpierāda (izpildot visus apakšpunktu nosacījumus):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="616941C9" w14:textId="77777777" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>kad pārtraukta kūdras ieguve projekta teritorijā,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E0DA4B2" w14:textId="412B715C" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ka pēc kūdras ieguves pārtraukšanas vairs nav spēkā esošu kūdras ieguves licenču,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7410FE" w14:textId="77777777" w:rsidR="00142071" w:rsidRPr="00C656A9" w:rsidRDefault="00142071" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ka nav bijusi prasība par rekultivācijas veikšanu projekta teritorijā pēc kūdras ieguves pārtraukšanas projekta teritorijā,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E661C85" w14:textId="762759E8" w:rsidR="00C461CA" w:rsidRPr="00C656A9" w:rsidRDefault="0D2A0D8F" w:rsidP="00C461CA">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ka tagadējais zemes īpašnieks, valdītājs vai turētājs nav </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">likumīgais kūdras ieguves veicēja vai citas struktūras saistību pārņēmējs, </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC123B" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">šī struktūra vai uzņēmums vairs nepastāv, kā arī uz tagadējo zemes īpašnieku nevar attiecināt </w:t>
+            </w:r>
+            <w:r w:rsidR="002009E9" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1996. gada </w:t>
+            </w:r>
+            <w:r w:rsidR="007C01F7" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. jūnija</w:t>
+            </w:r>
+            <w:r w:rsidR="00B47499" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> likuma</w:t>
+            </w:r>
+            <w:r w:rsidR="00F66472" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Par zemes dzīlēm”</w:t>
+            </w:r>
+            <w:r w:rsidR="00384786" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikto prasību īstenot </w:t>
+            </w:r>
+            <w:r w:rsidR="00B658BB" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rekultivāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC6DFE" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="003741C0" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gadījumos, ja uzņēmums vai struktūra, kas vēsturiski veica kūdras ieguves darbības, joprojām turpina savu darbību un pastāv, bet nav </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>veikta konkrētās teritorijas rekultivācija, tad šāda teritorija nevar tikt izmantota projekta īstenošanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CCD03D9" w14:textId="77777777" w:rsidR="00CB69F2" w:rsidRPr="00C656A9" w:rsidRDefault="00EE4102" w:rsidP="00CB69F2">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādīta informācija par projekta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>revitalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> īstenošanas vietu, kura atrodas vēsturiskā kūdras ieguves teritorijā, kur pēc 1996. gada 4. jūnija, kad stājās spēkā likums “Par zemes dzīlēm” ir izdota licence kūdras ieguvei, bet līdz 2006. gada 7. oktobrim (MK noteikumu Nr. 779 “Derīgo izrakteņu ieguves kārtība” spēkā stāšanās brīdim) teritorijai nav izsniegta jauna licence kūdras ieguvei, tad pēc 1996. gada izdotās licences izmaiņas (platības samazināšana vai darbības pārtraukšana) uzskatāmas par tiesiskām, jo tās veiktas atbilstoši tā brīža normatīvajiem aktiem un sekojoši ir ievērota rekultivācijas prasība, tostarp, ja teritorija atstāta dabiskam purva atjaunošanās procesam. Tas pats ir attiecināms uz gadījumiem, kad pēc 2006. gada 7. oktobra ir izdota jauna licence pārņemot iepriekšējās licences tiesības, bet nosakot jaunu licences platību, kura vairs neietver visu iepriekšējās licences teritoriju. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C1FEB52" w14:textId="4F04D927" w:rsidR="00EE4102" w:rsidRPr="00C656A9" w:rsidRDefault="00EE4102" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iepriekš minētajām teritorijām, pašvaldības, saskaņā ar likumu “Par zemes dzīlēm”, uzrauga derīgo izrakteņu ieguves vietu rekultivāciju, bet līdz 2006. gada 7. oktobrim (pirms MKN Nr. 779 stāšanās spēkā) nebija noteikta rekultivācijas darbu pieņemšanas kārtība un licencēm, kas izsniegtas līdz 2006.gada 7. oktobrim, var nebūt pieejami rekultivācijas pieņemšanas dokumenti. </w:t>
+            </w:r>
+            <w:r w:rsidR="007406C1" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Līdz ar to </w:t>
+            </w:r>
+            <w:r w:rsidR="006867DE" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00D5451C" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>jekta iesniegumam jāpievieno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> attiecīgās pašvaldības sagatavots dokuments, piemēram, izziņa, kurā sniegta informācija par tās rīcībā esošajiem/neesošajiem dokumentāriem materiāliem par minētajā teritorijā īstenoto rekultivāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D18278" w14:textId="492BE970" w:rsidR="00EE4102" w:rsidRPr="00C656A9" w:rsidRDefault="00EE4102" w:rsidP="005D226B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Informāciju pārbauda projekta iesnieguma 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00312782" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pielikumā un </w:t>
+            </w:r>
+            <w:r w:rsidR="001A48CA" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta iesniegumam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pievienotajos dokumentos par licencēm kūdras ieguvei un izmaiņām licencēs projekta īstenošanas teritorijās</w:t>
+            </w:r>
+            <w:r w:rsidR="00691F80" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68A77B5D" w14:textId="7B1CFCDA" w:rsidR="6DE33D7F" w:rsidRPr="00C656A9" w:rsidRDefault="108AAEA6" w:rsidP="003ABC17">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumam jāpievieno ekosistēmu pakalpojumu novērtējums katrai projekta īstenošanas vietai, tajā iekļaujot informāciju par ekosistēmu regulējošajiem pakalpojumiem, kultūras pakalpojumiem un apgādes pakalpojumiem. Visu novērtējumu sagatavošanā jāizmanto viena novērtēšanas metode, novērtējot gan esošo teritoriju vērtību, gan nākotnes pēc projekta darbību pabeigšanas. Ja nav iespējams sagatavot ekosistēmu pakalpojumu novērtējumu uz projekta iesniegšanas brīdi, tiek iesniegts apliecinājums par šāda sagatavošanu līdz projekta darbību pabeigšanai.</w:t>
+            </w:r>
+            <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="207B6012" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>kosistēmu pakalpojumu novērtējuma sagatavošanā</w:t>
+            </w:r>
+            <w:r w:rsidR="1BBE2A5F" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> var izmantot </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadlīnijas par ekosistēmu pakalpojumu novērtējumu katram no vēsturisko kūdras ieguves vietu </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>revitalizācijas</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> veidie</w:t>
+              </w:r>
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>m</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (t.sk. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>pielik</w:t>
+              </w:r>
+              <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ums</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="746035C1" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="6CC1D0A6" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="727CBDE8" w14:textId="77777777" w:rsidR="00704EED" w:rsidRPr="00C656A9" w:rsidRDefault="00704EED" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesnieguma veidlapā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Jā, ar nosacījumu” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>un izvirza nosacījumu papildināt projekta iesnieguma veidlapu ar nepieciešamo informāciju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37EA3116" w14:textId="7DDF3AC8" w:rsidR="00704EED" w:rsidRPr="00C656A9" w:rsidRDefault="008F73E0" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00872F9E" w:rsidRPr="00C408A0" w14:paraId="40B389F9" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="4705B559" w14:textId="64064429" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="00872F9E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.2.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5DA547DD" w14:textId="77777777">
-[...46 lines deleted...]
-              <w:t>7.</w:t>
+          <w:p w14:paraId="410AEC27" w14:textId="3E7C569E" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="00872F9E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Ja projektā ir paredzētas darbības, kurām saskaņā ar vides jomu regulējošiem normatīvajiem aktiem ir nepieciešams veikt ietekmes uz vidi novērtējumu, tad projekta iesniegumā ir sniegts apliecinājums, ka šāds novērtējums tiks veikts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="55D36425" w14:textId="3B4D68B9">
-[...34 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5B125F52" w14:textId="49B2ACA2" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="00872F9E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="7C6C1FAE" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="6ADFADBE" w14:textId="38757544" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="0062698F" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="00716BCC" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5B0859A2" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6ED53B4F" w14:textId="0671433F" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="04768D72" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Jā”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja projekta iesniegumam ir pievienots apliecinājums, ka tiks veikts ietekmes uz vidi novērtējums, atbilstoši likuma “Par ietekmes uz vidi novērtējumu”</w:t>
+            </w:r>
+            <w:r w:rsidR="00624A23" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:footnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nosacījumiem un </w:t>
+            </w:r>
+            <w:r w:rsidR="54B992D4" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2015.</w:t>
+            </w:r>
+            <w:r w:rsidR="54B992D4" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gada 13.</w:t>
+            </w:r>
+            <w:r w:rsidR="54B992D4" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>janvāra noteikumiem Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="54B992D4" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="006A1C88" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:footnoteReference w:id="10"/>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kārtība, kādā novērtē paredzētās darbības ietekmi uz vidi un akceptē paredzēto darbību” uz projekta īstenošanas vietām, kur tas attiecināms, vai projekta iesnieguma pielikumā pievienotajā Valsts vides dienesta izziņā par ietekmes uz vidi novērtējuma, sākotnējā </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izvērtējuma</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai tehnisko noteikumu nepieciešamību.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CB9980" w14:textId="084769A2" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="008B5E01" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55CF5412" w14:textId="0169E94B" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="005229CA" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221953E0" w14:textId="777EE088" w:rsidR="00872F9E" w:rsidRPr="00C408A0" w:rsidRDefault="004F02AC" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “N/A”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ja sniegts skaidrojums, ka projektā paredzētajām darbībām nav nepieciešams veikt ietekmes uz vidi novērtējumu vai sākotnējo </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izvērtējumu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, pievienojot attiecīgu izziņu no kompetentās iestādes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004914D9" w:rsidRPr="00C408A0" w14:paraId="33EBE9B6" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1EAFEC" w14:textId="08B4ED46" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.3.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="6A638CC4" w14:textId="77777777">
-[...49 lines deleted...]
-              <w:t>7.1.</w:t>
+          <w:p w14:paraId="704FE8C4" w14:textId="44CB35D0" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Projekta īstenošanas laikā un visā rezultātu uzturēšanas periodā pēc noslēguma maksājuma veikšanas nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, pieder projekta iesniedzējam vai projekta sadarbības partnerim, vai ir tā valdījumā, vai ir panākta vienošanās ar nekustamā īpašuma īpašnieku vai tā tiesisko valdītāju par nekustamā īpašuma turējumu vai lietojumu un īpašuma tiesības vai turējuma tiesības ir nostiprinātas zemesgrāmatā (ja attiecināms).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="179A00F7" w14:textId="77777777">
-[...58 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="44A1A71B" w14:textId="57A3AA6E" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="7DA3506A" w14:textId="7CD63C08">
-            <w:pPr>
+          <w:p w14:paraId="0894930D" w14:textId="10D65220" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="7D50F99A" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4854F914" w14:textId="6AA3925B" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, ja tiek nodrošināts, ka projekta īstenošanas laikā (līdz attiecīgās darbības uzsākšanai) nekustamais īpašums, kurā paredzēta infrastruktūras izveide vai biotopu atjaunošana, t.sk. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00425D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>revitalizācijas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00425D83">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>darbības, pieder (t.i., tas ir īpašumā vai valdījumā) projekta iesniedzējam vai projekta sadarbības partnerim vai arī ir panākta vienošanās ar nekustamā īpašuma īpašnieku vai tā tiesisko valdītāju par nekustamā īpašuma turējumu, vai arī par nekustamā īpašuma lietojumu (izmantošanu), un ir noslēgta attiecīga vienošanās vai līgums. Gadījumā, ja nekustamais īpašums nav valsts īpašumā un ir paredzētas būvniecības darbības attiecīgajā īpašumā, nekustamā īpašuma vai turējuma tiesības ir nostiprinātas zemesgrāmatā. Par īpašumtiesību esamību pārliecinās pārbaudot  kadast</w:t>
+            </w:r>
+            <w:r w:rsidR="5DBD3301" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>s.lv un zeme</w:t>
+            </w:r>
+            <w:r w:rsidR="4CA214E9" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>grāmata.lv, vai projektam pievieno apliecinošu dokumentāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00984E5B" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00984E5B" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="cf01"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ja īpašumtiesības nav nostiprinātas zemesgrāmatā vai informācija nav pieejama zemesgrāmata.lv projekta iesniegumam pievieno īpašumtiesības apliecinošu dokumentāciju</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>. Ja projektā paredzēti ieguldījumi intelektuālajā īpašumā, sniedz informāciju, ka tas ir projekta iesniedzēja vai sadarbības partnera īpašumā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A50456E" w14:textId="2D43A060" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Projekta iesniegumam pievienotie dokumenti apliecina īpašuma tiesības, nodošanu valdījumā vai pierāda, ka ir panākta vienošanās ar nekustamā īpašuma īpašnieku(-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) par nekustamā īpašuma nomu, turējumu vai apsaimniekošanu vai apbūves tiesību (pēc 2017. gada 1. janvāra) vismaz uz termiņu, kas norādīts kā plānotais infrastruktūras kalpošanas ilgums, bet ne mazāks par trīsdesmit gadiem pēc projekta pabeigšanas, vai arī ir sniegts apliecinājums, ka apbūves tiesība tiks iegūta un nostiprināta līdz attiecīgo darbību uzsākšanai.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58096564" w14:textId="43F3AFCC" w:rsidR="0080547A" w:rsidRPr="00C408A0" w:rsidRDefault="006455DF" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46D9FDD7" w14:textId="6EB1A648" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00DF4F70" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w14:paraId="0481F2B8" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="372257B3" w14:textId="1685F9E8" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00DF4F70" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.4.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="268475F8" w14:textId="77777777">
-[...49 lines deleted...]
-              <w:t>7.2.</w:t>
+          <w:p w14:paraId="3B8B37FB" w14:textId="5D40DEF5" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00960295" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Projekta iesniedzējs pamato paredzēto projekta darbību atbilstību valsts deleģētajām pārvaldes funkcijām un pārvaldes uzdevumiem.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1DEDD543" w14:textId="77777777">
-[...62 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="66EF7CBC" w14:textId="59D447BF" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00960295" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="21F64853" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="0C912F5D" w14:textId="324F81BD" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00960295" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="00416854" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="04789C54" w14:textId="6490FF75" w:rsidR="00DF4F70" w:rsidRPr="00C408A0" w:rsidRDefault="00FD1117" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jā”, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ja projekta iesniegumā tiek pamatots, ka projektā paredzētās darbības un izveidotā infrastruktūra un atjaunotās teritorijas tiks izmantot</w:t>
+            </w:r>
+            <w:r w:rsidR="00455DEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s tikai valsts pārvaldes deleģēto funkciju un pārvaldes uzdevumu izpildei </w:t>
+            </w:r>
+            <w:r w:rsidR="21CC2672" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ĪADT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apsaimniekošanas, pārvaldības vai aizsardzības jautājumos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24117A3A" w14:textId="591D7BBC" w:rsidR="00E442D3" w:rsidRPr="00C408A0" w:rsidRDefault="007D25CD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D2A7F3" w14:textId="50FA87B7" w:rsidR="00E442D3" w:rsidRPr="00C408A0" w:rsidRDefault="00CC0792" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004914D9" w:rsidRPr="00C408A0" w14:paraId="36684BDB" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="21498F1C" w14:textId="5A630DB8" w:rsidR="004914D9" w:rsidRPr="00C408A0" w:rsidRDefault="004914D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana”</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC0792" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005B54F1" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(HP VINPI)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specifiskais atbilstības kritērijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009536CB" w:rsidRPr="00C408A0" w14:paraId="505B6A75" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5374A152" w14:textId="0D0B90FF" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="11CBADA6" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="7E972F5F" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="684C1FA0" w14:textId="77777777">
-[...49 lines deleted...]
-              <w:t>7.3.</w:t>
+          <w:p w14:paraId="3C5DAAA1" w14:textId="06DBB141" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projektā ir paredzētas darbības, kas veicina horizontālā principa ”Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” īstenošanu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="3DF246E7" w14:textId="77777777">
-[...94 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7067BCC6" w14:textId="352BB27A" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="50A7675A" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="56C1F369" w14:textId="24E6143E" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="4134B685" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="606665A4" w14:textId="77777777" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums atbilst minimālajām prasībām, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vērtējums ir “Jā”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, t.i. no projekta iesniegumā ietvertās informācijas ir secināms, ka projektā paredzētas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53562FF3" w14:textId="3962E558" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vismaz </w:t>
+            </w:r>
+            <w:r w:rsidR="002D19F7" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vispārīgās HP VINPI darbības un</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7A6248" w14:textId="70FAC7EC" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vismaz </w:t>
+            </w:r>
+            <w:r w:rsidR="002D19F7" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>specifiskās HP VINPI darbības;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E19384C" w14:textId="2586EF66" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="5848BEB4">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ir noteikts vismaz 1 HP VINPI rādītājs;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1716B4AF" w14:textId="0351128C" w:rsidR="00BD1FAD" w:rsidRPr="002A3F11" w:rsidRDefault="00BD1FAD" w:rsidP="002A3F11">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:ind w:left="334" w:hanging="357"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sniegts vispārīgo un specifisko HP VINPI darbību pamatojums (KPVIS).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F76EF4" w14:textId="47B0B747" w:rsidR="00164DCE" w:rsidRPr="002A3F11" w:rsidRDefault="00164DCE" w:rsidP="002A3F11">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HP VINPI darbību pamatojumā (KPVIS) jānorāda, piemēram, kā HP darbība ir saistīta ar projekta konkrēto darbību, kādā veidā projekts īstenos HP darbību. Piemēram, sniegts apraksts par jau esošo/plānoto praksi iestādē attiecībā uz nediskriminējošu personāla atlasi vai elastīgo darba laiku; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>/HP VINPI darbības tiks integrētas pasākuma/būvniecības/aprīkojuma iegādes iepirkumā u.c.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F684221" w14:textId="77777777" w:rsidR="00164DCE" w:rsidRPr="002A3F11" w:rsidRDefault="00164DCE" w:rsidP="002A3F11">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Vēlams, lai plānotās vispārīgās HP VINPI darbības aptver dažādas vispārīgo darbību jomas – komunikācijas un vizuālās identitātes (ja projekta ietvaros tiek īstenota publicitāte), projekta vadībā un īstenošanā (ja projekta ietvaros tiek piesaistīts personāls) un publiskos iepirkumus (ja projekta ietvaros tiek plānots vai īstenots iepirkums).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21763179" w14:textId="0AC4FE69" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF73E2" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vispārīgo horizontālā principa darbību piemēri projekta iesniegumā: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BA248F" w14:textId="77777777" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>attiecībā uz projekta vadības un īstenošanas personālu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20193B0C" w14:textId="0C9C004E" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="1A98F89D" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekt</w:t>
+            </w:r>
+            <w:r w:rsidR="1D0DE38D" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="009536CB" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vadībā un īstenošanā tiks </w:t>
+            </w:r>
+            <w:r w:rsidR="009536CB" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>virzīti pasākumi, kas sekmē darba un ģimenes dzīves līdzsvaru, paredzot elastīga un nepilna laika darba iespēju nodrošināšanu vecākiem ar bērniem un personām, kuras aprūpē tuviniekus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02FAFE93" w14:textId="55705FCA" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>projekta vadības un īstenošanas personāla atlase tiks nodrošināta bez jebkādas tiešas vai netiešas diskriminācijas, veicina mazāk pārstāvētā dzimuma piesaisti, personu ar invaliditāti piesaisti un nediskriminē pēc rases, etniskās izcelsmes, dzimuma, vecuma, invaliditātes, reliģiskās, pārliecības, seksuālās orientācijas vai citiem apstākļiem;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7204FE41" w14:textId="77777777" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sievietēm un vīriešiem nodrošināta vienlīdzīga darba samaksa un vienlīdzīgas karjeras izaugsmes iespējas, tostarp nodrošinot dalību apmācībās, semināros, komandējumos; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6C8932" w14:textId="6592E88B" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>komunikācijas un vizuālās identitātes pasākumos:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34D817E9" w14:textId="0E8D4D42" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>īstenojot projekta komunikācijas aktivitātes, un vizuālās identitātes aktivitātes, to saturs tiks rūpīgi izvērtēts un tiks izvēlēta valoda un vizuālie tēli, kas mazina diskrimināciju un stereotipu veidošanos vai uzturēšanu par kādu no dzimumiem, personām ar invaliditāti, reliģisko pārliecību, vecumu, rasi un etnisko izcelsmi vai seksuālo orientāciju (skat. metodisko materiālu “Ieteikumi diskrimināciju un stereotipus mazinošai komunikācijai ar sabiedrību”, (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidRPr="002A3F11">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://www.lm.gov.lv/lv/media/18838/download</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="611A09D4" w14:textId="7F61F9FB" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tiks nodrošināts, ka informācija tīmeklī ir piekļūstama cilvēkiem ar funkcionāliem traucējumiem, izmantojot vairākus sensoros (redze, dzirde, tauste) kanālus.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vadlīnijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamības</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izvērtējumam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pieejamas šeit: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidRPr="002A3F11">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489C46D5" w14:textId="2C49ACBC" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7625" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai finansējuma saņēmēja</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tīmekļvietnē tiks izveidota sadaļa </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF73E2" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Viegli lasīt</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF73E2" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kurā tiks iekļauta īsa aprakstoša informācija par projektu un citu lasītājiem nepieciešamu informāciju vieglajā valodā, lai plašākai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sabiedrībai nodrošinātu iespēju uzzināt par ES fondu ieguldījumiem (skat. LM metodisko materiālu “Ceļvedis iekļaujošas vides veidošanai valsts un pašvaldību iestādēs (2020) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="002A3F11">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> );</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E562E6D" w14:textId="72C2C4A0" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF73E2" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Specifisko horizontālā principa darbību piemēri projekta iesniegumā:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1880A2D8" w14:textId="0526BE01" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta iesniegumā tiek paredzētas specifiskās darbības, kas izriet no </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7913" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pasākuma atbalstāmo darbību un projekta satura un, kas īpaši veicina vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar kustību, redzes, dzirdes vai garīga rakstura traucējumiem, vecāka gadagājuma cilvēkiem un vecākiem ar maziem bērniem, piemēram:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F3EEB8" w14:textId="77777777" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Darbības, kas attiecas uz personu ar invaliditāti vienlīdzīgu iespēju un tiesību ievērošanu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E19CFCD" w14:textId="297CF367" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="00B81DF3" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiks nodrošināti konsultatīva rakstura pasākumi par vides un informācijas, aprīkojuma, informācijas tehnoloģiju risinājumu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažādiem funkcionēšanas ierobežojumiem  (attiecīgi pievienojot dokumentus, piem. konsultāciju protokolus u.c.)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16121" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (atbilstošais HP rādītājs </w:t>
+            </w:r>
+            <w:r w:rsidR="003D42C0" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A16121" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D42C0" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VINPI_18)</w:t>
+            </w:r>
+            <w:r w:rsidR="009536CB" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F45C5D5" w14:textId="1A9490B0" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="00FE0D3E" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiks nodrošināta pasākuma satura </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar funkcionēšanas ierobežojumiem, izmantojot tulkošanu zīmju valodā, informāciju vieglajā valodā, subtitrēšanu, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Braila</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> druku, reāllaika transkripciju, raidījumu un pasākumu ierakstīšanu</w:t>
+            </w:r>
+            <w:r w:rsidR="003D42C0" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003D42C0" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(atbilstošais HP rādītājs – </w:t>
+            </w:r>
+            <w:r w:rsidR="0048395A" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VINPI_02.2)</w:t>
+            </w:r>
+            <w:r w:rsidR="009536CB" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50651FE0" w14:textId="0C6EE2C9" w:rsidR="00FE5641" w:rsidRPr="002A3F11" w:rsidRDefault="006574E1" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiks nodrošināta klātienes  pasākuma vai pakalpojuma norises vietas vides un informācijas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cilvēkiem ar funkcionēšanas ierobežojumiem, nepieciešamības gadījumā nodrošinot tehnisko risinājumu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">nomu (piemēram, pārvietojamais </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>panduss</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, pacēlājs, norādes, indukcijas cilpu noma u.c.) un par to tiks informēti pasākuma dalībnieki (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstošais HP rādītājs – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>VINPI_02.2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CB9A774" w14:textId="3FE20B49" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="7DF5DB23" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3)</w:t>
+            </w:r>
+            <w:r w:rsidR="55642128" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizontālā principa rādītāji atbilstoši horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” īstenošanai un uzraudzībai (2021–2027) vadlīniju</w:t>
+            </w:r>
+            <w:r w:rsidR="00A62590" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="11"/>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="7B3C9A96" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pielikumam (finansējuma saņēmējam būs pienākums sniegt informāciju </w:t>
+            </w:r>
+            <w:r w:rsidR="008B5DC2" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aģentūrai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par sasniegto rādītāju, iesniedzot pēdējo maksājuma pieprasījumu par visu projekta periodu):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0959E27D" w14:textId="4B0136C9" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="186689A3" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konsultatīva rakstura pasākumu par būvētās vides, informācijas un tehnoloģiju un to risinājumu </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažādiem funkcionēšanas ierobežojumiem skaits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="11CBADA6" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VINPI_18);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4770F816" w14:textId="77777777" w:rsidR="00D47E89" w:rsidRPr="002A3F11" w:rsidRDefault="00D47E89" w:rsidP="002A3F11">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="-20" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5852849D" w14:textId="7AEA73E3" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="31296598" w:rsidP="2BB993D9">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="340"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasākumu, kuros nodrošināta vides un satura </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piekļūstamība</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Segoe UI" w:hAnsi="Aptos" w:cs="Segoe UI"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personām ar dažāda veida funkcionēšanas ierobežojumiem, skaits</w:t>
+            </w:r>
+            <w:r w:rsidR="11CBADA6" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (VINPI_02.2);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45D6647A" w14:textId="11FC8001" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Plānotajām vispārīgajām HP VINPI darbībām jāaptver visas vispārīgo darbību jomas</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF3039" w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>komunikācijas un vizuālās identitātes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, projekta vadību un īstenošanu un publiskos iepirkumus (ja attiecināms).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2720AAC1" w14:textId="77777777" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="1A98F89D" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papildu skaidrojums par horizontālā principa kritērija piemērošanu. Izmanto LM/TM izstrādātās vadlīnijas horizontālā principa “Vienlīdzība, iekļaušana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nediskriminācija</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pamattiesību</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ievērošana” īstenošanai un uzraudzībai (2021–2027) (pieejamas šeit: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="002A3F11">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="002A3F11">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="543461D1" w14:textId="127EC71A" w:rsidR="000D4DE4" w:rsidRPr="002A3F11" w:rsidRDefault="0007497A" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegums neatbilst minimālajām prasībām, vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, izvirza atbilstošus nosacījumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A3EA2B" w14:textId="0F134E67" w:rsidR="000D4DE4" w:rsidRPr="002A3F11" w:rsidRDefault="00BD455C" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Nē”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A3F11">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, ja precizētajā projekta iesniegumā nav veikti precizējumi atbilstoši izvirzītajiem nosacījumiem un projekta iesniegums ir noraidāms.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C51751" w:rsidRPr="00C408A0" w14:paraId="6D713A91" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4C3DFE" w14:textId="1FFB804F" w:rsidR="00C51751" w:rsidRPr="00C408A0" w:rsidRDefault="007312D9" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.6.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1E4AE974" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>7.4.</w:t>
+          <w:p w14:paraId="43F31FB3" w14:textId="70E8A102" w:rsidR="00C51751" w:rsidRPr="00C408A0" w:rsidRDefault="6285F631" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Projektā paredzēts piemērot sociāli atbildīgu</w:t>
+            </w:r>
+            <w:r w:rsidR="007D2F77" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> publisko iepirkumu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1588C34E" w14:textId="28D02548">
-[...32 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="6113FB8E" w14:textId="1791451A" w:rsidR="00C51751" w:rsidRPr="00C408A0" w:rsidRDefault="000D4DE4" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="731E0503" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="56A65525" w14:textId="1EC3D86C" w:rsidR="00C51751" w:rsidRPr="00C408A0" w:rsidRDefault="000D4DE4" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="61B345B7" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C6CB559" w14:textId="77777777" w:rsidR="00C51751" w:rsidRPr="00C656A9" w:rsidRDefault="32770405" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniegumā ir aprakstīts, kā un attiecībā uz kādiem iepirkumiem projektā paredzēts piemērot sociāli atbildīgu publisko iepirkumu, kas veikts saskaņā ar Iepirkumu uzraudzības biroja sagatavoto informāciju par sociāli atbildīgu publisko iepirkumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00C73A48" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:footnoteReference w:id="13"/>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, kā arī Latvijas Sociālās uzņēmējdarbības asociācijas izstrādātajām “Vadlīnijām sociāli atbildīga publiskā iepirkuma īstenošanai” (pieejamas šeit: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="002A3EC0" w:rsidRPr="00C656A9">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>https://www.iub.gov.lv/lv/media/658/download</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="002A3EC0" w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pērkot ētiski ražotus produktus un pakalpojumus un izmantojot publiskās iepirkumu procedūras būvdarbiem vai pakalpojumu piegādei, nosaka </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>nediskrimējošas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prasības, piemēram, ilgstošo bezdarbnieku vai cilvēku ar invaliditāti iesaisti līgumu izpildē, pienācīgu darba apstākļu veicināšana darba vidē, sociālo uzņēmumu iesaiste līgumu izpildē, projektēšanā izmantojot universālā dizaina principus u.c.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="054A4FCE" w14:textId="4202ED62" w:rsidR="00252B34" w:rsidRPr="00C656A9" w:rsidRDefault="00FF614A" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A7A779" w14:textId="295DF723" w:rsidR="00FF614A" w:rsidRPr="00C656A9" w:rsidRDefault="00454BC3" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461D4F1F" w14:textId="2A67957C" w:rsidR="00252B34" w:rsidRPr="00C656A9" w:rsidRDefault="00317D55" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:pStyle w:val="Bezatstarpm"/>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>N/A,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C656A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja sniegts skaidrojums, ka Sociāli atbildīgu publisko iepirkumu nav iespējams piemērot vai iepirkuma priekšmets neatbilst Latvijas Sociālās uzņēmējdarbības asociācijas izstrādātajām “Vadlīnijām sociāli atbildīga publiskā iepirkuma īstenošanai”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009536CB" w:rsidRPr="00C408A0" w14:paraId="246DD6D8" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF3A6CC" w14:textId="495C5118" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk168249674"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Horizontālā principa “Nenodarīt būtisku kaitējumu” specifiskie atbilstības kritērij</w:t>
+            </w:r>
+            <w:r w:rsidR="00275ACD" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009536CB" w:rsidRPr="00C408A0" w14:paraId="73D6E3A2" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE6E9A7" w14:textId="466518D1" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="11CBADA6" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="334FCA1E" w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2BB993D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="3586609D" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>7.4.1.</w:t>
+          <w:p w14:paraId="049E6BE3" w14:textId="0AD67EAA" w:rsidR="007449EE" w:rsidRDefault="7DF5DB23" w:rsidP="38DD1ECE">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros veicamiem iepirkumiem piemēro </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0" w:rsidDel="007449EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ministru kabineta 2017. gada 20. jūnija noteikumos Nr. 353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” iekļautajām grupām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noteikto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0" w:rsidDel="007449EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s zaļā publiskā iepirkuma kritērijus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="00583D86" w14:paraId="236D8C49" w14:textId="79A554AE">
-[...64 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="4C9D8A21" w14:textId="60A16CD2" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="4C34B1E5" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="52C8E356" w14:textId="29A36225" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1C99732A" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="10B9ECAB" w14:textId="73870EFE" w:rsidR="00D234D4" w:rsidRPr="00C408A0" w:rsidRDefault="4452F243" w:rsidP="007449EE">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs ir iekļāvis projekta iesniegumā informāciju par to, ka projekta ietvaros iegādātās preces, pakalpojumi vai būvdarbu iepirkums tiks veikti, </w:t>
+            </w:r>
+            <w:r w:rsidR="007449EE" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ievērojot </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Zaļā publiskā iepirkuma prasības saskaņā ar Ministru kabineta 2017.</w:t>
+            </w:r>
+            <w:r w:rsidR="603893B1" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>gada 20.</w:t>
+            </w:r>
+            <w:r w:rsidR="603893B1" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>jūnija noteikumiem Nr.</w:t>
+            </w:r>
+            <w:r w:rsidR="603893B1" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>353</w:t>
+            </w:r>
+            <w:r w:rsidR="00146F8B" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:footnoteReference w:id="14"/>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” 1. un 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="603893B1" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>pielikumu visos gadījumos, kur tas attiecināms un iespējams.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2355BE36" w14:textId="5CDC0460" w:rsidR="00D234D4" w:rsidRPr="00C408A0" w:rsidRDefault="00074FC5" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Jā, ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44E5E5E5" w14:textId="3F46A521" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC641CA" w14:textId="7ED2F6DB" w:rsidR="009536CB" w:rsidRPr="002A3F11" w:rsidRDefault="009536CB" w:rsidP="0084583A">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0552DFBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir N/A, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0552DFBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ja sniegts skaidrojums, ka nav iespējams piemērot Ministru kabineta 2017. gada 20. jūnija noteikumu Nr. 353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” noteiktos zaļā publiskā iepirkuma kritērijus</w:t>
+            </w:r>
+            <w:r w:rsidR="002E1251">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vai projekta iesniegums </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0C36">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesniegts </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96C91">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>pēc</w:t>
+            </w:r>
+            <w:r w:rsidR="001067F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026. gada </w:t>
+            </w:r>
+            <w:r w:rsidR="00062D43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9. jūnija,</w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kad </w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ministru kabineta 2017. gada 20. jūnija noteikum</w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB" w:rsidRPr="05E0F4B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr. 353 “Prasības zaļajam publiskajam iepirkumam un to piemērošanas kārtība” </w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zaudē</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ja</w:t>
+            </w:r>
+            <w:r w:rsidR="00321AFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spēku</w:t>
+            </w:r>
+            <w:r w:rsidR="0084583A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un vienlaikus </w:t>
+            </w:r>
+            <w:r w:rsidR="001857AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">spēkā </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC6F83">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jau bija stājušies </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3D78">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026. gada 14. maija </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="001857AB" w:rsidRPr="008E3D39">
+                <w:rPr>
+                  <w:rStyle w:val="Hipersaite"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:lang w:eastAsia="lv-LV"/>
+                </w:rPr>
+                <w:t>Grozījumi Publisko iepirkumu likumā</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="0084583A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ar kuriem</w:t>
+            </w:r>
+            <w:r w:rsidR="001857AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no Publisko iepirkumu likuma izslē</w:t>
+            </w:r>
+            <w:r w:rsidR="000A61CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>gts</w:t>
+            </w:r>
+            <w:r w:rsidR="001857AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 19. pant</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4144">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96197">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001857AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>par Zaļo publisko iepirkumu</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4144">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="009536CB" w:rsidRPr="00C408A0" w14:paraId="7B93251D" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="29429225" w14:textId="5B13EC54" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE6EBE" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="45E3C4FC" w14:textId="77777777">
-[...63 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="79ED7113" w14:textId="573EB907" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="00747452" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Projektā paredzēts, ka azbestu saturoši materiāli tiks apstrādāti un transportēti atbilstoši normatīvajiem aktiem par darba aizsardzības prasībām darbā ar azbestu un azbesta atkritumu apsaimniekošanu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="33D1E6AE" w14:textId="213BECDD">
-[...73 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="2517EBBA" w14:textId="54998B31" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="571102E4" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="21BB01EF" w14:textId="7BF8F430" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="009536CB" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="42A8BED1" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="05ADF572" w14:textId="01F68D3E" w:rsidR="005318CE" w:rsidRPr="00C408A0" w:rsidRDefault="005318CE" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs ir iekļāvis projekta iesniegumā informāciju par to, ka projekta ietvaros radītie azbestu saturoši materiāli tiks apstrādāti un transportēti atbilstoši normatīvajiem aktiem par darba aizsardzības prasībām darbā ar azbestu un azbesta atkritumu apsaimniekošanu un </w:t>
+            </w:r>
+            <w:r w:rsidR="50D78690" w:rsidRPr="4DCB8653">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projektu portāla (</w:t>
+            </w:r>
+            <w:r w:rsidR="1B037CB2" w:rsidRPr="4DCB8653">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>KPVIS</w:t>
+            </w:r>
+            <w:r w:rsidR="27F928AF" w:rsidRPr="4DCB8653">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apliecinājumu sadaļā ir pievienojis apliecinājumu par šo darbību nodrošināšanu un iekļaušanu būvdarbu veicēju un pakalpojumu sniedzēju līgumos vai arī norādījis informāciju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>sagatavotajā iepirkumu dokumentācijā, iekļaujot prasības līguma projektā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42535198" w14:textId="34F6B21A" w:rsidR="007642D6" w:rsidRPr="00C408A0" w:rsidRDefault="005318CE" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta īstenošanā tiks lūgts būvdarbu veicējam sagatavot un iesniegt rakstisku apliecinājumu par azbest</w:t>
+            </w:r>
+            <w:r w:rsidR="000730DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>u saturošu atkritumu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> savākšanu, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>atkalizmantošanu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un nodošanu komersantam, kas saņēmis attiecīgu piesārņojošās darbības vai atkritumu apsaimniekošanas  atļauju.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5787ADE3" w14:textId="38EE266D" w:rsidR="001B71D7" w:rsidRPr="00C408A0" w:rsidRDefault="001B71D7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680DD499" w14:textId="54001603" w:rsidR="001B71D7" w:rsidRPr="00C408A0" w:rsidRDefault="009636DC" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="006C7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="006C7208">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E45EC9E" w14:textId="42572C13" w:rsidR="009536CB" w:rsidRPr="00C408A0" w:rsidRDefault="00CE6013" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kritērijs nav jāvērtē (</w:t>
+            </w:r>
+            <w:r w:rsidR="006455C0" w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vērtējums N/A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ja projekta iesniedzējs projekta iesniegumā apliecina, ka projekta ietvaros neradīsies ar azbestu saistīti atkritumi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w14:paraId="04044920" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="639BBD66" w14:textId="219CC07B" w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w:rsidRDefault="00ED7A51" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.9.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="5EAD3788" w14:textId="77777777">
-[...43 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="68BDCAC5" w14:textId="38866187" w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w:rsidRDefault="00ED7A51" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta ietvaros radītie elektronisko iekārtu atkritumi un citi atkritumi tiks apsaimniekoti atbilstoši normatīvo aktu prasībām un tiks nodrošināta to savākšana, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>atkalizmantošana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sagatavošana pārstrādei un reģenerācijai, pārstrāde vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>7.5.</w:t>
+              <w:t>reģenerācija sadarbībā ar attiecīgu piesārņojošās darbības atļauju saņēmušu komersantu.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="4F4557E0" w14:textId="2F0717EB">
-[...32 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="5418C3CD" w14:textId="481073E0" w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w:rsidRDefault="00ED7A51" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...96 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="637233CA" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="551C8050" w14:textId="3A3A307E" w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w:rsidRDefault="00ED7A51" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="2F39A600" w14:textId="77777777">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3D5F4A6C" w14:textId="60AA2068" w:rsidR="00ED7A51" w:rsidRPr="00C408A0" w:rsidRDefault="003836BF" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir “Jā”,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs ir iekļāvis projekta iesniegumā informāciju un </w:t>
+            </w:r>
+            <w:r w:rsidR="2E0353CD" w:rsidRPr="37A707F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Projekta portālā (</w:t>
+            </w:r>
+            <w:r w:rsidR="33DE0AA9" w:rsidRPr="37A707F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>KPVIS</w:t>
+            </w:r>
+            <w:r w:rsidR="61B0065C" w:rsidRPr="0A9CCF0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apliecinājumu sadaļā apliecinājis, ka būvdarbu veicējiem un pakalpojumu sniedzējiem projekta ietvaros tiks uzlikts pienākumus radītos elektriskos un elektronisko iekārtu atkritumus un citus atkritumus apsaimniekot atbilstoši normatīvo aktu prasībām vai arī norādījis informāciju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">sagatavotajā iepirkumu dokumentācijā, iekļaujot prasības līguma projektā. Projekta īstenošanā tiks lūgts būvdarbu veicējam sagatavot un iesniegt rakstisku apliecinājumu par šo atkritumu savākšanu, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>atkalizmantošanu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, sagatavošanu pārstrādei un reģenerācijai, pārstrādi vai reģenerāciju un nodošanu komersantam, kas saņēmis attiecīgu piesārņojošās darbības vai atkritumu apsaimniekošanas atļauju, minot atkritumu veidu (klasi), daudzumu, darbības, kas ar atkritumiem veiktas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F436DDE" w14:textId="77777777" w:rsidR="005A15C1" w:rsidRPr="00C408A0" w:rsidRDefault="001E6377" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="749C632E" w14:textId="1B088D33" w:rsidR="001E6377" w:rsidRPr="00C408A0" w:rsidRDefault="00192079" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vērtējums ir </w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41736C08" w14:textId="4D244B84" w:rsidR="001E6377" w:rsidRPr="00C408A0" w:rsidRDefault="00275ACD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kritērijs nav piemērojams (vērtējums ir N/A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ja, projekta iesniedzējs projekta iesniegumā apliecina (vai sniedz informāciju), ka īstenojot projektu netiek radīti elektroniskie un elektronisko iekārtu atkritumi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275ACD" w:rsidRPr="00C408A0" w14:paraId="556BFB31" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14596" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F321FE" w14:textId="1BF7FF1D" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00275ACD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Horizontālā principa “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Klimatdrošināšana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>” specifiskais atbilstības kritērijs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00275ACD" w:rsidRPr="00C408A0" w14:paraId="2B02BB87" w14:textId="77777777" w:rsidTr="2BB993D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A90728D" w14:textId="72AAF08D" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00275ACD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3.10.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="4220" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="51A20AC4" w14:textId="77777777">
-[...45 lines deleted...]
-              <w:t>7.5.1.</w:t>
+          <w:p w14:paraId="02874658" w14:textId="1706E96A" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00BE78B7" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projektā paredzētajām darbībām ir veikts klimata risku </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>izvērtējums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un paredzēti risku mazinoši pasākumi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="55C19706" w14:textId="15182166">
-[...57 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="1AA25D83" w14:textId="77777777" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00275ACD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...114 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>P; N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="207E14D7" w14:textId="77777777">
-            <w:pPr>
+          <w:p w14:paraId="61EA1F44" w14:textId="77777777" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00275ACD" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā / Jā, ar nosacījumu / Nē / N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E3C76" w:rsidR="005E4144" w:rsidP="005E4144" w:rsidRDefault="005E4144" w14:paraId="1FF23953" w14:textId="77777777">
-[...342 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="5BB0DE44" w14:textId="77777777" w:rsidR="00275ACD" w:rsidRPr="00C408A0" w:rsidRDefault="00DE7F96" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”, ja projekta iesniegumā ir veikts projektā paredzēto infrastruktūras darbību risku </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>izvērtējums</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par vismaz šādiem klimata pārmaiņu radītajiem riskiem: infrastruktūras pārkaršana un materiālu nolietojums karstuma dēļ, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="ヒラギノ角ゴ Pro W3" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>infrastruktūras pamatu vai grunts bojājumi ūdenslīmeņa izmaiņu dēļ un uzplūdu radītie bojājumi, lietusgāžu, vēja brāzmu vai sasalšanas un kušanas ciklu radītie bojājumi. Šiem riskiem paredzēti arī to novēršanas vai mazināšanas pasākumi.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A05C6F7" w14:textId="77777777" w:rsidR="00DE7F96" w:rsidRPr="00C408A0" w:rsidRDefault="00B0775D" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja projekta iesniegumā norādītā informācija neatbilst minētajām prasībām, projekta iesniegumu novērtē ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“Jā, ar nosacījumu”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un izvirza nosacījumu veikt atbilstošus precizējumus.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6753EC51" w14:textId="24B219DA" w:rsidR="00B0775D" w:rsidRPr="00C408A0" w:rsidRDefault="00736AAA" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...311 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...321 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003E3C76">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...246 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Nē</w:t>
+            </w:r>
+            <w:r w:rsidR="002127D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...25 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja projekta iesniedzējs neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem ietvertos nosacījumus vai pēc nosacījumu izpildes joprojām neatbilst izvirzītajām prasībām, vai arī nosacījumus neizpilda lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumiem noteiktajā termiņā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...839 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...1619 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+          <w:p w14:paraId="03C155BC" w14:textId="547320B6" w:rsidR="00736AAA" w:rsidRPr="00C408A0" w:rsidRDefault="00362A46" w:rsidP="332C1A4B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:textAlignment w:val="baseline"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...2361 lines deleted...]
-            </w:pPr>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Vērtējums ir N/A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, ja sniegts skaidrojums, ka horizontālo principu “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Klimatdrošināšana</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C408A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>” nav iespējams piemērot.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0073104E" w:rsidP="0073104E" w:rsidRDefault="0073104E" w14:paraId="697194AD" w14:textId="53A99C86">
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="4F91CA63" w14:textId="15A3DFBF" w:rsidR="009F6EF1" w:rsidRPr="00C408A0" w:rsidRDefault="009F6EF1" w:rsidP="00AA2C5C">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:i/>
-[...104 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...1733 lines deleted...]
-          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>(atlases nolikuma 5.</w:t>
-[...36 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006B5BCE" w:rsidR="009A1AE6" w:rsidP="00B47748" w:rsidRDefault="009A1AE6" w14:paraId="2F1C6F0C" w14:textId="6EEECB3E">
-[...3907 lines deleted...]
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="009F6EF1" w:rsidRPr="00C408A0" w:rsidSect="00AA2C5C">
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="993" w:right="1178" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="040122BF" w14:textId="77777777">
+    <w:p w14:paraId="5E132873" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="7540619C" w14:textId="77777777">
+    <w:p w14:paraId="4979FD43" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="50535436" w14:textId="77777777"/>
+    <w:p w14:paraId="5E4872CD" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6" w:rsidP="00152F67"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...17 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ヒラギノ角ゴ Pro W3">
+    <w:altName w:val="Yu Gothic"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="01000407" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...38 lines deleted...]
-  <w:p w:rsidR="009E54D4" w:rsidRDefault="009E54D4" w14:paraId="2E478239" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39F31450" w14:textId="183E4600" w:rsidR="00D23E51" w:rsidRDefault="00D23E51"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D5F1F19" w14:textId="28102E84" w:rsidR="00D23E51" w:rsidRDefault="00D23E51"/>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="4855"/>
+      <w:gridCol w:w="4855"/>
+      <w:gridCol w:w="4855"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="1CC39F4E" w14:paraId="144ABF9F" w14:textId="77777777" w:rsidTr="1CC39F4E">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4855" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="14E265DD" w14:textId="42BB9F84" w:rsidR="1CC39F4E" w:rsidRDefault="1CC39F4E" w:rsidP="1CC39F4E">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4855" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7B79FD91" w14:textId="635C73D2" w:rsidR="1CC39F4E" w:rsidRDefault="1CC39F4E" w:rsidP="1CC39F4E">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4855" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="542D44AF" w14:textId="0E885876" w:rsidR="1CC39F4E" w:rsidRDefault="1CC39F4E" w:rsidP="1CC39F4E">
+          <w:pPr>
+            <w:pStyle w:val="Galvene"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="147CB0B3" w14:textId="736B2649" w:rsidR="00B52A70" w:rsidRDefault="00B52A70">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="64DDD9AC" w14:textId="77777777">
+    <w:p w14:paraId="28978A60" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6" w:rsidP="00F25516">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="1B5348A1" w14:textId="77777777">
+    <w:p w14:paraId="34B2C593" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6" w:rsidP="00F25516">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="002E43A9" w:rsidRDefault="002E43A9" w14:paraId="1B2A5978" w14:textId="77777777"/>
+    <w:p w14:paraId="7BEF9AF1" w14:textId="77777777" w:rsidR="001439C6" w:rsidRDefault="001439C6" w:rsidP="00152F67"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="00FA7226" w:rsidP="00F332BD" w:rsidRDefault="00FA7226" w14:paraId="18342FEF" w14:textId="75E9143A">
+    <w:p w14:paraId="68227D4B" w14:textId="081F6002" w:rsidR="00784CF1" w:rsidRPr="00590421" w:rsidRDefault="00784CF1" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00F332BD">
-        <w:t> </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pieejami </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="009F68FF" w:rsidR="00BE0BEB">
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
-[...27 lines deleted...]
-          <w:t>/352309</w:t>
+          <w:t>https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="003B5E1C">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="0004610E" w:rsidP="0004610E" w:rsidRDefault="0004610E" w14:paraId="689128BA" w14:textId="56CE8AE7">
+    <w:p w14:paraId="75ADAD63" w14:textId="08EB9D22" w:rsidR="004A5CFC" w:rsidRPr="00590421" w:rsidRDefault="004A5CFC" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t>Pirms projekta apstiprināšanas var veikt dažādus sagatavošanās darbus projekta īstenošanai, noslēgt iepirkuma līgumus un veikt dokumentācijas izstrādi</w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kritērija neatbilstības gadījumā </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00AF49D3">
-        <w:t>.</w:t>
+      <w:r w:rsidR="008B5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieņem lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu vai noraidīšanu, ievērojot atlases nolikumā noteikto.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="005E465A" w:rsidRDefault="005E465A" w14:paraId="08BE5E81" w14:textId="13ACA38C">
+    <w:p w14:paraId="3076D763" w14:textId="699EE8E0" w:rsidR="00D242CF" w:rsidRPr="00590421" w:rsidRDefault="00D242CF" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="3A79F1C9">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="3A79F1C9">
-        <w:t xml:space="preserve">NACE 2. redakcijas klasifikators pieejams LR Centrālās statistikas pārvaldes tīmekļa vietnē: </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2">
-        <w:r w:rsidRPr="009F68FF" w:rsidR="00370640">
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00A30123">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://www.csp.gov.lv/lv/klasifikacija/nace-2-red/nace-saimniecisko-darbibu-statistiska-klasifikacija-eiropas-kopiena-2-redakcija</w:t>
+          <w:t xml:space="preserve">Eiropas Savienības fondu uzraudzības komitejā </w:t>
+        </w:r>
+        <w:r w:rsidR="437A10B4" w:rsidRPr="00A30123">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>2024.</w:t>
+        </w:r>
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00A30123">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> gada </w:t>
+        </w:r>
+        <w:r w:rsidR="437A10B4" w:rsidRPr="00A30123">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00A30123">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>. janvārī</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00370640">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Vienotie kritēriji un vienotie izvēles kritēriji apstiprināti kopā ar vadošās iestādes izstrādāto Eiropas Reģionālās attīstības fonda, Eiropas Sociālā fonda plus, Kohēzijas fonda un Taisnīgas pārkārtošanās fonda projektu iesniegumu atlases metodiku 2021.–2027. gadam).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1074AFDC" w14:textId="77777777" w:rsidR="00866990" w:rsidRPr="00590421" w:rsidRDefault="00866990" w:rsidP="5848BEB4">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Tirgus izpēte var notikt dažādos veidos, piemēram, izsūtot e-pastus potenciālajiem piegādātājiem, veicot telefonisku aptauju, balstoties uz ekspertu slēdzieniem u.tml., nepieciešams nodrošināt tirgus izpētes dokumentēšanu, lai būtu pierādījums tam, kā notikusi attiecīgā pretendenta izvēle.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="1A8F123E" w14:textId="11A7A913" w:rsidR="0091797D" w:rsidRPr="00590421" w:rsidRDefault="0091797D" w:rsidP="00BB4182">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E032F5" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Atbilstoši SAM MK noteikumu</w:t>
+      </w:r>
+      <w:r w:rsidR="42E43B67" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="42E43B67" w:rsidRPr="42E43B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>un to grozījumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00E032F5" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E032F5" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>anotācija</w:t>
+      </w:r>
+      <w:r w:rsidR="00240260" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i – </w:t>
+      </w:r>
+      <w:r w:rsidR="00E032F5" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>eguldījumi ES nozīmes biotopos attiecas uz šādiem biotopiem no klasifikatora</w:t>
+      </w:r>
+      <w:r w:rsidR="00240260" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>7110* Neskarti augstie purvi, 7120</w:t>
+      </w:r>
+      <w:r w:rsidR="00240260" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Degradēti augstie purvi, kuros iespējama vai noris dabiskā atjaunošanās, 7140 Pārejas purvi un slīkšņas, 7150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Rhynchosporion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>albae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pioniersabiedrības</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz mitras kūdras vai smiltīm, 7160 Minerālvielām bagāti avoti un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>avoksnāji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 7210* Kaļķaini zāļu purvi ar dižo aslapi, 7220* Avoti, kuri izgulsnē avotkaļķus, 7230 Kaļķaini zāļu purvi, 9080* Staignāju meži, 91D0* Purvaini meži, 91E0* Aluviāli meži, 4010 Slapji virsāji, 3150 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Eitrofi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ezeri ar iegrimušo ūdensaugu</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6452" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>peldaugu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> augāju, 3160</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5BCC" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Distrofi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ezeri</w:t>
+      </w:r>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 9010* Veci vai dabiski </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>boreālie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meži, 2180 Mežainas piejūras kāpas, 2190 Mitras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>starpkāpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ieplakas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F711FB" w:rsidRPr="00C50419">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, 91T0 Ķērpjiem bagāti priežu meži</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5BCC" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00F711FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>un, kas projekta iesniegšanas vai pirms projekta darbību uzsākšanas ir reģistrētas dabas datu pārvaldības sistēmā “Ozols”.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="314F067E" w14:textId="50D59724" w:rsidR="005A459A" w:rsidRPr="00590421" w:rsidRDefault="005A459A" w:rsidP="5848BEB4">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejams </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/319013-par-kudras-ilgtspejigas-izmantosanas-pamatnostadnem-20202030-gadam</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w:rsidRPr="005E5C50" w:rsidR="00F05345" w:rsidP="00AC1343" w:rsidRDefault="00F05345" w14:paraId="5C7ED5D7" w14:textId="3A273446">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="614D9134" w14:textId="60155C1B" w:rsidR="008423B9" w:rsidRPr="00590421" w:rsidRDefault="008423B9" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005E5C50">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005E5C50">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00AD159A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00AD159A">
-        <w:t>Ministru kabineta 2017. gada 2</w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejams </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00C14D53">
-[...27 lines deleted...]
-        <w:r w:rsidRPr="009F68FF" w:rsidR="0076537A">
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
-[...27 lines deleted...]
-          <w:t>/291004</w:t>
+          <w:t>https://likumi.lv/ta/id/147917-vides-aizsardzibas-likums</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00D14B74">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...74 lines deleted...]
-        <w:t>, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="003E1B1E" w:rsidP="003E1B1E" w:rsidRDefault="003E1B1E" w14:paraId="0514D6E8" w14:textId="77777777">
+    <w:p w14:paraId="547CBE1D" w14:textId="7D012048" w:rsidR="00624A23" w:rsidRPr="00590421" w:rsidRDefault="00624A23" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve">Vairāk informācijas par valsts atbalsta regulējumu – </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejams </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6">
-        <w:r w:rsidRPr="009F68FF">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://www.cfla.gov.lv/lv/valsts-atbalsta-</w:t>
+          <w:t>https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t>.</w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="004C7B66" w:rsidP="004C7B66" w:rsidRDefault="004C7B66" w14:paraId="1EDFDDD5" w14:textId="0DF32557">
+    <w:p w14:paraId="4694D399" w14:textId="3011066F" w:rsidR="006A1C88" w:rsidRPr="00590421" w:rsidRDefault="006A1C88" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve">Pieejams </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejami </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
-        <w:r w:rsidRPr="009F68FF">
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
+          <w:t>https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...34 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00B42463">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="00DB480F" w:rsidP="00DB480F" w:rsidRDefault="00DB480F" w14:paraId="370452FB" w14:textId="43EC332D">
+    <w:p w14:paraId="141B0341" w14:textId="12C7C829" w:rsidR="00A62590" w:rsidRPr="00590421" w:rsidRDefault="00A62590" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve">Pieejami </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejamas </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8">
-        <w:r w:rsidRPr="009F68FF">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu</w:t>
+          <w:t>https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00B42463">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="00AC0153" w:rsidRDefault="00AC0153" w14:paraId="4C00A961" w14:textId="2504982D">
+    <w:p w14:paraId="2775C2D0" w14:textId="77777777" w:rsidR="007D2F77" w:rsidRPr="00590421" w:rsidRDefault="007D2F77" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00F820D0">
-        <w:t xml:space="preserve">Pieejams </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Saskaņā ar Latvijas Sociālās uzņēmējdarbības asociācijas izstrādātajām vadlīnijām sociāli atbildīga publiskā iepirkuma īstenošanai (2020). pieejamas: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
-        <w:r w:rsidRPr="009F68FF" w:rsidR="00F820D0">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://likumi.lv/</w:t>
-[...27 lines deleted...]
-          <w:t>/147917-vides-aizsardzibas-likums</w:t>
+          <w:t>https://www.iub.gov.lv/lv/media/658/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF" w:rsidR="00F820D0">
-        <w:t>.</w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="006A7395" w:rsidP="006A7395" w:rsidRDefault="006A7395" w14:paraId="1FD84977" w14:textId="07355C50">
+    <w:p w14:paraId="12B6ECC3" w14:textId="0CAFC312" w:rsidR="00C73A48" w:rsidRPr="00590421" w:rsidRDefault="00C73A48" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve">Vizuālās identitātes prasības un paraugi iekļauti Eiropas Savienības fondu 2021.–2027. gada plānošanas perioda un Atveseļošanas fonda komunikācijas un dizaina vadlīnijās. Pieejamas: Esfondi.lv, </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejama </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="009F68FF" w:rsidR="00601B0E">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/komunikacijas-un-dizaina-vadlinijas</w:t>
+          <w:t>https://www.iub.gov.lv/lv/socialais-iepirkums</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t>.</w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w:rsidRPr="009F68FF" w:rsidR="00012CF5" w:rsidP="00012CF5" w:rsidRDefault="00012CF5" w14:paraId="67214FE4" w14:textId="287734AC">
+    <w:p w14:paraId="53C6494B" w14:textId="2AF54757" w:rsidR="00146F8B" w:rsidRPr="00590421" w:rsidRDefault="00146F8B" w:rsidP="5848BEB4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
-      </w:pPr>
-      <w:r w:rsidRPr="009F68FF">
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00590421">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F68FF">
-        <w:t xml:space="preserve">Pieejams: </w:t>
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejami </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId11">
-        <w:r w:rsidRPr="009F68FF" w:rsidR="004E4B4C">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-          </w:rPr>
-[...270 lines deleted...]
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B05DCB">
+      <w:r w:rsidR="5848BEB4" w:rsidRPr="00590421">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...495 lines deleted...]
-      <w:r w:rsidRPr="009F68FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27E0A763" w14:textId="77777777" w:rsidR="001653AE" w:rsidRDefault="001653AE">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4A534EED" w14:textId="77777777" w:rsidR="00D23E51" w:rsidRDefault="00D23E51"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EEEB220" w14:textId="45B90283" w:rsidR="00763C7B" w:rsidRPr="00EA2C88" w:rsidRDefault="00763C7B" w:rsidP="00EA2C88">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2746F868" w14:textId="77777777" w:rsidR="00303178" w:rsidRDefault="00303178">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00AB5FCA"/>
+    <w:nsid w:val="01457093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C086D8E"/>
-    <w:lvl w:ilvl="0" w:tplc="707E1768">
+    <w:tmpl w:val="B32E59CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
-        <w:color w:val="4B4B4B"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068C57A4"/>
-[...39 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:nsid w:val="03E109D7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="770468F8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...393 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10996525"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EDF4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51E8B040"/>
-    <w:lvl w:ilvl="0" w:tplc="809C4528">
+    <w:tmpl w:val="6BDEC57C"/>
+    <w:lvl w:ilvl="0" w:tplc="0A687E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Headinggg1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BB22770A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="!"/>
+      <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3970" w:hanging="2890"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1401CBC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5680BC9E"/>
+    <w:lvl w:ilvl="0" w:tplc="A886A552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="416" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A97A1914">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1136" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="55A03592">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1856" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7F56A7CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2576" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3328F1BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3296" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="78DCEC9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4016" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9E2A4568">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4736" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3E28D8C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5456" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DBD6279E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6176" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151B561D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C44C7E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1C7C35E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18535C2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9536CF48"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:szCs w:val="28"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B1661B4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="911EAC90"/>
+    <w:lvl w:ilvl="0" w:tplc="A6F807AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2AB02E82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1FD8028A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2482" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13FF3F9D"/>
+    <w:nsid w:val="236E676D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE20BFFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Style1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1031" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="1260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26606B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E67E0BEC"/>
-    <w:lvl w:ilvl="0" w:tplc="6EF895AE">
+    <w:tmpl w:val="F186294A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D14975"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B486F0E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F824ED1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C445FF6"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="EF506E98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
-[...410 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAD38EC"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="3A046198"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EF2D6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
-[...256 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...142 lines deleted...]
-    <w:nsid w:val="22D92050"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1374B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CFAC729E"/>
-[...112 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04260011">
+    <w:tmpl w:val="DADCAA00"/>
+    <w:lvl w:ilvl="0" w:tplc="735637E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+        <w:ind w:left="513" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="ABF68D4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+        <w:ind w:left="1233" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F70ABD60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+        <w:ind w:left="1953" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C52BE9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4886A972">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+        <w:ind w:left="3393" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="183E54A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+        <w:ind w:left="4113" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="96000F86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F8AA19A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+        <w:ind w:left="5553" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="00EEF3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6273" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40427610"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5F00898"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...487 lines deleted...]
-      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...352 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C561C8F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4232E1B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="925C6958"/>
-[...349 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04260011">
+    <w:tmpl w:val="8BF00C7A"/>
+    <w:lvl w:ilvl="0" w:tplc="FF28343C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5CEC2360">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5B148C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C789AB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="BD02AF78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1D2A5546">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F4EED14A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8CE21FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D632ECB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...1214 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="471126B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BE8C206"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-    <w:nsid w:val="491857FC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48314F6C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C994CD22"/>
-[...993 lines deleted...]
-    <w:tmpl w:val="46C8F95E"/>
+    <w:tmpl w:val="4FEC74FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:pStyle w:val="Style2"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+        <w:ind w:left="283" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1031" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="900"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="1260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D6710F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1422B124"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C702517"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D60C3C54"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...14 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
-        <w:color w:val="4B4B4B"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511E2F19"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C981661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0EF66218"/>
-    <w:lvl w:ilvl="0" w:tplc="D7A21DD4">
+    <w:tmpl w:val="042C8062"/>
+    <w:lvl w:ilvl="0" w:tplc="9BBC1F8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1128" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1848" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3288" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:color w:val="0000FF"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4008" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4728" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5448" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6888" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE22D50"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78C00348"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F65716"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="806C513E"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="584C933A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="591E3020"/>
+    <w:lvl w:ilvl="0" w:tplc="8EAA9A9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9B8A9A4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1738" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CB46DA4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2458" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4E8E338E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2070B5CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3898" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="217ABF08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4618" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0AC6CBF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5D5ADC56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6058" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="88AC8D94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6778" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E9545F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFCEBA78"/>
+    <w:lvl w:ilvl="0" w:tplc="675EDA4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8CF418EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1444" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CF0C97A8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2164" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="72E075D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="62B411D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3604" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="970AD4AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4324" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BBF646EE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8C891C4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5764" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8716E8D8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6484" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="663B34A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7FAE83E"/>
+    <w:lvl w:ilvl="0" w:tplc="1B40CFD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D78C6F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tentative="1">
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C60899E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="AAA2A2D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C4E8EF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="036CB3E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B4E03A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4450FE12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8CF06FF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C0428FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D52FD1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04260011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C9725BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1DC6B516"/>
+    <w:lvl w:ilvl="0" w:tplc="89668CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CBAA27A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84E61418"/>
+    <w:lvl w:ilvl="0" w:tplc="52A85720">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E47C00DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8FAAD432">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3F8E79E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="57AE447E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F50C6028">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="33E09956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08609244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C57CA56E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CD609EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BEF8DDB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1632" w:hanging="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1850" w:hanging="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2068" w:hanging="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2286" w:hanging="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2504" w:hanging="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3032" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3250" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3828" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CF249F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C02F98C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F4B6ABD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6D2E036"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="5E02110E">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E20265"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26A03E86"/>
+    <w:lvl w:ilvl="0" w:tplc="E50EF562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="699601C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="070463B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CCD6C5AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C93CA5DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="23D06916">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1200EB38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6C5C75CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83B2CE00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797721DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7716EC10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC61973"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B98A100"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="360"/>
+        <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
+        <w:ind w:left="2940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
+        <w:ind w:left="3660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="360"/>
+        <w:ind w:left="4380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...117 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="3A58CFD8">
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
-[...70 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-[...3409 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1821851093">
+  <w:num w:numId="1" w16cid:durableId="353505437">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="937326553">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2056810416">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1141924139">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1232616702">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="186599057">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="225382073">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1196654397">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="162859578">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1813014814">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1022515610">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="918947104">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1256473703">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="564876296">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1718241854">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="878082307">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1421870984">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1087458400">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="742797987">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1096831892">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2045788688">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="175734436">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1937713629">
-    <w:abstractNumId w:val="75"/>
+  <w:num w:numId="23" w16cid:durableId="342821537">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1247567790">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="24" w16cid:durableId="925189930">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="949161363">
+  <w:num w:numId="25" w16cid:durableId="888228825">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1863208509">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="478227740">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="87192974">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1058939154">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="664211679">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="578098720">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="130363824">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="32" w16cid:durableId="830104866">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1086266276">
-[...194 lines deleted...]
-  <w:num w:numId="71" w16cid:durableId="1024212453">
+  <w:num w:numId="33" w16cid:durableId="595597358">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="72" w16cid:durableId="471875338">
-[...29 lines deleted...]
-  <w:num w:numId="82" w16cid:durableId="751588208">
+  <w:num w:numId="34" w16cid:durableId="1233275793">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="83" w16cid:durableId="191699183">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="85"/>
+  <w:numIdMacAtCleanup w:val="24"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="14"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC5142"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00035A12"/>
+    <w:rsidRoot w:val="000A0BC7"/>
+    <w:rsid w:val="00000595"/>
+    <w:rsid w:val="00000963"/>
+    <w:rsid w:val="000016A7"/>
+    <w:rsid w:val="000032A1"/>
+    <w:rsid w:val="00003D4E"/>
+    <w:rsid w:val="00003D8B"/>
+    <w:rsid w:val="00003FBC"/>
+    <w:rsid w:val="00004E9F"/>
+    <w:rsid w:val="00006174"/>
+    <w:rsid w:val="000073EC"/>
+    <w:rsid w:val="000076EC"/>
+    <w:rsid w:val="00007ED0"/>
+    <w:rsid w:val="0001042E"/>
+    <w:rsid w:val="000109CD"/>
+    <w:rsid w:val="00010CD1"/>
+    <w:rsid w:val="000112D3"/>
+    <w:rsid w:val="0001161F"/>
+    <w:rsid w:val="00012854"/>
+    <w:rsid w:val="00012E4C"/>
+    <w:rsid w:val="000132DD"/>
+    <w:rsid w:val="00014B0B"/>
+    <w:rsid w:val="00015244"/>
+    <w:rsid w:val="000154E9"/>
+    <w:rsid w:val="00015B54"/>
+    <w:rsid w:val="000160D2"/>
+    <w:rsid w:val="0001743B"/>
+    <w:rsid w:val="00017CC0"/>
+    <w:rsid w:val="000203A1"/>
+    <w:rsid w:val="000203BD"/>
+    <w:rsid w:val="000214D3"/>
+    <w:rsid w:val="00021AEE"/>
+    <w:rsid w:val="000225C5"/>
+    <w:rsid w:val="0002328E"/>
+    <w:rsid w:val="00023927"/>
+    <w:rsid w:val="00023C38"/>
+    <w:rsid w:val="000241D4"/>
+    <w:rsid w:val="00024585"/>
+    <w:rsid w:val="00024845"/>
+    <w:rsid w:val="00024BE0"/>
+    <w:rsid w:val="00025592"/>
+    <w:rsid w:val="0002599D"/>
+    <w:rsid w:val="00027439"/>
+    <w:rsid w:val="00027CB9"/>
+    <w:rsid w:val="000300AC"/>
+    <w:rsid w:val="000302C3"/>
+    <w:rsid w:val="00030744"/>
+    <w:rsid w:val="00030AA6"/>
+    <w:rsid w:val="00030D64"/>
+    <w:rsid w:val="00032E13"/>
+    <w:rsid w:val="00033A7F"/>
+    <w:rsid w:val="00033F6E"/>
+    <w:rsid w:val="00034947"/>
+    <w:rsid w:val="00035DAE"/>
     <w:rsid w:val="000361A3"/>
-    <w:rsid w:val="00036399"/>
-[...156 lines deleted...]
-    <w:rsid w:val="00121B75"/>
+    <w:rsid w:val="00036E94"/>
+    <w:rsid w:val="0003715A"/>
+    <w:rsid w:val="0003770B"/>
+    <w:rsid w:val="00037A83"/>
+    <w:rsid w:val="00037EDE"/>
+    <w:rsid w:val="0003BE19"/>
+    <w:rsid w:val="00040A30"/>
+    <w:rsid w:val="00041330"/>
+    <w:rsid w:val="00042AB9"/>
+    <w:rsid w:val="00042E34"/>
+    <w:rsid w:val="0004362D"/>
+    <w:rsid w:val="000443B9"/>
+    <w:rsid w:val="0004459A"/>
+    <w:rsid w:val="000445BA"/>
+    <w:rsid w:val="00045BF2"/>
+    <w:rsid w:val="000461F9"/>
+    <w:rsid w:val="000471FC"/>
+    <w:rsid w:val="00051112"/>
+    <w:rsid w:val="00051445"/>
+    <w:rsid w:val="00051815"/>
+    <w:rsid w:val="000520FE"/>
+    <w:rsid w:val="00052282"/>
+    <w:rsid w:val="00052AEF"/>
+    <w:rsid w:val="00052D13"/>
+    <w:rsid w:val="00053A8B"/>
+    <w:rsid w:val="00053BB6"/>
+    <w:rsid w:val="00055741"/>
+    <w:rsid w:val="00055E8F"/>
+    <w:rsid w:val="0005607E"/>
+    <w:rsid w:val="0005668D"/>
+    <w:rsid w:val="00060FFB"/>
+    <w:rsid w:val="00061AB8"/>
+    <w:rsid w:val="000621DF"/>
+    <w:rsid w:val="000622CC"/>
+    <w:rsid w:val="00062D43"/>
+    <w:rsid w:val="00062E1D"/>
+    <w:rsid w:val="00063D44"/>
+    <w:rsid w:val="00064C94"/>
+    <w:rsid w:val="00065532"/>
+    <w:rsid w:val="00065C47"/>
+    <w:rsid w:val="00065DA9"/>
+    <w:rsid w:val="00066500"/>
+    <w:rsid w:val="00067BB2"/>
+    <w:rsid w:val="000711D2"/>
+    <w:rsid w:val="00071363"/>
+    <w:rsid w:val="00071395"/>
+    <w:rsid w:val="000715E6"/>
+    <w:rsid w:val="0007174C"/>
+    <w:rsid w:val="00071EBA"/>
+    <w:rsid w:val="00072588"/>
+    <w:rsid w:val="000726F3"/>
+    <w:rsid w:val="000730DC"/>
+    <w:rsid w:val="000734DA"/>
+    <w:rsid w:val="0007497A"/>
+    <w:rsid w:val="00074B5E"/>
+    <w:rsid w:val="00074FC5"/>
+    <w:rsid w:val="00075151"/>
+    <w:rsid w:val="00076362"/>
+    <w:rsid w:val="000772F5"/>
+    <w:rsid w:val="0007792D"/>
+    <w:rsid w:val="00077DC5"/>
+    <w:rsid w:val="00077DC8"/>
+    <w:rsid w:val="0007D067"/>
+    <w:rsid w:val="0008012E"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rsid w:val="00080D8C"/>
+    <w:rsid w:val="00081E54"/>
+    <w:rsid w:val="0008201E"/>
+    <w:rsid w:val="000822DD"/>
+    <w:rsid w:val="0008278D"/>
+    <w:rsid w:val="00083167"/>
+    <w:rsid w:val="0008339D"/>
+    <w:rsid w:val="00086478"/>
+    <w:rsid w:val="00090039"/>
+    <w:rsid w:val="000901BC"/>
+    <w:rsid w:val="000910DF"/>
+    <w:rsid w:val="00091BC5"/>
+    <w:rsid w:val="00092263"/>
+    <w:rsid w:val="00092804"/>
+    <w:rsid w:val="00092ABC"/>
+    <w:rsid w:val="00093476"/>
+    <w:rsid w:val="00094086"/>
+    <w:rsid w:val="00094502"/>
+    <w:rsid w:val="00094D0B"/>
+    <w:rsid w:val="000950CB"/>
+    <w:rsid w:val="0009522D"/>
+    <w:rsid w:val="00095981"/>
+    <w:rsid w:val="00096389"/>
+    <w:rsid w:val="00096B52"/>
+    <w:rsid w:val="000977BF"/>
+    <w:rsid w:val="00097EE2"/>
+    <w:rsid w:val="000A0016"/>
+    <w:rsid w:val="000A08CC"/>
+    <w:rsid w:val="000A0901"/>
+    <w:rsid w:val="000A0B72"/>
+    <w:rsid w:val="000A0BC7"/>
+    <w:rsid w:val="000A1C4F"/>
+    <w:rsid w:val="000A2A76"/>
+    <w:rsid w:val="000A3591"/>
+    <w:rsid w:val="000A39F6"/>
+    <w:rsid w:val="000A3D2C"/>
+    <w:rsid w:val="000A43FA"/>
+    <w:rsid w:val="000A4536"/>
+    <w:rsid w:val="000A4774"/>
+    <w:rsid w:val="000A4B9F"/>
+    <w:rsid w:val="000A4F01"/>
+    <w:rsid w:val="000A5453"/>
+    <w:rsid w:val="000A584F"/>
+    <w:rsid w:val="000A61CD"/>
+    <w:rsid w:val="000A6640"/>
+    <w:rsid w:val="000A6B93"/>
+    <w:rsid w:val="000A76DC"/>
+    <w:rsid w:val="000B02F4"/>
+    <w:rsid w:val="000B09F2"/>
+    <w:rsid w:val="000B10FF"/>
+    <w:rsid w:val="000B1964"/>
+    <w:rsid w:val="000B28F0"/>
+    <w:rsid w:val="000B2919"/>
+    <w:rsid w:val="000B3E05"/>
+    <w:rsid w:val="000B40E3"/>
+    <w:rsid w:val="000B4486"/>
+    <w:rsid w:val="000B450F"/>
+    <w:rsid w:val="000B4AF7"/>
+    <w:rsid w:val="000B4CFC"/>
+    <w:rsid w:val="000B61E6"/>
+    <w:rsid w:val="000B6BA4"/>
+    <w:rsid w:val="000B6C07"/>
+    <w:rsid w:val="000B716B"/>
+    <w:rsid w:val="000B7448"/>
+    <w:rsid w:val="000B7612"/>
+    <w:rsid w:val="000B7A8E"/>
+    <w:rsid w:val="000C191A"/>
+    <w:rsid w:val="000C1BCC"/>
+    <w:rsid w:val="000C1BF5"/>
+    <w:rsid w:val="000C2FE3"/>
+    <w:rsid w:val="000C32CD"/>
+    <w:rsid w:val="000C3CE5"/>
+    <w:rsid w:val="000C48B8"/>
+    <w:rsid w:val="000C4973"/>
+    <w:rsid w:val="000C582D"/>
+    <w:rsid w:val="000C5BEF"/>
+    <w:rsid w:val="000C5E49"/>
+    <w:rsid w:val="000C62E5"/>
+    <w:rsid w:val="000C6A49"/>
+    <w:rsid w:val="000C6A60"/>
+    <w:rsid w:val="000C76F9"/>
+    <w:rsid w:val="000C7FAE"/>
+    <w:rsid w:val="000D11A9"/>
+    <w:rsid w:val="000D1465"/>
+    <w:rsid w:val="000D1BA9"/>
+    <w:rsid w:val="000D1BDE"/>
+    <w:rsid w:val="000D282A"/>
+    <w:rsid w:val="000D3278"/>
+    <w:rsid w:val="000D3289"/>
+    <w:rsid w:val="000D3B96"/>
+    <w:rsid w:val="000D3C0B"/>
+    <w:rsid w:val="000D3D7B"/>
+    <w:rsid w:val="000D41B1"/>
+    <w:rsid w:val="000D4B09"/>
+    <w:rsid w:val="000D4D23"/>
+    <w:rsid w:val="000D4DE4"/>
+    <w:rsid w:val="000D500A"/>
+    <w:rsid w:val="000D55BD"/>
+    <w:rsid w:val="000D5AFF"/>
+    <w:rsid w:val="000D5DCC"/>
+    <w:rsid w:val="000D5F3D"/>
+    <w:rsid w:val="000D7736"/>
+    <w:rsid w:val="000D7D1C"/>
+    <w:rsid w:val="000E071F"/>
+    <w:rsid w:val="000E1024"/>
+    <w:rsid w:val="000E12D5"/>
+    <w:rsid w:val="000E1F97"/>
+    <w:rsid w:val="000E2125"/>
+    <w:rsid w:val="000E2654"/>
+    <w:rsid w:val="000E2D63"/>
+    <w:rsid w:val="000E2DB3"/>
+    <w:rsid w:val="000E3050"/>
+    <w:rsid w:val="000E31F7"/>
+    <w:rsid w:val="000E38A2"/>
+    <w:rsid w:val="000E38B3"/>
+    <w:rsid w:val="000E4D55"/>
+    <w:rsid w:val="000E4E81"/>
+    <w:rsid w:val="000E5305"/>
+    <w:rsid w:val="000E59A3"/>
+    <w:rsid w:val="000E5F9D"/>
+    <w:rsid w:val="000E600C"/>
+    <w:rsid w:val="000E71B7"/>
+    <w:rsid w:val="000E7C2C"/>
+    <w:rsid w:val="000F05BB"/>
+    <w:rsid w:val="000F07BB"/>
+    <w:rsid w:val="000F0B18"/>
+    <w:rsid w:val="000F1D8F"/>
+    <w:rsid w:val="000F2423"/>
+    <w:rsid w:val="000F28D3"/>
+    <w:rsid w:val="000F4732"/>
+    <w:rsid w:val="000F586E"/>
+    <w:rsid w:val="000F7886"/>
+    <w:rsid w:val="000F7978"/>
+    <w:rsid w:val="000F7D48"/>
+    <w:rsid w:val="000F7E76"/>
+    <w:rsid w:val="001004C1"/>
+    <w:rsid w:val="00100728"/>
+    <w:rsid w:val="00101361"/>
+    <w:rsid w:val="00101F04"/>
+    <w:rsid w:val="00102D82"/>
+    <w:rsid w:val="00103090"/>
+    <w:rsid w:val="001036F5"/>
+    <w:rsid w:val="001064F0"/>
+    <w:rsid w:val="001067F6"/>
+    <w:rsid w:val="00106A21"/>
+    <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="0010794B"/>
+    <w:rsid w:val="00110605"/>
+    <w:rsid w:val="001115F5"/>
+    <w:rsid w:val="00111EFD"/>
+    <w:rsid w:val="00111F4D"/>
+    <w:rsid w:val="00112308"/>
+    <w:rsid w:val="00112952"/>
+    <w:rsid w:val="00112C4B"/>
+    <w:rsid w:val="00113490"/>
+    <w:rsid w:val="001137F2"/>
+    <w:rsid w:val="00113CA9"/>
+    <w:rsid w:val="00114608"/>
+    <w:rsid w:val="00114B82"/>
+    <w:rsid w:val="001150D2"/>
+    <w:rsid w:val="00115A49"/>
+    <w:rsid w:val="001176C5"/>
+    <w:rsid w:val="00117B80"/>
+    <w:rsid w:val="00120ADC"/>
+    <w:rsid w:val="001215AE"/>
     <w:rsid w:val="0012233C"/>
-    <w:rsid w:val="00122CAB"/>
-[...834 lines deleted...]
-    <w:rsid w:val="005F5E5C"/>
+    <w:rsid w:val="00122846"/>
+    <w:rsid w:val="00123632"/>
+    <w:rsid w:val="0012412B"/>
+    <w:rsid w:val="00124259"/>
+    <w:rsid w:val="00125F6A"/>
+    <w:rsid w:val="00126932"/>
+    <w:rsid w:val="001306D9"/>
+    <w:rsid w:val="00130926"/>
+    <w:rsid w:val="00130DEE"/>
+    <w:rsid w:val="0013104E"/>
+    <w:rsid w:val="0013188F"/>
+    <w:rsid w:val="0013244C"/>
+    <w:rsid w:val="00132867"/>
+    <w:rsid w:val="00132A4A"/>
+    <w:rsid w:val="00132E96"/>
+    <w:rsid w:val="00133A2C"/>
+    <w:rsid w:val="00133DA8"/>
+    <w:rsid w:val="00134340"/>
+    <w:rsid w:val="00134406"/>
+    <w:rsid w:val="00134895"/>
+    <w:rsid w:val="00134AF2"/>
+    <w:rsid w:val="0013689D"/>
+    <w:rsid w:val="00136BFF"/>
+    <w:rsid w:val="00136D14"/>
+    <w:rsid w:val="00137B16"/>
+    <w:rsid w:val="00140304"/>
+    <w:rsid w:val="00140787"/>
+    <w:rsid w:val="0014094A"/>
+    <w:rsid w:val="00140F12"/>
+    <w:rsid w:val="001416BE"/>
+    <w:rsid w:val="00142071"/>
+    <w:rsid w:val="001422B6"/>
+    <w:rsid w:val="0014261A"/>
+    <w:rsid w:val="001439C6"/>
+    <w:rsid w:val="0014518C"/>
+    <w:rsid w:val="00146620"/>
+    <w:rsid w:val="00146F8B"/>
+    <w:rsid w:val="00147838"/>
+    <w:rsid w:val="00147B43"/>
+    <w:rsid w:val="0015061B"/>
+    <w:rsid w:val="00151D6E"/>
+    <w:rsid w:val="00151D89"/>
+    <w:rsid w:val="00151EFA"/>
+    <w:rsid w:val="0015204B"/>
+    <w:rsid w:val="00152143"/>
+    <w:rsid w:val="00152F67"/>
+    <w:rsid w:val="00152FB9"/>
+    <w:rsid w:val="00153C11"/>
+    <w:rsid w:val="00154E9A"/>
+    <w:rsid w:val="00156AA0"/>
+    <w:rsid w:val="00156B77"/>
+    <w:rsid w:val="00161469"/>
+    <w:rsid w:val="00162E07"/>
+    <w:rsid w:val="00163B9C"/>
+    <w:rsid w:val="00164DCE"/>
+    <w:rsid w:val="00165232"/>
+    <w:rsid w:val="001653AE"/>
+    <w:rsid w:val="001661BA"/>
+    <w:rsid w:val="00166AB9"/>
+    <w:rsid w:val="00167064"/>
+    <w:rsid w:val="00167134"/>
+    <w:rsid w:val="00167D16"/>
+    <w:rsid w:val="00167D77"/>
+    <w:rsid w:val="00170385"/>
+    <w:rsid w:val="001706E2"/>
+    <w:rsid w:val="001707C5"/>
+    <w:rsid w:val="00170A4D"/>
+    <w:rsid w:val="00171BB9"/>
+    <w:rsid w:val="0017297D"/>
+    <w:rsid w:val="00172CF3"/>
+    <w:rsid w:val="0017435E"/>
+    <w:rsid w:val="001750E0"/>
+    <w:rsid w:val="0017579D"/>
+    <w:rsid w:val="00175EA2"/>
+    <w:rsid w:val="001775DB"/>
+    <w:rsid w:val="0018036C"/>
+    <w:rsid w:val="0018099F"/>
+    <w:rsid w:val="001813F9"/>
+    <w:rsid w:val="0018140E"/>
+    <w:rsid w:val="00182057"/>
+    <w:rsid w:val="00182082"/>
+    <w:rsid w:val="001822FE"/>
+    <w:rsid w:val="001840A4"/>
+    <w:rsid w:val="00184924"/>
+    <w:rsid w:val="00184F21"/>
+    <w:rsid w:val="0018550D"/>
+    <w:rsid w:val="001857AB"/>
+    <w:rsid w:val="0018589C"/>
+    <w:rsid w:val="00185AB9"/>
+    <w:rsid w:val="00186AEC"/>
+    <w:rsid w:val="00187DDB"/>
+    <w:rsid w:val="00190CF4"/>
+    <w:rsid w:val="00191744"/>
+    <w:rsid w:val="00191A3E"/>
+    <w:rsid w:val="00192072"/>
+    <w:rsid w:val="00192079"/>
+    <w:rsid w:val="00192C75"/>
+    <w:rsid w:val="00193195"/>
+    <w:rsid w:val="001931FB"/>
+    <w:rsid w:val="00193566"/>
+    <w:rsid w:val="00193C5A"/>
+    <w:rsid w:val="00193DC6"/>
+    <w:rsid w:val="001943B6"/>
+    <w:rsid w:val="00195776"/>
+    <w:rsid w:val="00195FEF"/>
+    <w:rsid w:val="001963AC"/>
+    <w:rsid w:val="00196D30"/>
+    <w:rsid w:val="00196D54"/>
+    <w:rsid w:val="001A05D7"/>
+    <w:rsid w:val="001A1C1C"/>
+    <w:rsid w:val="001A2736"/>
+    <w:rsid w:val="001A3447"/>
+    <w:rsid w:val="001A3840"/>
+    <w:rsid w:val="001A3FD6"/>
+    <w:rsid w:val="001A43FB"/>
+    <w:rsid w:val="001A4413"/>
+    <w:rsid w:val="001A48CA"/>
+    <w:rsid w:val="001A4C63"/>
+    <w:rsid w:val="001A5608"/>
+    <w:rsid w:val="001A5939"/>
+    <w:rsid w:val="001A5B7D"/>
+    <w:rsid w:val="001A667F"/>
+    <w:rsid w:val="001A69CA"/>
+    <w:rsid w:val="001A71E5"/>
+    <w:rsid w:val="001A7549"/>
+    <w:rsid w:val="001B0BC2"/>
+    <w:rsid w:val="001B1A54"/>
+    <w:rsid w:val="001B2683"/>
+    <w:rsid w:val="001B2689"/>
+    <w:rsid w:val="001B28A9"/>
+    <w:rsid w:val="001B28DA"/>
+    <w:rsid w:val="001B2C8B"/>
+    <w:rsid w:val="001B2DE0"/>
+    <w:rsid w:val="001B2FF0"/>
+    <w:rsid w:val="001B3422"/>
+    <w:rsid w:val="001B38AC"/>
+    <w:rsid w:val="001B3BD0"/>
+    <w:rsid w:val="001B4066"/>
+    <w:rsid w:val="001B41EF"/>
+    <w:rsid w:val="001B57D6"/>
+    <w:rsid w:val="001B5AB1"/>
+    <w:rsid w:val="001B71D7"/>
+    <w:rsid w:val="001B77E9"/>
+    <w:rsid w:val="001B7BC7"/>
+    <w:rsid w:val="001C068B"/>
+    <w:rsid w:val="001C09A9"/>
+    <w:rsid w:val="001C1A87"/>
+    <w:rsid w:val="001C1C80"/>
+    <w:rsid w:val="001C2119"/>
+    <w:rsid w:val="001C28CB"/>
+    <w:rsid w:val="001C294C"/>
+    <w:rsid w:val="001C2BA7"/>
+    <w:rsid w:val="001C3905"/>
+    <w:rsid w:val="001C3951"/>
+    <w:rsid w:val="001C3A15"/>
+    <w:rsid w:val="001C3BA8"/>
+    <w:rsid w:val="001C3F0A"/>
+    <w:rsid w:val="001C490F"/>
+    <w:rsid w:val="001C49C7"/>
+    <w:rsid w:val="001C4A28"/>
+    <w:rsid w:val="001C4DE6"/>
+    <w:rsid w:val="001C4E6B"/>
+    <w:rsid w:val="001C4F4B"/>
+    <w:rsid w:val="001C5742"/>
+    <w:rsid w:val="001C5868"/>
+    <w:rsid w:val="001C5A2D"/>
+    <w:rsid w:val="001C5FCB"/>
+    <w:rsid w:val="001C684E"/>
+    <w:rsid w:val="001C6A65"/>
+    <w:rsid w:val="001C7471"/>
+    <w:rsid w:val="001D0357"/>
+    <w:rsid w:val="001D0A0E"/>
+    <w:rsid w:val="001D1F2F"/>
+    <w:rsid w:val="001D2527"/>
+    <w:rsid w:val="001D2898"/>
+    <w:rsid w:val="001D28A9"/>
+    <w:rsid w:val="001D2F57"/>
+    <w:rsid w:val="001D3021"/>
+    <w:rsid w:val="001D31CA"/>
+    <w:rsid w:val="001D4449"/>
+    <w:rsid w:val="001D51A8"/>
+    <w:rsid w:val="001D5901"/>
+    <w:rsid w:val="001D5DCC"/>
+    <w:rsid w:val="001D5FFF"/>
+    <w:rsid w:val="001D679B"/>
+    <w:rsid w:val="001D6920"/>
+    <w:rsid w:val="001D69FF"/>
+    <w:rsid w:val="001E04A9"/>
+    <w:rsid w:val="001E0CDA"/>
+    <w:rsid w:val="001E1167"/>
+    <w:rsid w:val="001E1E89"/>
+    <w:rsid w:val="001E235E"/>
+    <w:rsid w:val="001E2391"/>
+    <w:rsid w:val="001E23A6"/>
+    <w:rsid w:val="001E2410"/>
+    <w:rsid w:val="001E40D4"/>
+    <w:rsid w:val="001E44BF"/>
+    <w:rsid w:val="001E4627"/>
+    <w:rsid w:val="001E480A"/>
+    <w:rsid w:val="001E58C5"/>
+    <w:rsid w:val="001E5CF4"/>
+    <w:rsid w:val="001E6377"/>
+    <w:rsid w:val="001E68DA"/>
+    <w:rsid w:val="001E6970"/>
+    <w:rsid w:val="001E6D04"/>
+    <w:rsid w:val="001E7141"/>
+    <w:rsid w:val="001E7424"/>
+    <w:rsid w:val="001E7625"/>
+    <w:rsid w:val="001E7EEF"/>
+    <w:rsid w:val="001F02C0"/>
+    <w:rsid w:val="001F0D50"/>
+    <w:rsid w:val="001F15DF"/>
+    <w:rsid w:val="001F16EF"/>
+    <w:rsid w:val="001F2114"/>
+    <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F3FDB"/>
+    <w:rsid w:val="001F4729"/>
+    <w:rsid w:val="001F4A76"/>
+    <w:rsid w:val="001F4CBA"/>
+    <w:rsid w:val="001F518A"/>
+    <w:rsid w:val="001F5218"/>
+    <w:rsid w:val="001F587A"/>
+    <w:rsid w:val="001F6058"/>
+    <w:rsid w:val="001F6A2D"/>
+    <w:rsid w:val="001F6D7A"/>
+    <w:rsid w:val="002004B3"/>
+    <w:rsid w:val="002009E9"/>
+    <w:rsid w:val="00200C1B"/>
+    <w:rsid w:val="0020208A"/>
+    <w:rsid w:val="00202109"/>
+    <w:rsid w:val="00202ED0"/>
+    <w:rsid w:val="0020379A"/>
+    <w:rsid w:val="00203803"/>
+    <w:rsid w:val="00203AA3"/>
+    <w:rsid w:val="0020412F"/>
+    <w:rsid w:val="00204E40"/>
+    <w:rsid w:val="002064F9"/>
+    <w:rsid w:val="00207091"/>
+    <w:rsid w:val="002072C7"/>
+    <w:rsid w:val="00211606"/>
+    <w:rsid w:val="002119D5"/>
+    <w:rsid w:val="00211D41"/>
+    <w:rsid w:val="00211EB0"/>
+    <w:rsid w:val="00211F55"/>
+    <w:rsid w:val="00212004"/>
+    <w:rsid w:val="00212327"/>
+    <w:rsid w:val="0021240A"/>
+    <w:rsid w:val="0021269A"/>
+    <w:rsid w:val="002127D5"/>
+    <w:rsid w:val="0021333F"/>
+    <w:rsid w:val="00213DE8"/>
+    <w:rsid w:val="002144B2"/>
+    <w:rsid w:val="002147D2"/>
+    <w:rsid w:val="00214952"/>
+    <w:rsid w:val="00215BE8"/>
+    <w:rsid w:val="00215E6B"/>
+    <w:rsid w:val="0021621A"/>
+    <w:rsid w:val="002163D5"/>
+    <w:rsid w:val="00216AD1"/>
+    <w:rsid w:val="00216F98"/>
+    <w:rsid w:val="00216FB8"/>
+    <w:rsid w:val="00216FE5"/>
+    <w:rsid w:val="002174B1"/>
+    <w:rsid w:val="00217560"/>
+    <w:rsid w:val="00220151"/>
+    <w:rsid w:val="0022089D"/>
+    <w:rsid w:val="00220AB3"/>
+    <w:rsid w:val="002212FD"/>
+    <w:rsid w:val="0022237E"/>
+    <w:rsid w:val="00223A1F"/>
+    <w:rsid w:val="00224362"/>
+    <w:rsid w:val="00225AF4"/>
+    <w:rsid w:val="0022622C"/>
+    <w:rsid w:val="002274D6"/>
+    <w:rsid w:val="00230300"/>
+    <w:rsid w:val="00230A14"/>
+    <w:rsid w:val="002313C7"/>
+    <w:rsid w:val="00231959"/>
+    <w:rsid w:val="00231C23"/>
+    <w:rsid w:val="00232393"/>
+    <w:rsid w:val="0023491B"/>
+    <w:rsid w:val="00234E7A"/>
+    <w:rsid w:val="00235000"/>
+    <w:rsid w:val="0023565B"/>
+    <w:rsid w:val="002359B1"/>
+    <w:rsid w:val="00236730"/>
+    <w:rsid w:val="0023718A"/>
+    <w:rsid w:val="00237A5D"/>
+    <w:rsid w:val="00237D0A"/>
+    <w:rsid w:val="00240260"/>
+    <w:rsid w:val="0024031C"/>
+    <w:rsid w:val="0024234A"/>
+    <w:rsid w:val="0024350C"/>
+    <w:rsid w:val="002447DC"/>
+    <w:rsid w:val="00244EEC"/>
+    <w:rsid w:val="00246158"/>
+    <w:rsid w:val="002467B1"/>
+    <w:rsid w:val="00247EE0"/>
+    <w:rsid w:val="00250739"/>
+    <w:rsid w:val="00250B8A"/>
+    <w:rsid w:val="00250E1E"/>
+    <w:rsid w:val="00252A22"/>
+    <w:rsid w:val="00252B34"/>
+    <w:rsid w:val="002532A7"/>
+    <w:rsid w:val="002533D1"/>
+    <w:rsid w:val="00254159"/>
+    <w:rsid w:val="002547A4"/>
+    <w:rsid w:val="00254D9A"/>
+    <w:rsid w:val="00254E27"/>
+    <w:rsid w:val="00255E07"/>
+    <w:rsid w:val="00256F0E"/>
+    <w:rsid w:val="0025754F"/>
+    <w:rsid w:val="00257F4C"/>
+    <w:rsid w:val="002607BA"/>
+    <w:rsid w:val="00260A20"/>
+    <w:rsid w:val="00261387"/>
+    <w:rsid w:val="0026290C"/>
+    <w:rsid w:val="00262DEE"/>
+    <w:rsid w:val="00264C06"/>
+    <w:rsid w:val="0026560A"/>
+    <w:rsid w:val="00265F6E"/>
+    <w:rsid w:val="00266A93"/>
+    <w:rsid w:val="00266BED"/>
+    <w:rsid w:val="002672FE"/>
+    <w:rsid w:val="002709BA"/>
+    <w:rsid w:val="0027165C"/>
+    <w:rsid w:val="00271972"/>
+    <w:rsid w:val="002722CC"/>
+    <w:rsid w:val="00272B4B"/>
+    <w:rsid w:val="00273399"/>
+    <w:rsid w:val="00273D48"/>
+    <w:rsid w:val="002744FA"/>
+    <w:rsid w:val="00274976"/>
+    <w:rsid w:val="00274A6C"/>
+    <w:rsid w:val="002752A5"/>
+    <w:rsid w:val="00275639"/>
+    <w:rsid w:val="00275ACD"/>
+    <w:rsid w:val="00277321"/>
+    <w:rsid w:val="00277519"/>
+    <w:rsid w:val="0027767F"/>
+    <w:rsid w:val="00277F67"/>
+    <w:rsid w:val="002815A6"/>
+    <w:rsid w:val="00281751"/>
+    <w:rsid w:val="00281ED6"/>
+    <w:rsid w:val="00282730"/>
+    <w:rsid w:val="00282F37"/>
+    <w:rsid w:val="00283658"/>
+    <w:rsid w:val="00283CBD"/>
+    <w:rsid w:val="00283D9C"/>
+    <w:rsid w:val="00285F82"/>
+    <w:rsid w:val="002862F7"/>
+    <w:rsid w:val="0028686D"/>
+    <w:rsid w:val="002878B1"/>
+    <w:rsid w:val="00287997"/>
+    <w:rsid w:val="00287F43"/>
+    <w:rsid w:val="00290A2A"/>
+    <w:rsid w:val="00290B97"/>
+    <w:rsid w:val="00290F6D"/>
+    <w:rsid w:val="002911D6"/>
+    <w:rsid w:val="002916F5"/>
+    <w:rsid w:val="002919A5"/>
+    <w:rsid w:val="00292419"/>
+    <w:rsid w:val="00292470"/>
+    <w:rsid w:val="002927C4"/>
+    <w:rsid w:val="002928EA"/>
+    <w:rsid w:val="00292E2F"/>
+    <w:rsid w:val="00292EA6"/>
+    <w:rsid w:val="0029301D"/>
+    <w:rsid w:val="00293845"/>
+    <w:rsid w:val="00293880"/>
+    <w:rsid w:val="00294760"/>
+    <w:rsid w:val="0029511F"/>
+    <w:rsid w:val="002958DB"/>
+    <w:rsid w:val="00295ABE"/>
+    <w:rsid w:val="00295E20"/>
+    <w:rsid w:val="002969F2"/>
+    <w:rsid w:val="00296EA3"/>
+    <w:rsid w:val="00297F01"/>
+    <w:rsid w:val="00297F20"/>
+    <w:rsid w:val="002A0541"/>
+    <w:rsid w:val="002A1178"/>
+    <w:rsid w:val="002A191D"/>
+    <w:rsid w:val="002A1DE8"/>
+    <w:rsid w:val="002A205D"/>
+    <w:rsid w:val="002A2569"/>
+    <w:rsid w:val="002A3226"/>
+    <w:rsid w:val="002A33FD"/>
+    <w:rsid w:val="002A34A9"/>
+    <w:rsid w:val="002A370A"/>
+    <w:rsid w:val="002A3EC0"/>
+    <w:rsid w:val="002A3F11"/>
+    <w:rsid w:val="002A576D"/>
+    <w:rsid w:val="002A58FE"/>
+    <w:rsid w:val="002A616A"/>
+    <w:rsid w:val="002A62BA"/>
+    <w:rsid w:val="002A66F3"/>
+    <w:rsid w:val="002A6EA7"/>
+    <w:rsid w:val="002B043E"/>
+    <w:rsid w:val="002B10E0"/>
+    <w:rsid w:val="002B1139"/>
+    <w:rsid w:val="002B1446"/>
+    <w:rsid w:val="002B19CF"/>
+    <w:rsid w:val="002B2C8E"/>
+    <w:rsid w:val="002B2D18"/>
+    <w:rsid w:val="002B5332"/>
+    <w:rsid w:val="002B5E9C"/>
+    <w:rsid w:val="002B6657"/>
+    <w:rsid w:val="002B67AC"/>
+    <w:rsid w:val="002B6B33"/>
+    <w:rsid w:val="002B791B"/>
+    <w:rsid w:val="002B794C"/>
+    <w:rsid w:val="002C0681"/>
+    <w:rsid w:val="002C16D3"/>
+    <w:rsid w:val="002C2105"/>
+    <w:rsid w:val="002C402A"/>
+    <w:rsid w:val="002C4701"/>
+    <w:rsid w:val="002C5059"/>
+    <w:rsid w:val="002C60B4"/>
+    <w:rsid w:val="002C62A9"/>
+    <w:rsid w:val="002C68AC"/>
+    <w:rsid w:val="002C7289"/>
+    <w:rsid w:val="002C7F2B"/>
+    <w:rsid w:val="002D02B7"/>
+    <w:rsid w:val="002D06CF"/>
+    <w:rsid w:val="002D1663"/>
+    <w:rsid w:val="002D1734"/>
+    <w:rsid w:val="002D19F7"/>
+    <w:rsid w:val="002D1B7C"/>
+    <w:rsid w:val="002D28EE"/>
+    <w:rsid w:val="002D2919"/>
+    <w:rsid w:val="002D291A"/>
+    <w:rsid w:val="002D2E20"/>
+    <w:rsid w:val="002D3858"/>
+    <w:rsid w:val="002D4A43"/>
+    <w:rsid w:val="002D4BD0"/>
+    <w:rsid w:val="002D6921"/>
+    <w:rsid w:val="002D780F"/>
+    <w:rsid w:val="002E04BD"/>
+    <w:rsid w:val="002E1251"/>
+    <w:rsid w:val="002E1A52"/>
+    <w:rsid w:val="002E1B36"/>
+    <w:rsid w:val="002E2502"/>
+    <w:rsid w:val="002E2B51"/>
+    <w:rsid w:val="002E2F62"/>
+    <w:rsid w:val="002E3B38"/>
+    <w:rsid w:val="002E450A"/>
+    <w:rsid w:val="002E4AD6"/>
+    <w:rsid w:val="002E5C08"/>
+    <w:rsid w:val="002E5CE7"/>
+    <w:rsid w:val="002E6DA0"/>
+    <w:rsid w:val="002E6EFF"/>
+    <w:rsid w:val="002E6FEF"/>
+    <w:rsid w:val="002E701C"/>
+    <w:rsid w:val="002E7AD3"/>
+    <w:rsid w:val="002E7EFA"/>
+    <w:rsid w:val="002F00BD"/>
+    <w:rsid w:val="002F0CEA"/>
+    <w:rsid w:val="002F0F43"/>
+    <w:rsid w:val="002F1707"/>
+    <w:rsid w:val="002F200A"/>
+    <w:rsid w:val="002F28B6"/>
+    <w:rsid w:val="002F2C47"/>
+    <w:rsid w:val="002F354E"/>
+    <w:rsid w:val="002F3ABB"/>
+    <w:rsid w:val="002F3C5F"/>
+    <w:rsid w:val="002F3E17"/>
+    <w:rsid w:val="002F4019"/>
+    <w:rsid w:val="002F4468"/>
+    <w:rsid w:val="002F4E45"/>
+    <w:rsid w:val="002F63F5"/>
+    <w:rsid w:val="002F6D94"/>
+    <w:rsid w:val="002F70B8"/>
+    <w:rsid w:val="002F77F7"/>
+    <w:rsid w:val="002F7B9E"/>
+    <w:rsid w:val="003002AE"/>
+    <w:rsid w:val="003006B8"/>
+    <w:rsid w:val="00300AFB"/>
+    <w:rsid w:val="00301584"/>
+    <w:rsid w:val="0030261A"/>
+    <w:rsid w:val="00302E9F"/>
+    <w:rsid w:val="00303178"/>
+    <w:rsid w:val="003032C7"/>
+    <w:rsid w:val="003034F4"/>
+    <w:rsid w:val="003035DD"/>
+    <w:rsid w:val="00304248"/>
+    <w:rsid w:val="003042E9"/>
+    <w:rsid w:val="0030483C"/>
+    <w:rsid w:val="00305567"/>
+    <w:rsid w:val="003064B0"/>
+    <w:rsid w:val="0030681B"/>
+    <w:rsid w:val="0031177D"/>
+    <w:rsid w:val="00311AF1"/>
+    <w:rsid w:val="00311B53"/>
+    <w:rsid w:val="00312782"/>
+    <w:rsid w:val="00312F70"/>
+    <w:rsid w:val="00313F21"/>
+    <w:rsid w:val="00314915"/>
+    <w:rsid w:val="0031540C"/>
+    <w:rsid w:val="003160DA"/>
+    <w:rsid w:val="00316179"/>
+    <w:rsid w:val="003162E9"/>
+    <w:rsid w:val="00316A97"/>
+    <w:rsid w:val="00316BE8"/>
+    <w:rsid w:val="00317191"/>
+    <w:rsid w:val="00317356"/>
+    <w:rsid w:val="003174E2"/>
+    <w:rsid w:val="00317929"/>
+    <w:rsid w:val="00317D55"/>
+    <w:rsid w:val="003201F5"/>
+    <w:rsid w:val="00320F68"/>
+    <w:rsid w:val="00321077"/>
+    <w:rsid w:val="003211D4"/>
+    <w:rsid w:val="00321AFB"/>
+    <w:rsid w:val="00322618"/>
+    <w:rsid w:val="003226F0"/>
+    <w:rsid w:val="00323A35"/>
+    <w:rsid w:val="003241B0"/>
+    <w:rsid w:val="003242AE"/>
+    <w:rsid w:val="00324E42"/>
+    <w:rsid w:val="003255B2"/>
+    <w:rsid w:val="00325FBF"/>
+    <w:rsid w:val="0032732F"/>
+    <w:rsid w:val="00327553"/>
+    <w:rsid w:val="00327999"/>
+    <w:rsid w:val="003309DA"/>
+    <w:rsid w:val="0033153B"/>
+    <w:rsid w:val="0033161B"/>
+    <w:rsid w:val="003318B5"/>
+    <w:rsid w:val="00331D3D"/>
+    <w:rsid w:val="00332023"/>
+    <w:rsid w:val="00332622"/>
+    <w:rsid w:val="00332CA0"/>
+    <w:rsid w:val="00332D7D"/>
+    <w:rsid w:val="00333109"/>
+    <w:rsid w:val="0033343D"/>
+    <w:rsid w:val="0033344C"/>
+    <w:rsid w:val="00334CA6"/>
+    <w:rsid w:val="0033580F"/>
+    <w:rsid w:val="003359D6"/>
+    <w:rsid w:val="003362E3"/>
+    <w:rsid w:val="00336389"/>
+    <w:rsid w:val="003365DF"/>
+    <w:rsid w:val="00336AB2"/>
+    <w:rsid w:val="0033702A"/>
+    <w:rsid w:val="00337917"/>
+    <w:rsid w:val="00340AFB"/>
+    <w:rsid w:val="00340C99"/>
+    <w:rsid w:val="00340D97"/>
+    <w:rsid w:val="00341097"/>
+    <w:rsid w:val="003418B4"/>
+    <w:rsid w:val="00342250"/>
+    <w:rsid w:val="00342A48"/>
+    <w:rsid w:val="00342CEB"/>
+    <w:rsid w:val="00343A4D"/>
+    <w:rsid w:val="00343E6C"/>
+    <w:rsid w:val="00343EEA"/>
+    <w:rsid w:val="0034429B"/>
+    <w:rsid w:val="003454A6"/>
+    <w:rsid w:val="00346120"/>
+    <w:rsid w:val="003467A7"/>
+    <w:rsid w:val="00346DA5"/>
+    <w:rsid w:val="00347767"/>
+    <w:rsid w:val="003504CF"/>
+    <w:rsid w:val="00350A4F"/>
+    <w:rsid w:val="00350E7D"/>
+    <w:rsid w:val="00350EBC"/>
+    <w:rsid w:val="00351080"/>
+    <w:rsid w:val="003535C8"/>
+    <w:rsid w:val="003536BF"/>
+    <w:rsid w:val="003540CD"/>
+    <w:rsid w:val="00354CCB"/>
+    <w:rsid w:val="003551FF"/>
+    <w:rsid w:val="00355F4C"/>
+    <w:rsid w:val="00357050"/>
+    <w:rsid w:val="00357711"/>
+    <w:rsid w:val="00357CB0"/>
+    <w:rsid w:val="00360755"/>
+    <w:rsid w:val="00360C19"/>
+    <w:rsid w:val="00360E0F"/>
+    <w:rsid w:val="003623CC"/>
+    <w:rsid w:val="00362436"/>
+    <w:rsid w:val="003628BB"/>
+    <w:rsid w:val="00362A46"/>
+    <w:rsid w:val="00362EE1"/>
+    <w:rsid w:val="00363165"/>
+    <w:rsid w:val="003632CC"/>
+    <w:rsid w:val="003633CE"/>
+    <w:rsid w:val="003642B8"/>
+    <w:rsid w:val="003643EC"/>
+    <w:rsid w:val="00364F6C"/>
+    <w:rsid w:val="00365B60"/>
+    <w:rsid w:val="0036732E"/>
+    <w:rsid w:val="003715C5"/>
+    <w:rsid w:val="00372010"/>
+    <w:rsid w:val="0037322C"/>
+    <w:rsid w:val="003741C0"/>
+    <w:rsid w:val="00374D4B"/>
+    <w:rsid w:val="00375422"/>
+    <w:rsid w:val="003754B9"/>
+    <w:rsid w:val="00375723"/>
+    <w:rsid w:val="0037586E"/>
+    <w:rsid w:val="00375AF7"/>
+    <w:rsid w:val="00375DFB"/>
+    <w:rsid w:val="00376025"/>
+    <w:rsid w:val="00377117"/>
+    <w:rsid w:val="00377285"/>
+    <w:rsid w:val="003773E6"/>
+    <w:rsid w:val="003774D0"/>
+    <w:rsid w:val="00377C5A"/>
+    <w:rsid w:val="00380588"/>
+    <w:rsid w:val="003809B8"/>
+    <w:rsid w:val="0038190B"/>
+    <w:rsid w:val="003836BF"/>
+    <w:rsid w:val="003842C3"/>
+    <w:rsid w:val="00384684"/>
+    <w:rsid w:val="00384786"/>
+    <w:rsid w:val="00384D0E"/>
+    <w:rsid w:val="00384FE0"/>
+    <w:rsid w:val="0038531D"/>
+    <w:rsid w:val="00385D6C"/>
+    <w:rsid w:val="003866D7"/>
+    <w:rsid w:val="0038686D"/>
+    <w:rsid w:val="0038701C"/>
+    <w:rsid w:val="003870B3"/>
+    <w:rsid w:val="00387379"/>
+    <w:rsid w:val="0039046F"/>
+    <w:rsid w:val="0039096E"/>
+    <w:rsid w:val="00390A92"/>
+    <w:rsid w:val="003912A8"/>
+    <w:rsid w:val="00391C04"/>
+    <w:rsid w:val="00391FB5"/>
+    <w:rsid w:val="00392B69"/>
+    <w:rsid w:val="00392C90"/>
+    <w:rsid w:val="00392EF7"/>
+    <w:rsid w:val="00393201"/>
+    <w:rsid w:val="003947B6"/>
+    <w:rsid w:val="0039527A"/>
+    <w:rsid w:val="0039564E"/>
+    <w:rsid w:val="00395952"/>
+    <w:rsid w:val="00395A7C"/>
+    <w:rsid w:val="00397BAE"/>
+    <w:rsid w:val="003A0169"/>
+    <w:rsid w:val="003A0199"/>
+    <w:rsid w:val="003A0394"/>
+    <w:rsid w:val="003A05E9"/>
+    <w:rsid w:val="003A0A3E"/>
+    <w:rsid w:val="003A0EBC"/>
+    <w:rsid w:val="003A11D9"/>
+    <w:rsid w:val="003A23B5"/>
+    <w:rsid w:val="003A2CD1"/>
+    <w:rsid w:val="003A2EC9"/>
+    <w:rsid w:val="003A3B93"/>
+    <w:rsid w:val="003A4FBD"/>
+    <w:rsid w:val="003A52C9"/>
+    <w:rsid w:val="003A54C0"/>
+    <w:rsid w:val="003A5747"/>
+    <w:rsid w:val="003A5783"/>
+    <w:rsid w:val="003A5C2A"/>
+    <w:rsid w:val="003A67AD"/>
+    <w:rsid w:val="003A6982"/>
+    <w:rsid w:val="003A6F0C"/>
+    <w:rsid w:val="003A7BDD"/>
+    <w:rsid w:val="003ABC17"/>
+    <w:rsid w:val="003B099F"/>
+    <w:rsid w:val="003B0C92"/>
+    <w:rsid w:val="003B1017"/>
+    <w:rsid w:val="003B1E7F"/>
+    <w:rsid w:val="003B290B"/>
+    <w:rsid w:val="003B296C"/>
+    <w:rsid w:val="003B2CA4"/>
+    <w:rsid w:val="003B303A"/>
+    <w:rsid w:val="003B31A9"/>
+    <w:rsid w:val="003B3EA9"/>
+    <w:rsid w:val="003B405F"/>
+    <w:rsid w:val="003B4905"/>
+    <w:rsid w:val="003B4913"/>
+    <w:rsid w:val="003B4B69"/>
+    <w:rsid w:val="003B5312"/>
+    <w:rsid w:val="003B62B7"/>
+    <w:rsid w:val="003B6D0B"/>
+    <w:rsid w:val="003B727A"/>
+    <w:rsid w:val="003B7399"/>
+    <w:rsid w:val="003C0DE5"/>
+    <w:rsid w:val="003C1249"/>
+    <w:rsid w:val="003C151A"/>
+    <w:rsid w:val="003C1F8C"/>
+    <w:rsid w:val="003C2265"/>
+    <w:rsid w:val="003C27D7"/>
+    <w:rsid w:val="003C2E47"/>
+    <w:rsid w:val="003C31D0"/>
+    <w:rsid w:val="003C3AC7"/>
+    <w:rsid w:val="003C3CE9"/>
+    <w:rsid w:val="003C441A"/>
+    <w:rsid w:val="003C4CF7"/>
+    <w:rsid w:val="003C4FA1"/>
+    <w:rsid w:val="003C675D"/>
+    <w:rsid w:val="003C6B72"/>
+    <w:rsid w:val="003C7368"/>
+    <w:rsid w:val="003C7DD0"/>
+    <w:rsid w:val="003D03B5"/>
+    <w:rsid w:val="003D1CCA"/>
+    <w:rsid w:val="003D2335"/>
+    <w:rsid w:val="003D2528"/>
+    <w:rsid w:val="003D270C"/>
+    <w:rsid w:val="003D2F90"/>
+    <w:rsid w:val="003D2F9A"/>
+    <w:rsid w:val="003D3613"/>
+    <w:rsid w:val="003D382B"/>
+    <w:rsid w:val="003D3E38"/>
+    <w:rsid w:val="003D4091"/>
+    <w:rsid w:val="003D42C0"/>
+    <w:rsid w:val="003D474F"/>
+    <w:rsid w:val="003D51BB"/>
+    <w:rsid w:val="003D5EAD"/>
+    <w:rsid w:val="003D5F79"/>
+    <w:rsid w:val="003D7034"/>
+    <w:rsid w:val="003D7549"/>
+    <w:rsid w:val="003D7C86"/>
+    <w:rsid w:val="003E0085"/>
+    <w:rsid w:val="003E0F25"/>
+    <w:rsid w:val="003E0F47"/>
+    <w:rsid w:val="003E1BF3"/>
+    <w:rsid w:val="003E2CC7"/>
+    <w:rsid w:val="003E38D8"/>
+    <w:rsid w:val="003E3958"/>
+    <w:rsid w:val="003E43EE"/>
+    <w:rsid w:val="003E5DA1"/>
+    <w:rsid w:val="003E5E2E"/>
+    <w:rsid w:val="003E5EBA"/>
+    <w:rsid w:val="003E75D9"/>
+    <w:rsid w:val="003E7A79"/>
+    <w:rsid w:val="003E7D44"/>
+    <w:rsid w:val="003F00D9"/>
+    <w:rsid w:val="003F010B"/>
+    <w:rsid w:val="003F1505"/>
+    <w:rsid w:val="003F1C3C"/>
+    <w:rsid w:val="003F2B2B"/>
+    <w:rsid w:val="003F3809"/>
+    <w:rsid w:val="003F494A"/>
+    <w:rsid w:val="003F4B13"/>
+    <w:rsid w:val="003F5964"/>
+    <w:rsid w:val="003F63A7"/>
+    <w:rsid w:val="003F6E3F"/>
+    <w:rsid w:val="003F7082"/>
+    <w:rsid w:val="003F72EE"/>
+    <w:rsid w:val="003F7ED7"/>
+    <w:rsid w:val="0040006D"/>
+    <w:rsid w:val="00400399"/>
+    <w:rsid w:val="0040085E"/>
+    <w:rsid w:val="004008EC"/>
+    <w:rsid w:val="00401CC1"/>
+    <w:rsid w:val="00401EC8"/>
+    <w:rsid w:val="0040251E"/>
+    <w:rsid w:val="00402A7F"/>
+    <w:rsid w:val="00402C3F"/>
+    <w:rsid w:val="00402F7A"/>
+    <w:rsid w:val="00403072"/>
+    <w:rsid w:val="004033F9"/>
+    <w:rsid w:val="004034A1"/>
+    <w:rsid w:val="00403610"/>
+    <w:rsid w:val="004044A7"/>
+    <w:rsid w:val="00404E5B"/>
+    <w:rsid w:val="004057A7"/>
+    <w:rsid w:val="00405898"/>
+    <w:rsid w:val="00405BA6"/>
+    <w:rsid w:val="00405C23"/>
+    <w:rsid w:val="00405FE5"/>
+    <w:rsid w:val="00406D41"/>
+    <w:rsid w:val="00407EBB"/>
+    <w:rsid w:val="0041015A"/>
+    <w:rsid w:val="004101F8"/>
+    <w:rsid w:val="0041080D"/>
+    <w:rsid w:val="00410AE1"/>
+    <w:rsid w:val="004113B3"/>
+    <w:rsid w:val="00411490"/>
+    <w:rsid w:val="00412A10"/>
+    <w:rsid w:val="0041344A"/>
+    <w:rsid w:val="004136FE"/>
+    <w:rsid w:val="00413905"/>
+    <w:rsid w:val="0041408B"/>
+    <w:rsid w:val="00414C2A"/>
+    <w:rsid w:val="00415305"/>
+    <w:rsid w:val="00415600"/>
+    <w:rsid w:val="00415807"/>
+    <w:rsid w:val="00416477"/>
+    <w:rsid w:val="00417C1E"/>
+    <w:rsid w:val="00417F58"/>
+    <w:rsid w:val="00421071"/>
+    <w:rsid w:val="00421CDD"/>
+    <w:rsid w:val="00421EC9"/>
+    <w:rsid w:val="004228CD"/>
+    <w:rsid w:val="00422940"/>
+    <w:rsid w:val="00422E4D"/>
+    <w:rsid w:val="0042371D"/>
+    <w:rsid w:val="00423BAE"/>
+    <w:rsid w:val="00424049"/>
+    <w:rsid w:val="004241B8"/>
+    <w:rsid w:val="00424481"/>
+    <w:rsid w:val="00424C30"/>
+    <w:rsid w:val="004250D4"/>
+    <w:rsid w:val="004254A8"/>
+    <w:rsid w:val="00425ABD"/>
+    <w:rsid w:val="00425D83"/>
+    <w:rsid w:val="00425EA9"/>
+    <w:rsid w:val="00426550"/>
+    <w:rsid w:val="00427153"/>
+    <w:rsid w:val="0042748D"/>
+    <w:rsid w:val="004275BB"/>
+    <w:rsid w:val="00427BA4"/>
+    <w:rsid w:val="00430F71"/>
+    <w:rsid w:val="004325C6"/>
+    <w:rsid w:val="00432751"/>
+    <w:rsid w:val="00432D17"/>
+    <w:rsid w:val="00432D4B"/>
+    <w:rsid w:val="0043374A"/>
+    <w:rsid w:val="00434172"/>
+    <w:rsid w:val="0043459A"/>
+    <w:rsid w:val="0043465C"/>
+    <w:rsid w:val="0043516C"/>
+    <w:rsid w:val="00435889"/>
+    <w:rsid w:val="00437407"/>
+    <w:rsid w:val="0043778E"/>
+    <w:rsid w:val="00437D66"/>
+    <w:rsid w:val="00441268"/>
+    <w:rsid w:val="0044179C"/>
+    <w:rsid w:val="004426D9"/>
+    <w:rsid w:val="00442BCB"/>
+    <w:rsid w:val="0044329C"/>
+    <w:rsid w:val="00443537"/>
+    <w:rsid w:val="004438C7"/>
+    <w:rsid w:val="00443C81"/>
+    <w:rsid w:val="00445C71"/>
+    <w:rsid w:val="004461C7"/>
+    <w:rsid w:val="0044681D"/>
+    <w:rsid w:val="00446954"/>
+    <w:rsid w:val="004469DA"/>
+    <w:rsid w:val="00446CC4"/>
+    <w:rsid w:val="004477D9"/>
+    <w:rsid w:val="00447C4F"/>
+    <w:rsid w:val="00447D3D"/>
+    <w:rsid w:val="004527C4"/>
+    <w:rsid w:val="00454BC3"/>
+    <w:rsid w:val="004551C0"/>
+    <w:rsid w:val="00455D91"/>
+    <w:rsid w:val="00455DEC"/>
+    <w:rsid w:val="00456DC1"/>
+    <w:rsid w:val="00456DE9"/>
+    <w:rsid w:val="00457422"/>
+    <w:rsid w:val="0045793D"/>
+    <w:rsid w:val="004579C2"/>
+    <w:rsid w:val="0046116A"/>
+    <w:rsid w:val="0046166F"/>
+    <w:rsid w:val="00461C89"/>
+    <w:rsid w:val="004623F3"/>
+    <w:rsid w:val="00462F23"/>
+    <w:rsid w:val="0046302D"/>
+    <w:rsid w:val="0046520B"/>
+    <w:rsid w:val="00465360"/>
+    <w:rsid w:val="004655C3"/>
+    <w:rsid w:val="004662E0"/>
+    <w:rsid w:val="004678D0"/>
+    <w:rsid w:val="00467970"/>
+    <w:rsid w:val="00467A9F"/>
+    <w:rsid w:val="00469779"/>
+    <w:rsid w:val="00470818"/>
+    <w:rsid w:val="004708AB"/>
+    <w:rsid w:val="00470C1A"/>
+    <w:rsid w:val="0047292E"/>
+    <w:rsid w:val="00472FEF"/>
+    <w:rsid w:val="00473CA1"/>
+    <w:rsid w:val="00475B71"/>
+    <w:rsid w:val="00475FF9"/>
+    <w:rsid w:val="0047692B"/>
+    <w:rsid w:val="00476E1F"/>
+    <w:rsid w:val="00476E5E"/>
+    <w:rsid w:val="00480222"/>
+    <w:rsid w:val="00480290"/>
+    <w:rsid w:val="00481EF4"/>
+    <w:rsid w:val="00482C98"/>
+    <w:rsid w:val="00482D63"/>
+    <w:rsid w:val="0048316F"/>
+    <w:rsid w:val="0048377E"/>
+    <w:rsid w:val="0048395A"/>
+    <w:rsid w:val="00484753"/>
+    <w:rsid w:val="00484927"/>
+    <w:rsid w:val="00484FE6"/>
+    <w:rsid w:val="00485091"/>
+    <w:rsid w:val="00485302"/>
+    <w:rsid w:val="004857B6"/>
+    <w:rsid w:val="00487987"/>
+    <w:rsid w:val="00490637"/>
+    <w:rsid w:val="00491405"/>
+    <w:rsid w:val="004914D9"/>
+    <w:rsid w:val="00493200"/>
+    <w:rsid w:val="004934E8"/>
+    <w:rsid w:val="0049356F"/>
+    <w:rsid w:val="00493F99"/>
+    <w:rsid w:val="00494350"/>
+    <w:rsid w:val="00495945"/>
+    <w:rsid w:val="00495B84"/>
+    <w:rsid w:val="00495C84"/>
+    <w:rsid w:val="004960A9"/>
+    <w:rsid w:val="004960CA"/>
+    <w:rsid w:val="00496360"/>
+    <w:rsid w:val="00497048"/>
+    <w:rsid w:val="004979CD"/>
+    <w:rsid w:val="00497B63"/>
+    <w:rsid w:val="00497E9B"/>
+    <w:rsid w:val="004A094D"/>
+    <w:rsid w:val="004A139F"/>
+    <w:rsid w:val="004A3B57"/>
+    <w:rsid w:val="004A3EAA"/>
+    <w:rsid w:val="004A4B09"/>
+    <w:rsid w:val="004A4DCC"/>
+    <w:rsid w:val="004A50EC"/>
+    <w:rsid w:val="004A53D1"/>
+    <w:rsid w:val="004A561B"/>
+    <w:rsid w:val="004A5CFC"/>
+    <w:rsid w:val="004A5E08"/>
+    <w:rsid w:val="004A764E"/>
+    <w:rsid w:val="004B04A4"/>
+    <w:rsid w:val="004B1E14"/>
+    <w:rsid w:val="004B1E15"/>
+    <w:rsid w:val="004B20D5"/>
+    <w:rsid w:val="004B20FA"/>
+    <w:rsid w:val="004B2FEB"/>
+    <w:rsid w:val="004B30AB"/>
+    <w:rsid w:val="004B3C4A"/>
+    <w:rsid w:val="004B43E0"/>
+    <w:rsid w:val="004B453C"/>
+    <w:rsid w:val="004B490A"/>
+    <w:rsid w:val="004B56A5"/>
+    <w:rsid w:val="004B57D4"/>
+    <w:rsid w:val="004B6452"/>
+    <w:rsid w:val="004B657A"/>
+    <w:rsid w:val="004B7859"/>
+    <w:rsid w:val="004B788C"/>
+    <w:rsid w:val="004B79A6"/>
+    <w:rsid w:val="004C004F"/>
+    <w:rsid w:val="004C095B"/>
+    <w:rsid w:val="004C1F9C"/>
+    <w:rsid w:val="004C2582"/>
+    <w:rsid w:val="004C2710"/>
+    <w:rsid w:val="004C2AE4"/>
+    <w:rsid w:val="004C2D0B"/>
+    <w:rsid w:val="004C360E"/>
+    <w:rsid w:val="004C37AF"/>
+    <w:rsid w:val="004C3C94"/>
+    <w:rsid w:val="004D003C"/>
+    <w:rsid w:val="004D027F"/>
+    <w:rsid w:val="004D0FB1"/>
+    <w:rsid w:val="004D1226"/>
+    <w:rsid w:val="004D2858"/>
+    <w:rsid w:val="004D31BC"/>
+    <w:rsid w:val="004D45A8"/>
+    <w:rsid w:val="004D46C1"/>
+    <w:rsid w:val="004D46FF"/>
+    <w:rsid w:val="004D4FCC"/>
+    <w:rsid w:val="004D5026"/>
+    <w:rsid w:val="004D55F9"/>
+    <w:rsid w:val="004D58AE"/>
+    <w:rsid w:val="004D5A20"/>
+    <w:rsid w:val="004D5DEB"/>
+    <w:rsid w:val="004D659C"/>
+    <w:rsid w:val="004D68EF"/>
+    <w:rsid w:val="004D6C1B"/>
+    <w:rsid w:val="004D72E9"/>
+    <w:rsid w:val="004D7AF0"/>
+    <w:rsid w:val="004D7C6B"/>
+    <w:rsid w:val="004E0565"/>
+    <w:rsid w:val="004E0922"/>
+    <w:rsid w:val="004E0B13"/>
+    <w:rsid w:val="004E0BBB"/>
+    <w:rsid w:val="004E10E2"/>
+    <w:rsid w:val="004E2C4C"/>
+    <w:rsid w:val="004E3D79"/>
+    <w:rsid w:val="004E3E56"/>
+    <w:rsid w:val="004E402D"/>
+    <w:rsid w:val="004E51A3"/>
+    <w:rsid w:val="004E6CB2"/>
+    <w:rsid w:val="004E7FF7"/>
+    <w:rsid w:val="004F015B"/>
+    <w:rsid w:val="004F02AC"/>
+    <w:rsid w:val="004F061C"/>
+    <w:rsid w:val="004F0D37"/>
+    <w:rsid w:val="004F1175"/>
+    <w:rsid w:val="004F1B0A"/>
+    <w:rsid w:val="004F1F7C"/>
+    <w:rsid w:val="004F26D5"/>
+    <w:rsid w:val="004F38C3"/>
+    <w:rsid w:val="004F451B"/>
+    <w:rsid w:val="004F46E4"/>
+    <w:rsid w:val="004F4B51"/>
+    <w:rsid w:val="004F4DB3"/>
+    <w:rsid w:val="004F5A73"/>
+    <w:rsid w:val="004F759B"/>
+    <w:rsid w:val="004F75EF"/>
+    <w:rsid w:val="00500108"/>
+    <w:rsid w:val="00500DA3"/>
+    <w:rsid w:val="00501EF4"/>
+    <w:rsid w:val="005022A9"/>
+    <w:rsid w:val="00502A25"/>
+    <w:rsid w:val="005033C9"/>
+    <w:rsid w:val="005034F0"/>
+    <w:rsid w:val="00503E9F"/>
+    <w:rsid w:val="00504D83"/>
+    <w:rsid w:val="00505B72"/>
+    <w:rsid w:val="00506153"/>
+    <w:rsid w:val="00511539"/>
+    <w:rsid w:val="00511B86"/>
+    <w:rsid w:val="00511DAB"/>
+    <w:rsid w:val="00512B55"/>
+    <w:rsid w:val="00512F7D"/>
+    <w:rsid w:val="00513019"/>
+    <w:rsid w:val="00513BCE"/>
+    <w:rsid w:val="00513C07"/>
+    <w:rsid w:val="00513E6C"/>
+    <w:rsid w:val="005150C3"/>
+    <w:rsid w:val="00517B3E"/>
+    <w:rsid w:val="00517E15"/>
+    <w:rsid w:val="005217A9"/>
+    <w:rsid w:val="0052180D"/>
+    <w:rsid w:val="00521DE6"/>
+    <w:rsid w:val="00522975"/>
+    <w:rsid w:val="005229CA"/>
+    <w:rsid w:val="00523669"/>
+    <w:rsid w:val="00524213"/>
+    <w:rsid w:val="005246B9"/>
+    <w:rsid w:val="00524B9B"/>
+    <w:rsid w:val="00525238"/>
+    <w:rsid w:val="00525794"/>
+    <w:rsid w:val="005259B3"/>
+    <w:rsid w:val="00525CAD"/>
+    <w:rsid w:val="00526362"/>
+    <w:rsid w:val="00527FD7"/>
+    <w:rsid w:val="005301F2"/>
+    <w:rsid w:val="00530277"/>
+    <w:rsid w:val="00530922"/>
+    <w:rsid w:val="005314C9"/>
+    <w:rsid w:val="0053179D"/>
+    <w:rsid w:val="005318CE"/>
+    <w:rsid w:val="00531F24"/>
+    <w:rsid w:val="005320A2"/>
+    <w:rsid w:val="005323C2"/>
+    <w:rsid w:val="00532A98"/>
+    <w:rsid w:val="00533221"/>
+    <w:rsid w:val="005335EB"/>
+    <w:rsid w:val="0053412D"/>
+    <w:rsid w:val="00534497"/>
+    <w:rsid w:val="00534542"/>
+    <w:rsid w:val="0053476B"/>
+    <w:rsid w:val="00534AD0"/>
+    <w:rsid w:val="00534FD3"/>
+    <w:rsid w:val="005353D9"/>
+    <w:rsid w:val="00535849"/>
+    <w:rsid w:val="00535A0A"/>
+    <w:rsid w:val="00535F93"/>
+    <w:rsid w:val="00536F04"/>
+    <w:rsid w:val="0053706B"/>
+    <w:rsid w:val="00537316"/>
+    <w:rsid w:val="00537B67"/>
+    <w:rsid w:val="0054051C"/>
+    <w:rsid w:val="00542273"/>
+    <w:rsid w:val="00542800"/>
+    <w:rsid w:val="005437FC"/>
+    <w:rsid w:val="0054415D"/>
+    <w:rsid w:val="005443F6"/>
+    <w:rsid w:val="00544CBC"/>
+    <w:rsid w:val="00546640"/>
+    <w:rsid w:val="005466B8"/>
+    <w:rsid w:val="00547D4E"/>
+    <w:rsid w:val="0054FC9C"/>
+    <w:rsid w:val="005504B5"/>
+    <w:rsid w:val="005507E1"/>
+    <w:rsid w:val="00550B5F"/>
+    <w:rsid w:val="0055146C"/>
+    <w:rsid w:val="0055251D"/>
+    <w:rsid w:val="005527C1"/>
+    <w:rsid w:val="00552A9A"/>
+    <w:rsid w:val="00553415"/>
+    <w:rsid w:val="00554665"/>
+    <w:rsid w:val="0055508A"/>
+    <w:rsid w:val="005555C9"/>
+    <w:rsid w:val="0055666A"/>
+    <w:rsid w:val="0056135F"/>
+    <w:rsid w:val="00562960"/>
+    <w:rsid w:val="00563A23"/>
+    <w:rsid w:val="0056546E"/>
+    <w:rsid w:val="005672CD"/>
+    <w:rsid w:val="00567495"/>
+    <w:rsid w:val="005675EA"/>
+    <w:rsid w:val="005677FD"/>
+    <w:rsid w:val="00567EB8"/>
+    <w:rsid w:val="00571976"/>
+    <w:rsid w:val="00571CF0"/>
+    <w:rsid w:val="00571E24"/>
+    <w:rsid w:val="00571EE3"/>
+    <w:rsid w:val="0057212D"/>
+    <w:rsid w:val="00574B49"/>
+    <w:rsid w:val="0057592F"/>
+    <w:rsid w:val="00576215"/>
+    <w:rsid w:val="0057690F"/>
+    <w:rsid w:val="00576E82"/>
+    <w:rsid w:val="00576F34"/>
+    <w:rsid w:val="00576FB1"/>
+    <w:rsid w:val="005774FB"/>
+    <w:rsid w:val="00577D70"/>
+    <w:rsid w:val="00577F74"/>
+    <w:rsid w:val="00580A5A"/>
+    <w:rsid w:val="005812CB"/>
+    <w:rsid w:val="00581F1E"/>
+    <w:rsid w:val="00582061"/>
+    <w:rsid w:val="005835E8"/>
+    <w:rsid w:val="005838D3"/>
+    <w:rsid w:val="00583BA5"/>
+    <w:rsid w:val="00584C43"/>
+    <w:rsid w:val="00584E6D"/>
+    <w:rsid w:val="00584F0B"/>
+    <w:rsid w:val="005858D4"/>
+    <w:rsid w:val="00586587"/>
+    <w:rsid w:val="00586819"/>
+    <w:rsid w:val="00586AF5"/>
+    <w:rsid w:val="00587D77"/>
+    <w:rsid w:val="00590421"/>
+    <w:rsid w:val="00591AAC"/>
+    <w:rsid w:val="00591D8A"/>
+    <w:rsid w:val="0059268A"/>
+    <w:rsid w:val="005936CD"/>
+    <w:rsid w:val="00593852"/>
+    <w:rsid w:val="00593C80"/>
+    <w:rsid w:val="00594244"/>
+    <w:rsid w:val="00594ADB"/>
+    <w:rsid w:val="00595021"/>
+    <w:rsid w:val="0059594D"/>
+    <w:rsid w:val="00595CB4"/>
+    <w:rsid w:val="00596C93"/>
+    <w:rsid w:val="005A03CC"/>
+    <w:rsid w:val="005A1112"/>
+    <w:rsid w:val="005A15C1"/>
+    <w:rsid w:val="005A1C4D"/>
+    <w:rsid w:val="005A1C86"/>
+    <w:rsid w:val="005A205F"/>
+    <w:rsid w:val="005A2509"/>
+    <w:rsid w:val="005A2519"/>
+    <w:rsid w:val="005A251B"/>
+    <w:rsid w:val="005A2556"/>
+    <w:rsid w:val="005A2566"/>
+    <w:rsid w:val="005A286F"/>
+    <w:rsid w:val="005A2F9B"/>
+    <w:rsid w:val="005A3434"/>
+    <w:rsid w:val="005A3AC0"/>
+    <w:rsid w:val="005A3EF7"/>
+    <w:rsid w:val="005A459A"/>
+    <w:rsid w:val="005A47C9"/>
+    <w:rsid w:val="005A4D28"/>
+    <w:rsid w:val="005A5360"/>
+    <w:rsid w:val="005A53E4"/>
+    <w:rsid w:val="005A5CB7"/>
+    <w:rsid w:val="005A65DD"/>
+    <w:rsid w:val="005A6847"/>
+    <w:rsid w:val="005A7670"/>
+    <w:rsid w:val="005B0334"/>
+    <w:rsid w:val="005B0831"/>
+    <w:rsid w:val="005B19A3"/>
+    <w:rsid w:val="005B1D47"/>
+    <w:rsid w:val="005B267E"/>
+    <w:rsid w:val="005B363D"/>
+    <w:rsid w:val="005B3E80"/>
+    <w:rsid w:val="005B4DBA"/>
+    <w:rsid w:val="005B4F3E"/>
+    <w:rsid w:val="005B5211"/>
+    <w:rsid w:val="005B54F1"/>
+    <w:rsid w:val="005B564B"/>
+    <w:rsid w:val="005B737D"/>
+    <w:rsid w:val="005B79D7"/>
+    <w:rsid w:val="005C0366"/>
+    <w:rsid w:val="005C0840"/>
+    <w:rsid w:val="005C1703"/>
+    <w:rsid w:val="005C2085"/>
+    <w:rsid w:val="005C2BB6"/>
+    <w:rsid w:val="005C2C8D"/>
+    <w:rsid w:val="005C3100"/>
+    <w:rsid w:val="005C3415"/>
+    <w:rsid w:val="005C34DD"/>
+    <w:rsid w:val="005C36E2"/>
+    <w:rsid w:val="005C39A4"/>
+    <w:rsid w:val="005C4725"/>
+    <w:rsid w:val="005C47BB"/>
+    <w:rsid w:val="005C5049"/>
+    <w:rsid w:val="005C5A9C"/>
+    <w:rsid w:val="005C615E"/>
+    <w:rsid w:val="005C74BC"/>
+    <w:rsid w:val="005C7D2B"/>
+    <w:rsid w:val="005D07FB"/>
+    <w:rsid w:val="005D0EC3"/>
+    <w:rsid w:val="005D1127"/>
+    <w:rsid w:val="005D1567"/>
+    <w:rsid w:val="005D185E"/>
+    <w:rsid w:val="005D1FF3"/>
+    <w:rsid w:val="005D226B"/>
+    <w:rsid w:val="005D2B88"/>
+    <w:rsid w:val="005D2D4E"/>
+    <w:rsid w:val="005D2D8D"/>
+    <w:rsid w:val="005D2DA3"/>
+    <w:rsid w:val="005D3711"/>
+    <w:rsid w:val="005D3C85"/>
+    <w:rsid w:val="005D3CB0"/>
+    <w:rsid w:val="005D3FA9"/>
+    <w:rsid w:val="005D4616"/>
+    <w:rsid w:val="005D5616"/>
+    <w:rsid w:val="005D5BAC"/>
+    <w:rsid w:val="005D63CF"/>
+    <w:rsid w:val="005D699E"/>
+    <w:rsid w:val="005D6B44"/>
+    <w:rsid w:val="005D6D25"/>
+    <w:rsid w:val="005D7DA1"/>
+    <w:rsid w:val="005E12B6"/>
+    <w:rsid w:val="005E136D"/>
+    <w:rsid w:val="005E4108"/>
+    <w:rsid w:val="005E4449"/>
+    <w:rsid w:val="005E48EA"/>
+    <w:rsid w:val="005E5317"/>
+    <w:rsid w:val="005E570F"/>
+    <w:rsid w:val="005E5F1A"/>
+    <w:rsid w:val="005E6C68"/>
+    <w:rsid w:val="005E7038"/>
+    <w:rsid w:val="005E76B2"/>
+    <w:rsid w:val="005F011E"/>
+    <w:rsid w:val="005F0401"/>
+    <w:rsid w:val="005F10B1"/>
+    <w:rsid w:val="005F11EA"/>
+    <w:rsid w:val="005F2FFD"/>
+    <w:rsid w:val="005F32AA"/>
+    <w:rsid w:val="005F39FE"/>
+    <w:rsid w:val="005F41A0"/>
+    <w:rsid w:val="005F6D18"/>
+    <w:rsid w:val="005F6EF0"/>
     <w:rsid w:val="005F70C6"/>
-    <w:rsid w:val="005F7300"/>
-[...957 lines deleted...]
-    <w:rsid w:val="00BA2D6C"/>
+    <w:rsid w:val="005F7FD8"/>
+    <w:rsid w:val="00600C91"/>
+    <w:rsid w:val="00600FEC"/>
+    <w:rsid w:val="00601072"/>
+    <w:rsid w:val="0060158B"/>
+    <w:rsid w:val="00601969"/>
+    <w:rsid w:val="00601BD3"/>
+    <w:rsid w:val="00602B42"/>
+    <w:rsid w:val="0060303F"/>
+    <w:rsid w:val="006034EC"/>
+    <w:rsid w:val="00603C85"/>
+    <w:rsid w:val="00604DC4"/>
+    <w:rsid w:val="00605007"/>
+    <w:rsid w:val="006057A3"/>
+    <w:rsid w:val="00605E4C"/>
+    <w:rsid w:val="006062D1"/>
+    <w:rsid w:val="00607601"/>
+    <w:rsid w:val="00607E8A"/>
+    <w:rsid w:val="006106B2"/>
+    <w:rsid w:val="006109D5"/>
+    <w:rsid w:val="00610DCA"/>
+    <w:rsid w:val="0061118D"/>
+    <w:rsid w:val="006112D5"/>
+    <w:rsid w:val="00611B01"/>
+    <w:rsid w:val="00612A05"/>
+    <w:rsid w:val="0061309B"/>
+    <w:rsid w:val="006136CE"/>
+    <w:rsid w:val="006142F5"/>
+    <w:rsid w:val="006144EF"/>
+    <w:rsid w:val="00614668"/>
+    <w:rsid w:val="0061670F"/>
+    <w:rsid w:val="006168D9"/>
+    <w:rsid w:val="00616A2E"/>
+    <w:rsid w:val="00617B4D"/>
+    <w:rsid w:val="00617D36"/>
+    <w:rsid w:val="00620087"/>
+    <w:rsid w:val="00620219"/>
+    <w:rsid w:val="006204AD"/>
+    <w:rsid w:val="006204D7"/>
+    <w:rsid w:val="00620C60"/>
+    <w:rsid w:val="00620C77"/>
+    <w:rsid w:val="006212E8"/>
+    <w:rsid w:val="00621B3D"/>
+    <w:rsid w:val="006220A8"/>
+    <w:rsid w:val="006228D3"/>
+    <w:rsid w:val="00622ABF"/>
+    <w:rsid w:val="00622BC3"/>
+    <w:rsid w:val="00622C21"/>
+    <w:rsid w:val="0062331D"/>
+    <w:rsid w:val="0062351F"/>
+    <w:rsid w:val="00623A23"/>
+    <w:rsid w:val="006249C8"/>
+    <w:rsid w:val="00624A23"/>
+    <w:rsid w:val="00624C0F"/>
+    <w:rsid w:val="00624C26"/>
+    <w:rsid w:val="0062585A"/>
+    <w:rsid w:val="0062698F"/>
+    <w:rsid w:val="006269BF"/>
+    <w:rsid w:val="006279A4"/>
+    <w:rsid w:val="006324C8"/>
+    <w:rsid w:val="00633C03"/>
+    <w:rsid w:val="006352DD"/>
+    <w:rsid w:val="0063568F"/>
+    <w:rsid w:val="00635E32"/>
+    <w:rsid w:val="00636A89"/>
+    <w:rsid w:val="00636DC7"/>
+    <w:rsid w:val="00637F3B"/>
+    <w:rsid w:val="00640E6E"/>
+    <w:rsid w:val="00641257"/>
+    <w:rsid w:val="006414E5"/>
+    <w:rsid w:val="0064252C"/>
+    <w:rsid w:val="00642C86"/>
+    <w:rsid w:val="0064341A"/>
+    <w:rsid w:val="0064385A"/>
+    <w:rsid w:val="006455C0"/>
+    <w:rsid w:val="006455DF"/>
+    <w:rsid w:val="0064585C"/>
+    <w:rsid w:val="00645C5B"/>
+    <w:rsid w:val="006462DA"/>
+    <w:rsid w:val="006466AB"/>
+    <w:rsid w:val="00646828"/>
+    <w:rsid w:val="00646D84"/>
+    <w:rsid w:val="0064721C"/>
+    <w:rsid w:val="00647F21"/>
+    <w:rsid w:val="006507F9"/>
+    <w:rsid w:val="00650BD3"/>
+    <w:rsid w:val="00651913"/>
+    <w:rsid w:val="00651FDF"/>
+    <w:rsid w:val="00652D3A"/>
+    <w:rsid w:val="00653245"/>
+    <w:rsid w:val="006535DA"/>
+    <w:rsid w:val="00653CFD"/>
+    <w:rsid w:val="0065445B"/>
+    <w:rsid w:val="00655A1F"/>
+    <w:rsid w:val="00655E86"/>
+    <w:rsid w:val="006560BE"/>
+    <w:rsid w:val="00657211"/>
+    <w:rsid w:val="006574E1"/>
+    <w:rsid w:val="0066058A"/>
+    <w:rsid w:val="006605B8"/>
+    <w:rsid w:val="00660F35"/>
+    <w:rsid w:val="00661A62"/>
+    <w:rsid w:val="00662403"/>
+    <w:rsid w:val="00662E34"/>
+    <w:rsid w:val="00663F92"/>
+    <w:rsid w:val="00664958"/>
+    <w:rsid w:val="00666EE2"/>
+    <w:rsid w:val="0066794B"/>
+    <w:rsid w:val="00667C79"/>
+    <w:rsid w:val="0067099B"/>
+    <w:rsid w:val="00670CCB"/>
+    <w:rsid w:val="006721FB"/>
+    <w:rsid w:val="00673807"/>
+    <w:rsid w:val="00674A63"/>
+    <w:rsid w:val="00675383"/>
+    <w:rsid w:val="00675725"/>
+    <w:rsid w:val="00676AF8"/>
+    <w:rsid w:val="00677DF7"/>
+    <w:rsid w:val="00677E5D"/>
+    <w:rsid w:val="00680444"/>
+    <w:rsid w:val="00680C49"/>
+    <w:rsid w:val="0068138D"/>
+    <w:rsid w:val="006821A5"/>
+    <w:rsid w:val="00682333"/>
+    <w:rsid w:val="006823DC"/>
+    <w:rsid w:val="006826E3"/>
+    <w:rsid w:val="006838D3"/>
+    <w:rsid w:val="006839E8"/>
+    <w:rsid w:val="00683E56"/>
+    <w:rsid w:val="006855FB"/>
+    <w:rsid w:val="00685623"/>
+    <w:rsid w:val="006863F3"/>
+    <w:rsid w:val="006867DE"/>
+    <w:rsid w:val="00686B3F"/>
+    <w:rsid w:val="00686B57"/>
+    <w:rsid w:val="00690AC3"/>
+    <w:rsid w:val="00690FC8"/>
+    <w:rsid w:val="0069187E"/>
+    <w:rsid w:val="0069198F"/>
+    <w:rsid w:val="00691AF2"/>
+    <w:rsid w:val="00691F80"/>
+    <w:rsid w:val="0069207D"/>
+    <w:rsid w:val="00692139"/>
+    <w:rsid w:val="006921A2"/>
+    <w:rsid w:val="00692266"/>
+    <w:rsid w:val="00692FE0"/>
+    <w:rsid w:val="0069314D"/>
+    <w:rsid w:val="0069350B"/>
+    <w:rsid w:val="00693D91"/>
+    <w:rsid w:val="00693EE8"/>
+    <w:rsid w:val="00695CC5"/>
+    <w:rsid w:val="006965C3"/>
+    <w:rsid w:val="006972D9"/>
+    <w:rsid w:val="006974D7"/>
+    <w:rsid w:val="006A0832"/>
+    <w:rsid w:val="006A0ADD"/>
+    <w:rsid w:val="006A0B96"/>
+    <w:rsid w:val="006A13A8"/>
+    <w:rsid w:val="006A188A"/>
+    <w:rsid w:val="006A1C88"/>
+    <w:rsid w:val="006A1F41"/>
+    <w:rsid w:val="006A213F"/>
+    <w:rsid w:val="006A2790"/>
+    <w:rsid w:val="006A3010"/>
+    <w:rsid w:val="006A39D6"/>
+    <w:rsid w:val="006A4986"/>
+    <w:rsid w:val="006A5AC6"/>
+    <w:rsid w:val="006A5DCA"/>
+    <w:rsid w:val="006A69E0"/>
+    <w:rsid w:val="006A7E89"/>
+    <w:rsid w:val="006B05FE"/>
+    <w:rsid w:val="006B0829"/>
+    <w:rsid w:val="006B168E"/>
+    <w:rsid w:val="006B1D2A"/>
+    <w:rsid w:val="006B235E"/>
+    <w:rsid w:val="006B2EA6"/>
+    <w:rsid w:val="006B34ED"/>
+    <w:rsid w:val="006B3987"/>
+    <w:rsid w:val="006B3B18"/>
+    <w:rsid w:val="006B57B7"/>
+    <w:rsid w:val="006B59AE"/>
+    <w:rsid w:val="006B6507"/>
+    <w:rsid w:val="006C0C36"/>
+    <w:rsid w:val="006C0FAC"/>
+    <w:rsid w:val="006C13B1"/>
+    <w:rsid w:val="006C1456"/>
+    <w:rsid w:val="006C15AE"/>
+    <w:rsid w:val="006C2274"/>
+    <w:rsid w:val="006C25CA"/>
+    <w:rsid w:val="006C2A5A"/>
+    <w:rsid w:val="006C2CEC"/>
+    <w:rsid w:val="006C2F69"/>
+    <w:rsid w:val="006C346C"/>
+    <w:rsid w:val="006C3A5C"/>
+    <w:rsid w:val="006C490C"/>
+    <w:rsid w:val="006C5094"/>
+    <w:rsid w:val="006C6BAA"/>
+    <w:rsid w:val="006C7208"/>
+    <w:rsid w:val="006C7313"/>
+    <w:rsid w:val="006C73A1"/>
+    <w:rsid w:val="006C7F90"/>
+    <w:rsid w:val="006D0529"/>
+    <w:rsid w:val="006D1A78"/>
+    <w:rsid w:val="006D277E"/>
+    <w:rsid w:val="006D27DF"/>
+    <w:rsid w:val="006D297D"/>
+    <w:rsid w:val="006D2D4B"/>
+    <w:rsid w:val="006D31A6"/>
+    <w:rsid w:val="006D326E"/>
+    <w:rsid w:val="006D377B"/>
+    <w:rsid w:val="006D4D37"/>
+    <w:rsid w:val="006D56E9"/>
+    <w:rsid w:val="006D57E2"/>
+    <w:rsid w:val="006D5E82"/>
+    <w:rsid w:val="006D5EA8"/>
+    <w:rsid w:val="006D628E"/>
+    <w:rsid w:val="006D6FEF"/>
+    <w:rsid w:val="006D7302"/>
+    <w:rsid w:val="006D770D"/>
+    <w:rsid w:val="006D78C4"/>
+    <w:rsid w:val="006D78DA"/>
+    <w:rsid w:val="006D7DB4"/>
+    <w:rsid w:val="006E0D9C"/>
+    <w:rsid w:val="006E1557"/>
+    <w:rsid w:val="006E2038"/>
+    <w:rsid w:val="006E2365"/>
+    <w:rsid w:val="006E2634"/>
+    <w:rsid w:val="006E26BC"/>
+    <w:rsid w:val="006E3911"/>
+    <w:rsid w:val="006E41C7"/>
+    <w:rsid w:val="006E476F"/>
+    <w:rsid w:val="006E64E7"/>
+    <w:rsid w:val="006E689A"/>
+    <w:rsid w:val="006E7AD8"/>
+    <w:rsid w:val="006F1279"/>
+    <w:rsid w:val="006F1835"/>
+    <w:rsid w:val="006F2964"/>
+    <w:rsid w:val="006F3698"/>
+    <w:rsid w:val="006F3A5D"/>
+    <w:rsid w:val="006F460F"/>
+    <w:rsid w:val="006F4A5B"/>
+    <w:rsid w:val="006F4DCA"/>
+    <w:rsid w:val="006F60AD"/>
+    <w:rsid w:val="006F6DD2"/>
+    <w:rsid w:val="006F73F6"/>
+    <w:rsid w:val="006F7446"/>
+    <w:rsid w:val="006F75EF"/>
+    <w:rsid w:val="006F7692"/>
+    <w:rsid w:val="006F7FE2"/>
+    <w:rsid w:val="00700F0A"/>
+    <w:rsid w:val="00700F5B"/>
+    <w:rsid w:val="00701AEB"/>
+    <w:rsid w:val="00701CB3"/>
+    <w:rsid w:val="00702951"/>
+    <w:rsid w:val="00702B39"/>
+    <w:rsid w:val="00702F3D"/>
+    <w:rsid w:val="00704970"/>
+    <w:rsid w:val="00704B8B"/>
+    <w:rsid w:val="00704BDA"/>
+    <w:rsid w:val="00704EED"/>
+    <w:rsid w:val="00705E8A"/>
+    <w:rsid w:val="00706172"/>
+    <w:rsid w:val="00707C1A"/>
+    <w:rsid w:val="0071048C"/>
+    <w:rsid w:val="007108F9"/>
+    <w:rsid w:val="00711EC7"/>
+    <w:rsid w:val="0071311F"/>
+    <w:rsid w:val="0071401A"/>
+    <w:rsid w:val="007168AE"/>
+    <w:rsid w:val="00716975"/>
+    <w:rsid w:val="00716BCC"/>
+    <w:rsid w:val="00716C22"/>
+    <w:rsid w:val="007202DE"/>
+    <w:rsid w:val="0072060E"/>
+    <w:rsid w:val="007208FD"/>
+    <w:rsid w:val="007218AC"/>
+    <w:rsid w:val="0072213C"/>
+    <w:rsid w:val="007229BF"/>
+    <w:rsid w:val="00722B15"/>
+    <w:rsid w:val="00722B67"/>
+    <w:rsid w:val="00722C24"/>
+    <w:rsid w:val="007230A4"/>
+    <w:rsid w:val="0072341A"/>
+    <w:rsid w:val="00723560"/>
+    <w:rsid w:val="00723777"/>
+    <w:rsid w:val="00724763"/>
+    <w:rsid w:val="00724CE8"/>
+    <w:rsid w:val="007258C6"/>
+    <w:rsid w:val="00725C62"/>
+    <w:rsid w:val="00725CC8"/>
+    <w:rsid w:val="00726122"/>
+    <w:rsid w:val="00727331"/>
+    <w:rsid w:val="00727697"/>
+    <w:rsid w:val="00727B0F"/>
+    <w:rsid w:val="00727C59"/>
+    <w:rsid w:val="007302AC"/>
+    <w:rsid w:val="007312D9"/>
+    <w:rsid w:val="00731543"/>
+    <w:rsid w:val="00731DDB"/>
+    <w:rsid w:val="00732275"/>
+    <w:rsid w:val="00732ED1"/>
+    <w:rsid w:val="0073381C"/>
+    <w:rsid w:val="00733BA7"/>
+    <w:rsid w:val="00734269"/>
+    <w:rsid w:val="0073458D"/>
+    <w:rsid w:val="0073558E"/>
+    <w:rsid w:val="007361E1"/>
+    <w:rsid w:val="00736AAA"/>
+    <w:rsid w:val="00736CCD"/>
+    <w:rsid w:val="00737B9E"/>
+    <w:rsid w:val="00740203"/>
+    <w:rsid w:val="007406C1"/>
+    <w:rsid w:val="00740BBC"/>
+    <w:rsid w:val="00740F71"/>
+    <w:rsid w:val="00741916"/>
+    <w:rsid w:val="00741ADE"/>
+    <w:rsid w:val="00742043"/>
+    <w:rsid w:val="007420FE"/>
+    <w:rsid w:val="00743768"/>
+    <w:rsid w:val="007443C5"/>
+    <w:rsid w:val="007449EE"/>
+    <w:rsid w:val="00744FF4"/>
+    <w:rsid w:val="00745483"/>
+    <w:rsid w:val="007454FE"/>
+    <w:rsid w:val="00745C4B"/>
+    <w:rsid w:val="00745E25"/>
+    <w:rsid w:val="00745FBB"/>
+    <w:rsid w:val="00746A32"/>
+    <w:rsid w:val="007470A2"/>
+    <w:rsid w:val="00747452"/>
+    <w:rsid w:val="00747B6C"/>
+    <w:rsid w:val="007501EA"/>
+    <w:rsid w:val="00750727"/>
+    <w:rsid w:val="00750B06"/>
+    <w:rsid w:val="00750F08"/>
+    <w:rsid w:val="007521FC"/>
+    <w:rsid w:val="00752A30"/>
+    <w:rsid w:val="00752BCC"/>
+    <w:rsid w:val="007531F2"/>
+    <w:rsid w:val="0075371E"/>
+    <w:rsid w:val="007550E4"/>
+    <w:rsid w:val="00755694"/>
+    <w:rsid w:val="00755A7F"/>
+    <w:rsid w:val="007560D7"/>
+    <w:rsid w:val="0075637E"/>
+    <w:rsid w:val="00756434"/>
+    <w:rsid w:val="007564D2"/>
+    <w:rsid w:val="007565EA"/>
+    <w:rsid w:val="00756CF1"/>
+    <w:rsid w:val="0075706C"/>
+    <w:rsid w:val="00757450"/>
+    <w:rsid w:val="007603CD"/>
+    <w:rsid w:val="007607E5"/>
+    <w:rsid w:val="0076143B"/>
+    <w:rsid w:val="00761517"/>
+    <w:rsid w:val="00762636"/>
+    <w:rsid w:val="0076359A"/>
+    <w:rsid w:val="00763955"/>
+    <w:rsid w:val="00763C27"/>
+    <w:rsid w:val="00763C7B"/>
+    <w:rsid w:val="00763CBA"/>
+    <w:rsid w:val="00763FCE"/>
+    <w:rsid w:val="007642D6"/>
+    <w:rsid w:val="007654F9"/>
+    <w:rsid w:val="00765922"/>
+    <w:rsid w:val="007667E8"/>
+    <w:rsid w:val="00766929"/>
+    <w:rsid w:val="00767A17"/>
+    <w:rsid w:val="00767AAC"/>
+    <w:rsid w:val="00767B59"/>
+    <w:rsid w:val="00770455"/>
+    <w:rsid w:val="00770795"/>
+    <w:rsid w:val="00770B26"/>
+    <w:rsid w:val="00770E12"/>
+    <w:rsid w:val="00772B69"/>
+    <w:rsid w:val="00772D5E"/>
+    <w:rsid w:val="00773945"/>
+    <w:rsid w:val="00774218"/>
+    <w:rsid w:val="00774A41"/>
+    <w:rsid w:val="00774A73"/>
+    <w:rsid w:val="00774C57"/>
+    <w:rsid w:val="007763DF"/>
+    <w:rsid w:val="0077757A"/>
+    <w:rsid w:val="00777A7A"/>
+    <w:rsid w:val="0078064E"/>
+    <w:rsid w:val="007807EB"/>
+    <w:rsid w:val="007809E4"/>
+    <w:rsid w:val="00781832"/>
+    <w:rsid w:val="00781BFB"/>
+    <w:rsid w:val="0078237E"/>
+    <w:rsid w:val="00782546"/>
+    <w:rsid w:val="00782641"/>
+    <w:rsid w:val="00783042"/>
+    <w:rsid w:val="007833D7"/>
+    <w:rsid w:val="00783CB7"/>
+    <w:rsid w:val="00783F13"/>
+    <w:rsid w:val="00784987"/>
+    <w:rsid w:val="00784C2E"/>
+    <w:rsid w:val="00784CE6"/>
+    <w:rsid w:val="00784CF1"/>
+    <w:rsid w:val="0078505D"/>
+    <w:rsid w:val="00786059"/>
+    <w:rsid w:val="007877D7"/>
+    <w:rsid w:val="00790A97"/>
+    <w:rsid w:val="0079109E"/>
+    <w:rsid w:val="00791620"/>
+    <w:rsid w:val="00791C1B"/>
+    <w:rsid w:val="0079272D"/>
+    <w:rsid w:val="00792B39"/>
+    <w:rsid w:val="00792E11"/>
+    <w:rsid w:val="00792F17"/>
+    <w:rsid w:val="00793F89"/>
+    <w:rsid w:val="007944CB"/>
+    <w:rsid w:val="00795D94"/>
+    <w:rsid w:val="00795EB9"/>
+    <w:rsid w:val="0079655D"/>
+    <w:rsid w:val="00796C8C"/>
+    <w:rsid w:val="00797480"/>
+    <w:rsid w:val="00797776"/>
+    <w:rsid w:val="007A12FD"/>
+    <w:rsid w:val="007A1E64"/>
+    <w:rsid w:val="007A2ED6"/>
+    <w:rsid w:val="007A31E6"/>
+    <w:rsid w:val="007A36DA"/>
+    <w:rsid w:val="007A390F"/>
+    <w:rsid w:val="007A3B7C"/>
+    <w:rsid w:val="007A3E26"/>
+    <w:rsid w:val="007A4FBB"/>
+    <w:rsid w:val="007A5937"/>
+    <w:rsid w:val="007A6511"/>
+    <w:rsid w:val="007A68DE"/>
+    <w:rsid w:val="007A6CEE"/>
+    <w:rsid w:val="007A71E3"/>
+    <w:rsid w:val="007A77CF"/>
+    <w:rsid w:val="007B00DD"/>
+    <w:rsid w:val="007B076A"/>
+    <w:rsid w:val="007B0A52"/>
+    <w:rsid w:val="007B0B2C"/>
+    <w:rsid w:val="007B0D89"/>
+    <w:rsid w:val="007B1EDB"/>
+    <w:rsid w:val="007B271D"/>
+    <w:rsid w:val="007B2812"/>
+    <w:rsid w:val="007B29B3"/>
+    <w:rsid w:val="007B2A0E"/>
+    <w:rsid w:val="007B2B5A"/>
+    <w:rsid w:val="007B33BF"/>
+    <w:rsid w:val="007B40CE"/>
+    <w:rsid w:val="007B5495"/>
+    <w:rsid w:val="007B5D99"/>
+    <w:rsid w:val="007B667F"/>
+    <w:rsid w:val="007B76CE"/>
+    <w:rsid w:val="007B76F8"/>
+    <w:rsid w:val="007B7A8F"/>
+    <w:rsid w:val="007C003D"/>
+    <w:rsid w:val="007C01F7"/>
+    <w:rsid w:val="007C072D"/>
+    <w:rsid w:val="007C1625"/>
+    <w:rsid w:val="007C1BA6"/>
+    <w:rsid w:val="007C2284"/>
+    <w:rsid w:val="007C2F60"/>
+    <w:rsid w:val="007C335E"/>
+    <w:rsid w:val="007C5A96"/>
+    <w:rsid w:val="007C66C4"/>
+    <w:rsid w:val="007C6BE1"/>
+    <w:rsid w:val="007C716C"/>
+    <w:rsid w:val="007C730C"/>
+    <w:rsid w:val="007C7602"/>
+    <w:rsid w:val="007C7713"/>
+    <w:rsid w:val="007C77CE"/>
+    <w:rsid w:val="007C7A1A"/>
+    <w:rsid w:val="007D065F"/>
+    <w:rsid w:val="007D16A6"/>
+    <w:rsid w:val="007D1747"/>
+    <w:rsid w:val="007D22D0"/>
+    <w:rsid w:val="007D25CD"/>
+    <w:rsid w:val="007D2BD4"/>
+    <w:rsid w:val="007D2E0B"/>
+    <w:rsid w:val="007D2E8F"/>
+    <w:rsid w:val="007D2F77"/>
+    <w:rsid w:val="007D3A54"/>
+    <w:rsid w:val="007D3FA2"/>
+    <w:rsid w:val="007D412F"/>
+    <w:rsid w:val="007D4494"/>
+    <w:rsid w:val="007D5BB3"/>
+    <w:rsid w:val="007D5EF6"/>
+    <w:rsid w:val="007D5FAE"/>
+    <w:rsid w:val="007D687E"/>
+    <w:rsid w:val="007D6F16"/>
+    <w:rsid w:val="007D70F7"/>
+    <w:rsid w:val="007D716F"/>
+    <w:rsid w:val="007E11F2"/>
+    <w:rsid w:val="007E1BE8"/>
+    <w:rsid w:val="007E1DFB"/>
+    <w:rsid w:val="007E1EDA"/>
+    <w:rsid w:val="007E22AD"/>
+    <w:rsid w:val="007E2F23"/>
+    <w:rsid w:val="007E2FBE"/>
+    <w:rsid w:val="007E3406"/>
+    <w:rsid w:val="007E36C9"/>
+    <w:rsid w:val="007E3FBB"/>
+    <w:rsid w:val="007E3FF6"/>
+    <w:rsid w:val="007E4617"/>
+    <w:rsid w:val="007E50D1"/>
+    <w:rsid w:val="007E5686"/>
+    <w:rsid w:val="007E5FF0"/>
+    <w:rsid w:val="007E6F70"/>
+    <w:rsid w:val="007E7546"/>
+    <w:rsid w:val="007E7DEC"/>
+    <w:rsid w:val="007F03C0"/>
+    <w:rsid w:val="007F0A60"/>
+    <w:rsid w:val="007F12AC"/>
+    <w:rsid w:val="007F1D61"/>
+    <w:rsid w:val="007F1F95"/>
+    <w:rsid w:val="007F263F"/>
+    <w:rsid w:val="007F2CC0"/>
+    <w:rsid w:val="007F3A63"/>
+    <w:rsid w:val="007F4463"/>
+    <w:rsid w:val="007F4FA9"/>
+    <w:rsid w:val="007F65FC"/>
+    <w:rsid w:val="007F67C7"/>
+    <w:rsid w:val="007F7320"/>
+    <w:rsid w:val="00800BB3"/>
+    <w:rsid w:val="00800E44"/>
+    <w:rsid w:val="008014AF"/>
+    <w:rsid w:val="0080162A"/>
+    <w:rsid w:val="00802697"/>
+    <w:rsid w:val="00803B50"/>
+    <w:rsid w:val="00803F23"/>
+    <w:rsid w:val="0080443D"/>
+    <w:rsid w:val="00804F20"/>
+    <w:rsid w:val="0080547A"/>
+    <w:rsid w:val="008054B0"/>
+    <w:rsid w:val="00805BA7"/>
+    <w:rsid w:val="0080603A"/>
+    <w:rsid w:val="008066C6"/>
+    <w:rsid w:val="00806836"/>
+    <w:rsid w:val="00806E02"/>
+    <w:rsid w:val="00807991"/>
+    <w:rsid w:val="00807A87"/>
+    <w:rsid w:val="00810226"/>
+    <w:rsid w:val="00810350"/>
+    <w:rsid w:val="0081041C"/>
+    <w:rsid w:val="0081093E"/>
+    <w:rsid w:val="00811589"/>
+    <w:rsid w:val="008127C6"/>
+    <w:rsid w:val="00812885"/>
+    <w:rsid w:val="00812CD7"/>
+    <w:rsid w:val="00812F54"/>
+    <w:rsid w:val="00814E72"/>
+    <w:rsid w:val="00815859"/>
+    <w:rsid w:val="00815ECF"/>
+    <w:rsid w:val="0081625F"/>
+    <w:rsid w:val="00816E21"/>
+    <w:rsid w:val="0082081C"/>
+    <w:rsid w:val="00820B8C"/>
+    <w:rsid w:val="0082146D"/>
+    <w:rsid w:val="00821628"/>
+    <w:rsid w:val="008227DD"/>
+    <w:rsid w:val="00823A19"/>
+    <w:rsid w:val="00824377"/>
+    <w:rsid w:val="00824517"/>
+    <w:rsid w:val="00824605"/>
+    <w:rsid w:val="008247C9"/>
+    <w:rsid w:val="00824922"/>
+    <w:rsid w:val="008249A7"/>
+    <w:rsid w:val="00825686"/>
+    <w:rsid w:val="008258ED"/>
+    <w:rsid w:val="00825B30"/>
+    <w:rsid w:val="00825EA0"/>
+    <w:rsid w:val="00825F2F"/>
+    <w:rsid w:val="008267A0"/>
+    <w:rsid w:val="00826CDD"/>
+    <w:rsid w:val="00827063"/>
+    <w:rsid w:val="0082799F"/>
+    <w:rsid w:val="00830F0F"/>
+    <w:rsid w:val="008316F5"/>
+    <w:rsid w:val="008318BC"/>
+    <w:rsid w:val="00831F13"/>
+    <w:rsid w:val="00832CA4"/>
+    <w:rsid w:val="008332D4"/>
+    <w:rsid w:val="00833C34"/>
+    <w:rsid w:val="00834720"/>
+    <w:rsid w:val="00835139"/>
+    <w:rsid w:val="008351B6"/>
+    <w:rsid w:val="0083552C"/>
+    <w:rsid w:val="00835878"/>
+    <w:rsid w:val="00835AA1"/>
+    <w:rsid w:val="00835D63"/>
+    <w:rsid w:val="00836D6B"/>
+    <w:rsid w:val="00837AE4"/>
+    <w:rsid w:val="00837F42"/>
+    <w:rsid w:val="0084031A"/>
+    <w:rsid w:val="00841C1C"/>
+    <w:rsid w:val="008423B9"/>
+    <w:rsid w:val="0084243E"/>
+    <w:rsid w:val="008429D0"/>
+    <w:rsid w:val="00843329"/>
+    <w:rsid w:val="008437E8"/>
+    <w:rsid w:val="008437FA"/>
+    <w:rsid w:val="008455C0"/>
+    <w:rsid w:val="008455D7"/>
+    <w:rsid w:val="0084583A"/>
+    <w:rsid w:val="00846825"/>
+    <w:rsid w:val="00847422"/>
+    <w:rsid w:val="00847788"/>
+    <w:rsid w:val="00847C86"/>
+    <w:rsid w:val="00847E0C"/>
+    <w:rsid w:val="0085137D"/>
+    <w:rsid w:val="00851444"/>
+    <w:rsid w:val="00852364"/>
+    <w:rsid w:val="0085333E"/>
+    <w:rsid w:val="0085370C"/>
+    <w:rsid w:val="00853DB2"/>
+    <w:rsid w:val="00853F94"/>
+    <w:rsid w:val="00854D1F"/>
+    <w:rsid w:val="00854FAA"/>
+    <w:rsid w:val="00856795"/>
+    <w:rsid w:val="00857113"/>
+    <w:rsid w:val="0085761E"/>
+    <w:rsid w:val="00857C02"/>
+    <w:rsid w:val="00860028"/>
+    <w:rsid w:val="00860448"/>
+    <w:rsid w:val="00860818"/>
+    <w:rsid w:val="008609F9"/>
+    <w:rsid w:val="0086249A"/>
+    <w:rsid w:val="008627C5"/>
+    <w:rsid w:val="0086367C"/>
+    <w:rsid w:val="0086393A"/>
+    <w:rsid w:val="00863BDB"/>
+    <w:rsid w:val="00864537"/>
+    <w:rsid w:val="00864647"/>
+    <w:rsid w:val="008653E4"/>
+    <w:rsid w:val="00865B4F"/>
+    <w:rsid w:val="00866990"/>
+    <w:rsid w:val="00866E7B"/>
+    <w:rsid w:val="00867726"/>
+    <w:rsid w:val="0087008D"/>
+    <w:rsid w:val="00871541"/>
+    <w:rsid w:val="0087168E"/>
+    <w:rsid w:val="00871BFF"/>
+    <w:rsid w:val="00872F9E"/>
+    <w:rsid w:val="00873A60"/>
+    <w:rsid w:val="00874446"/>
+    <w:rsid w:val="008754F1"/>
+    <w:rsid w:val="00875621"/>
+    <w:rsid w:val="008756C1"/>
+    <w:rsid w:val="008756C9"/>
+    <w:rsid w:val="00875C9C"/>
+    <w:rsid w:val="00875D7C"/>
+    <w:rsid w:val="00875E14"/>
+    <w:rsid w:val="00876053"/>
+    <w:rsid w:val="008769F8"/>
+    <w:rsid w:val="0087737E"/>
+    <w:rsid w:val="00880274"/>
+    <w:rsid w:val="00880DF0"/>
+    <w:rsid w:val="00881972"/>
+    <w:rsid w:val="008822E6"/>
+    <w:rsid w:val="00882A40"/>
+    <w:rsid w:val="00883F71"/>
+    <w:rsid w:val="008841C2"/>
+    <w:rsid w:val="00886C91"/>
+    <w:rsid w:val="00887149"/>
+    <w:rsid w:val="00887388"/>
+    <w:rsid w:val="008877A9"/>
+    <w:rsid w:val="00890AFA"/>
+    <w:rsid w:val="00890DF0"/>
+    <w:rsid w:val="00890EDF"/>
+    <w:rsid w:val="00891682"/>
+    <w:rsid w:val="008916EE"/>
+    <w:rsid w:val="0089175F"/>
+    <w:rsid w:val="00891FFD"/>
+    <w:rsid w:val="00892926"/>
+    <w:rsid w:val="00893200"/>
+    <w:rsid w:val="0089390D"/>
+    <w:rsid w:val="008945CD"/>
+    <w:rsid w:val="008946F0"/>
+    <w:rsid w:val="00896922"/>
+    <w:rsid w:val="00897BAD"/>
+    <w:rsid w:val="00897E5A"/>
+    <w:rsid w:val="008A065F"/>
+    <w:rsid w:val="008A0895"/>
+    <w:rsid w:val="008A223D"/>
+    <w:rsid w:val="008A29A8"/>
+    <w:rsid w:val="008A35FB"/>
+    <w:rsid w:val="008A38AE"/>
+    <w:rsid w:val="008A3B3B"/>
+    <w:rsid w:val="008A4135"/>
+    <w:rsid w:val="008A60D5"/>
+    <w:rsid w:val="008A64A4"/>
+    <w:rsid w:val="008B0093"/>
+    <w:rsid w:val="008B117C"/>
+    <w:rsid w:val="008B1741"/>
+    <w:rsid w:val="008B1B73"/>
+    <w:rsid w:val="008B202C"/>
+    <w:rsid w:val="008B23E4"/>
+    <w:rsid w:val="008B36B9"/>
+    <w:rsid w:val="008B3BD2"/>
+    <w:rsid w:val="008B40D7"/>
+    <w:rsid w:val="008B5DC2"/>
+    <w:rsid w:val="008B5E01"/>
+    <w:rsid w:val="008B722A"/>
+    <w:rsid w:val="008B7436"/>
+    <w:rsid w:val="008C0530"/>
+    <w:rsid w:val="008C1644"/>
+    <w:rsid w:val="008C3121"/>
+    <w:rsid w:val="008C3447"/>
+    <w:rsid w:val="008C3EDB"/>
+    <w:rsid w:val="008C4868"/>
+    <w:rsid w:val="008C4B3A"/>
+    <w:rsid w:val="008C5A23"/>
+    <w:rsid w:val="008C6307"/>
+    <w:rsid w:val="008C6BD5"/>
+    <w:rsid w:val="008C6C65"/>
+    <w:rsid w:val="008C75B4"/>
+    <w:rsid w:val="008C76AE"/>
+    <w:rsid w:val="008D0661"/>
+    <w:rsid w:val="008D0BB7"/>
+    <w:rsid w:val="008D140A"/>
+    <w:rsid w:val="008D1C8E"/>
+    <w:rsid w:val="008D37EA"/>
+    <w:rsid w:val="008D3892"/>
+    <w:rsid w:val="008D3A5E"/>
+    <w:rsid w:val="008D4048"/>
+    <w:rsid w:val="008D665A"/>
+    <w:rsid w:val="008D6B32"/>
+    <w:rsid w:val="008D7506"/>
+    <w:rsid w:val="008D7874"/>
+    <w:rsid w:val="008D7FDE"/>
+    <w:rsid w:val="008E06B8"/>
+    <w:rsid w:val="008E10BF"/>
+    <w:rsid w:val="008E1517"/>
+    <w:rsid w:val="008E16A3"/>
+    <w:rsid w:val="008E29A8"/>
+    <w:rsid w:val="008E372B"/>
+    <w:rsid w:val="008E3DBE"/>
+    <w:rsid w:val="008E430C"/>
+    <w:rsid w:val="008E5680"/>
+    <w:rsid w:val="008E56A9"/>
+    <w:rsid w:val="008E5C93"/>
+    <w:rsid w:val="008E5D26"/>
+    <w:rsid w:val="008E6F2E"/>
+    <w:rsid w:val="008F0119"/>
+    <w:rsid w:val="008F0885"/>
+    <w:rsid w:val="008F0A76"/>
+    <w:rsid w:val="008F190F"/>
+    <w:rsid w:val="008F26F1"/>
+    <w:rsid w:val="008F27D0"/>
+    <w:rsid w:val="008F2AC2"/>
+    <w:rsid w:val="008F341C"/>
+    <w:rsid w:val="008F362C"/>
+    <w:rsid w:val="008F3AE1"/>
+    <w:rsid w:val="008F5011"/>
+    <w:rsid w:val="008F5A61"/>
+    <w:rsid w:val="008F5B19"/>
+    <w:rsid w:val="008F720A"/>
+    <w:rsid w:val="008F73E0"/>
+    <w:rsid w:val="008F740A"/>
+    <w:rsid w:val="008F77F1"/>
+    <w:rsid w:val="00900723"/>
+    <w:rsid w:val="009014CA"/>
+    <w:rsid w:val="00901E23"/>
+    <w:rsid w:val="0090270A"/>
+    <w:rsid w:val="009032B8"/>
+    <w:rsid w:val="00903565"/>
+    <w:rsid w:val="00904126"/>
+    <w:rsid w:val="00904895"/>
+    <w:rsid w:val="00904A52"/>
+    <w:rsid w:val="00904F12"/>
+    <w:rsid w:val="009052BD"/>
+    <w:rsid w:val="00905C58"/>
+    <w:rsid w:val="00905D24"/>
+    <w:rsid w:val="00906A9D"/>
+    <w:rsid w:val="009077C4"/>
+    <w:rsid w:val="00910DC1"/>
+    <w:rsid w:val="009119DB"/>
+    <w:rsid w:val="00911D7D"/>
+    <w:rsid w:val="00912EA6"/>
+    <w:rsid w:val="00913048"/>
+    <w:rsid w:val="00913FDE"/>
+    <w:rsid w:val="009153EE"/>
+    <w:rsid w:val="00915A29"/>
+    <w:rsid w:val="00915C2A"/>
+    <w:rsid w:val="009165CF"/>
+    <w:rsid w:val="00916EB5"/>
+    <w:rsid w:val="00916ED5"/>
+    <w:rsid w:val="0091797D"/>
+    <w:rsid w:val="00917C58"/>
+    <w:rsid w:val="00920415"/>
+    <w:rsid w:val="00920691"/>
+    <w:rsid w:val="00921E8C"/>
+    <w:rsid w:val="00921F75"/>
+    <w:rsid w:val="00923075"/>
+    <w:rsid w:val="009234E0"/>
+    <w:rsid w:val="00924EFD"/>
+    <w:rsid w:val="00926A84"/>
+    <w:rsid w:val="00926B80"/>
+    <w:rsid w:val="00927526"/>
+    <w:rsid w:val="009279F2"/>
+    <w:rsid w:val="009301BC"/>
+    <w:rsid w:val="00931EA7"/>
+    <w:rsid w:val="009321E9"/>
+    <w:rsid w:val="00932234"/>
+    <w:rsid w:val="009332CE"/>
+    <w:rsid w:val="009334B8"/>
+    <w:rsid w:val="00933FD8"/>
+    <w:rsid w:val="00934246"/>
+    <w:rsid w:val="009344CC"/>
+    <w:rsid w:val="00934B59"/>
+    <w:rsid w:val="00935593"/>
+    <w:rsid w:val="0093766F"/>
+    <w:rsid w:val="00937BBE"/>
+    <w:rsid w:val="00937D03"/>
+    <w:rsid w:val="00940316"/>
+    <w:rsid w:val="00940771"/>
+    <w:rsid w:val="00940DA7"/>
+    <w:rsid w:val="00941A88"/>
+    <w:rsid w:val="0094259E"/>
+    <w:rsid w:val="00943415"/>
+    <w:rsid w:val="00943418"/>
+    <w:rsid w:val="00943D74"/>
+    <w:rsid w:val="009445B4"/>
+    <w:rsid w:val="009447AD"/>
+    <w:rsid w:val="009453AE"/>
+    <w:rsid w:val="009455CF"/>
+    <w:rsid w:val="009458F8"/>
+    <w:rsid w:val="00945D73"/>
+    <w:rsid w:val="00946F71"/>
+    <w:rsid w:val="00947112"/>
+    <w:rsid w:val="00950498"/>
+    <w:rsid w:val="00951578"/>
+    <w:rsid w:val="009519CD"/>
+    <w:rsid w:val="00951F38"/>
+    <w:rsid w:val="009520A8"/>
+    <w:rsid w:val="009523EC"/>
+    <w:rsid w:val="00952502"/>
+    <w:rsid w:val="00952879"/>
+    <w:rsid w:val="009536CB"/>
+    <w:rsid w:val="009541C0"/>
+    <w:rsid w:val="00954372"/>
+    <w:rsid w:val="00954834"/>
+    <w:rsid w:val="00954AE4"/>
+    <w:rsid w:val="0095584B"/>
+    <w:rsid w:val="00955BB4"/>
+    <w:rsid w:val="00957E61"/>
+    <w:rsid w:val="00960295"/>
+    <w:rsid w:val="00960A53"/>
+    <w:rsid w:val="00960DC1"/>
+    <w:rsid w:val="00961024"/>
+    <w:rsid w:val="00961DE6"/>
+    <w:rsid w:val="00961FF7"/>
+    <w:rsid w:val="00962DC3"/>
+    <w:rsid w:val="009636DC"/>
+    <w:rsid w:val="00963CB3"/>
+    <w:rsid w:val="00963EAE"/>
+    <w:rsid w:val="009647A3"/>
+    <w:rsid w:val="00964904"/>
+    <w:rsid w:val="00964B65"/>
+    <w:rsid w:val="0096530C"/>
+    <w:rsid w:val="00965545"/>
+    <w:rsid w:val="00965B65"/>
+    <w:rsid w:val="00966AD0"/>
+    <w:rsid w:val="0096739E"/>
+    <w:rsid w:val="0096745E"/>
+    <w:rsid w:val="009679D7"/>
+    <w:rsid w:val="00970461"/>
+    <w:rsid w:val="009706A3"/>
+    <w:rsid w:val="00970EA1"/>
+    <w:rsid w:val="00971309"/>
+    <w:rsid w:val="00971437"/>
+    <w:rsid w:val="0097182E"/>
+    <w:rsid w:val="00971A88"/>
+    <w:rsid w:val="009732FD"/>
+    <w:rsid w:val="009737AF"/>
+    <w:rsid w:val="00974B69"/>
+    <w:rsid w:val="009752A9"/>
+    <w:rsid w:val="0097596E"/>
+    <w:rsid w:val="0097644D"/>
+    <w:rsid w:val="0097647E"/>
+    <w:rsid w:val="00976774"/>
+    <w:rsid w:val="00976878"/>
+    <w:rsid w:val="00976E07"/>
+    <w:rsid w:val="00980BC7"/>
+    <w:rsid w:val="00980D9D"/>
+    <w:rsid w:val="00981585"/>
+    <w:rsid w:val="00981D7D"/>
+    <w:rsid w:val="00981E8F"/>
+    <w:rsid w:val="009822D0"/>
+    <w:rsid w:val="00982684"/>
+    <w:rsid w:val="009840C8"/>
+    <w:rsid w:val="009842CC"/>
+    <w:rsid w:val="0098459D"/>
+    <w:rsid w:val="009845F7"/>
+    <w:rsid w:val="00984C50"/>
+    <w:rsid w:val="00984E5B"/>
+    <w:rsid w:val="0098519A"/>
+    <w:rsid w:val="009851C8"/>
+    <w:rsid w:val="00985217"/>
+    <w:rsid w:val="00985CBA"/>
+    <w:rsid w:val="00986920"/>
+    <w:rsid w:val="00986D62"/>
+    <w:rsid w:val="00987859"/>
+    <w:rsid w:val="00990334"/>
+    <w:rsid w:val="009906B2"/>
+    <w:rsid w:val="00991499"/>
+    <w:rsid w:val="0099205C"/>
+    <w:rsid w:val="009930F5"/>
+    <w:rsid w:val="009938F8"/>
+    <w:rsid w:val="009946CB"/>
+    <w:rsid w:val="00994D04"/>
+    <w:rsid w:val="00994DE9"/>
+    <w:rsid w:val="00995218"/>
+    <w:rsid w:val="00995D52"/>
+    <w:rsid w:val="00995F02"/>
+    <w:rsid w:val="00996B11"/>
+    <w:rsid w:val="00996C2F"/>
+    <w:rsid w:val="009972A2"/>
+    <w:rsid w:val="00997343"/>
+    <w:rsid w:val="00997C3F"/>
+    <w:rsid w:val="00997EB9"/>
+    <w:rsid w:val="009A03ED"/>
+    <w:rsid w:val="009A0DDC"/>
+    <w:rsid w:val="009A1220"/>
+    <w:rsid w:val="009A1375"/>
+    <w:rsid w:val="009A1D0A"/>
+    <w:rsid w:val="009A2739"/>
+    <w:rsid w:val="009A27AB"/>
+    <w:rsid w:val="009A330A"/>
+    <w:rsid w:val="009A3B83"/>
+    <w:rsid w:val="009A49AE"/>
+    <w:rsid w:val="009A4DA7"/>
+    <w:rsid w:val="009A5070"/>
+    <w:rsid w:val="009A5113"/>
+    <w:rsid w:val="009A5C40"/>
+    <w:rsid w:val="009A73AE"/>
+    <w:rsid w:val="009A7530"/>
+    <w:rsid w:val="009B08BF"/>
+    <w:rsid w:val="009B1777"/>
+    <w:rsid w:val="009B1EFE"/>
+    <w:rsid w:val="009B2B5A"/>
+    <w:rsid w:val="009B3123"/>
+    <w:rsid w:val="009B34FD"/>
+    <w:rsid w:val="009B3D61"/>
+    <w:rsid w:val="009B3E72"/>
+    <w:rsid w:val="009B47C4"/>
+    <w:rsid w:val="009B48ED"/>
+    <w:rsid w:val="009B502F"/>
+    <w:rsid w:val="009B5CB6"/>
+    <w:rsid w:val="009B5CD7"/>
+    <w:rsid w:val="009B6623"/>
+    <w:rsid w:val="009B6FF1"/>
+    <w:rsid w:val="009C0B19"/>
+    <w:rsid w:val="009C1751"/>
+    <w:rsid w:val="009C1878"/>
+    <w:rsid w:val="009C3132"/>
+    <w:rsid w:val="009C4D00"/>
+    <w:rsid w:val="009C6EFB"/>
+    <w:rsid w:val="009C74A7"/>
+    <w:rsid w:val="009C7501"/>
+    <w:rsid w:val="009C764E"/>
+    <w:rsid w:val="009D0412"/>
+    <w:rsid w:val="009D25A3"/>
+    <w:rsid w:val="009D2C7E"/>
+    <w:rsid w:val="009D4432"/>
+    <w:rsid w:val="009D4ED1"/>
+    <w:rsid w:val="009D4F4D"/>
+    <w:rsid w:val="009D5494"/>
+    <w:rsid w:val="009D55CA"/>
+    <w:rsid w:val="009D5CF5"/>
+    <w:rsid w:val="009D62AB"/>
+    <w:rsid w:val="009D6786"/>
+    <w:rsid w:val="009D740B"/>
+    <w:rsid w:val="009D7CA4"/>
+    <w:rsid w:val="009E0969"/>
+    <w:rsid w:val="009E1324"/>
+    <w:rsid w:val="009E141D"/>
+    <w:rsid w:val="009E1864"/>
+    <w:rsid w:val="009E1977"/>
+    <w:rsid w:val="009E1C37"/>
+    <w:rsid w:val="009E1E4B"/>
+    <w:rsid w:val="009E22BA"/>
+    <w:rsid w:val="009E24F9"/>
+    <w:rsid w:val="009E27CE"/>
+    <w:rsid w:val="009E3558"/>
+    <w:rsid w:val="009E371A"/>
+    <w:rsid w:val="009E421B"/>
+    <w:rsid w:val="009E4BD4"/>
+    <w:rsid w:val="009E4CCC"/>
+    <w:rsid w:val="009E55B3"/>
+    <w:rsid w:val="009E5AFF"/>
+    <w:rsid w:val="009E5F44"/>
+    <w:rsid w:val="009E6BC3"/>
+    <w:rsid w:val="009E6DFC"/>
+    <w:rsid w:val="009E74A0"/>
+    <w:rsid w:val="009F0A58"/>
+    <w:rsid w:val="009F19F0"/>
+    <w:rsid w:val="009F1F3B"/>
+    <w:rsid w:val="009F2030"/>
+    <w:rsid w:val="009F31CD"/>
+    <w:rsid w:val="009F31FE"/>
+    <w:rsid w:val="009F3475"/>
+    <w:rsid w:val="009F3E10"/>
+    <w:rsid w:val="009F40CB"/>
+    <w:rsid w:val="009F465D"/>
+    <w:rsid w:val="009F4B39"/>
+    <w:rsid w:val="009F5528"/>
+    <w:rsid w:val="009F5682"/>
+    <w:rsid w:val="009F5A81"/>
+    <w:rsid w:val="009F5B55"/>
+    <w:rsid w:val="009F5D0D"/>
+    <w:rsid w:val="009F6024"/>
+    <w:rsid w:val="009F6EF1"/>
+    <w:rsid w:val="009F6FDD"/>
+    <w:rsid w:val="009F7802"/>
+    <w:rsid w:val="009F7CC2"/>
+    <w:rsid w:val="00A00323"/>
+    <w:rsid w:val="00A00E13"/>
+    <w:rsid w:val="00A01278"/>
+    <w:rsid w:val="00A01D52"/>
+    <w:rsid w:val="00A0216B"/>
+    <w:rsid w:val="00A02CAF"/>
+    <w:rsid w:val="00A02E8E"/>
+    <w:rsid w:val="00A03254"/>
+    <w:rsid w:val="00A03FAA"/>
+    <w:rsid w:val="00A04233"/>
+    <w:rsid w:val="00A04B72"/>
+    <w:rsid w:val="00A04DBC"/>
+    <w:rsid w:val="00A053E0"/>
+    <w:rsid w:val="00A06E79"/>
+    <w:rsid w:val="00A07BDE"/>
+    <w:rsid w:val="00A07E44"/>
+    <w:rsid w:val="00A11013"/>
+    <w:rsid w:val="00A111C6"/>
+    <w:rsid w:val="00A113B8"/>
+    <w:rsid w:val="00A11DE5"/>
+    <w:rsid w:val="00A120E7"/>
+    <w:rsid w:val="00A124B3"/>
+    <w:rsid w:val="00A125E1"/>
+    <w:rsid w:val="00A12980"/>
+    <w:rsid w:val="00A13D96"/>
+    <w:rsid w:val="00A1452F"/>
+    <w:rsid w:val="00A14C42"/>
+    <w:rsid w:val="00A151EE"/>
+    <w:rsid w:val="00A15CB4"/>
+    <w:rsid w:val="00A16121"/>
+    <w:rsid w:val="00A168CF"/>
+    <w:rsid w:val="00A2028E"/>
+    <w:rsid w:val="00A213EF"/>
+    <w:rsid w:val="00A21EDA"/>
+    <w:rsid w:val="00A220CB"/>
+    <w:rsid w:val="00A2282B"/>
+    <w:rsid w:val="00A24441"/>
+    <w:rsid w:val="00A247D1"/>
+    <w:rsid w:val="00A26984"/>
+    <w:rsid w:val="00A27C60"/>
+    <w:rsid w:val="00A30123"/>
+    <w:rsid w:val="00A3013D"/>
+    <w:rsid w:val="00A3213C"/>
+    <w:rsid w:val="00A326C5"/>
+    <w:rsid w:val="00A3270C"/>
+    <w:rsid w:val="00A3382C"/>
+    <w:rsid w:val="00A34558"/>
+    <w:rsid w:val="00A346DE"/>
+    <w:rsid w:val="00A36B48"/>
+    <w:rsid w:val="00A36FE8"/>
+    <w:rsid w:val="00A3792F"/>
+    <w:rsid w:val="00A37E8F"/>
+    <w:rsid w:val="00A407F6"/>
+    <w:rsid w:val="00A40979"/>
+    <w:rsid w:val="00A421B9"/>
+    <w:rsid w:val="00A421EF"/>
+    <w:rsid w:val="00A43173"/>
+    <w:rsid w:val="00A438ED"/>
+    <w:rsid w:val="00A43B5E"/>
+    <w:rsid w:val="00A43C2C"/>
+    <w:rsid w:val="00A44AD8"/>
+    <w:rsid w:val="00A44C96"/>
+    <w:rsid w:val="00A45451"/>
+    <w:rsid w:val="00A47B24"/>
+    <w:rsid w:val="00A47BBD"/>
+    <w:rsid w:val="00A50663"/>
+    <w:rsid w:val="00A511FE"/>
+    <w:rsid w:val="00A51350"/>
+    <w:rsid w:val="00A5225F"/>
+    <w:rsid w:val="00A523E7"/>
+    <w:rsid w:val="00A53358"/>
+    <w:rsid w:val="00A533E9"/>
+    <w:rsid w:val="00A54454"/>
+    <w:rsid w:val="00A54BCE"/>
+    <w:rsid w:val="00A558E7"/>
+    <w:rsid w:val="00A56CA8"/>
+    <w:rsid w:val="00A56D33"/>
+    <w:rsid w:val="00A62590"/>
+    <w:rsid w:val="00A63413"/>
+    <w:rsid w:val="00A6349A"/>
+    <w:rsid w:val="00A63CAE"/>
+    <w:rsid w:val="00A63CDD"/>
+    <w:rsid w:val="00A63EEA"/>
+    <w:rsid w:val="00A66268"/>
+    <w:rsid w:val="00A665DB"/>
+    <w:rsid w:val="00A66C51"/>
+    <w:rsid w:val="00A66D03"/>
+    <w:rsid w:val="00A6743F"/>
+    <w:rsid w:val="00A675AB"/>
+    <w:rsid w:val="00A675C3"/>
+    <w:rsid w:val="00A7104B"/>
+    <w:rsid w:val="00A713A4"/>
+    <w:rsid w:val="00A7190F"/>
+    <w:rsid w:val="00A719C3"/>
+    <w:rsid w:val="00A71DF5"/>
+    <w:rsid w:val="00A720BF"/>
+    <w:rsid w:val="00A749C2"/>
+    <w:rsid w:val="00A74B78"/>
+    <w:rsid w:val="00A756D6"/>
+    <w:rsid w:val="00A758E0"/>
+    <w:rsid w:val="00A75F05"/>
+    <w:rsid w:val="00A76ED0"/>
+    <w:rsid w:val="00A77212"/>
+    <w:rsid w:val="00A775C1"/>
+    <w:rsid w:val="00A77938"/>
+    <w:rsid w:val="00A80048"/>
+    <w:rsid w:val="00A800BD"/>
+    <w:rsid w:val="00A80BB5"/>
+    <w:rsid w:val="00A81241"/>
+    <w:rsid w:val="00A8160B"/>
+    <w:rsid w:val="00A830ED"/>
+    <w:rsid w:val="00A83847"/>
+    <w:rsid w:val="00A83E1F"/>
+    <w:rsid w:val="00A8484A"/>
+    <w:rsid w:val="00A85C07"/>
+    <w:rsid w:val="00A85F2B"/>
+    <w:rsid w:val="00A85F61"/>
+    <w:rsid w:val="00A863C3"/>
+    <w:rsid w:val="00A870E4"/>
+    <w:rsid w:val="00A87197"/>
+    <w:rsid w:val="00A87454"/>
+    <w:rsid w:val="00A900D0"/>
+    <w:rsid w:val="00A90C00"/>
+    <w:rsid w:val="00A91392"/>
+    <w:rsid w:val="00A922D1"/>
+    <w:rsid w:val="00A922FE"/>
+    <w:rsid w:val="00A9261C"/>
+    <w:rsid w:val="00A92686"/>
+    <w:rsid w:val="00A92B58"/>
+    <w:rsid w:val="00A93DBC"/>
+    <w:rsid w:val="00A93E7C"/>
+    <w:rsid w:val="00A9451A"/>
+    <w:rsid w:val="00A96202"/>
+    <w:rsid w:val="00A96C91"/>
+    <w:rsid w:val="00A9717F"/>
+    <w:rsid w:val="00A9772C"/>
+    <w:rsid w:val="00A9789F"/>
+    <w:rsid w:val="00AA03C1"/>
+    <w:rsid w:val="00AA0ECA"/>
+    <w:rsid w:val="00AA1B48"/>
+    <w:rsid w:val="00AA2531"/>
+    <w:rsid w:val="00AA2C5C"/>
+    <w:rsid w:val="00AA2D4C"/>
+    <w:rsid w:val="00AA479D"/>
+    <w:rsid w:val="00AA5337"/>
+    <w:rsid w:val="00AA5C4D"/>
+    <w:rsid w:val="00AA5DF8"/>
+    <w:rsid w:val="00AA640A"/>
+    <w:rsid w:val="00AA6727"/>
+    <w:rsid w:val="00AA6A32"/>
+    <w:rsid w:val="00AA75A7"/>
+    <w:rsid w:val="00AB02E3"/>
+    <w:rsid w:val="00AB0EFC"/>
+    <w:rsid w:val="00AB11AE"/>
+    <w:rsid w:val="00AB31A2"/>
+    <w:rsid w:val="00AB3BE5"/>
+    <w:rsid w:val="00AB3D33"/>
+    <w:rsid w:val="00AB4068"/>
+    <w:rsid w:val="00AB5630"/>
+    <w:rsid w:val="00AB6332"/>
+    <w:rsid w:val="00AB7CE8"/>
+    <w:rsid w:val="00AC0782"/>
+    <w:rsid w:val="00AC094F"/>
+    <w:rsid w:val="00AC0CB3"/>
+    <w:rsid w:val="00AC1CA4"/>
+    <w:rsid w:val="00AC1F8C"/>
+    <w:rsid w:val="00AC2FFB"/>
+    <w:rsid w:val="00AC3036"/>
+    <w:rsid w:val="00AC3395"/>
+    <w:rsid w:val="00AC3737"/>
+    <w:rsid w:val="00AC380F"/>
+    <w:rsid w:val="00AC4642"/>
+    <w:rsid w:val="00AC5AD5"/>
+    <w:rsid w:val="00AC5B1C"/>
+    <w:rsid w:val="00AC6596"/>
+    <w:rsid w:val="00AC6897"/>
+    <w:rsid w:val="00AC6D9D"/>
+    <w:rsid w:val="00AC6DFE"/>
+    <w:rsid w:val="00AD084D"/>
+    <w:rsid w:val="00AD0A1B"/>
+    <w:rsid w:val="00AD0A2C"/>
+    <w:rsid w:val="00AD1393"/>
+    <w:rsid w:val="00AD1C97"/>
+    <w:rsid w:val="00AD1F6D"/>
+    <w:rsid w:val="00AD22A0"/>
+    <w:rsid w:val="00AD3F85"/>
+    <w:rsid w:val="00AD4499"/>
+    <w:rsid w:val="00AD45AA"/>
+    <w:rsid w:val="00AD60E1"/>
+    <w:rsid w:val="00AD6A86"/>
+    <w:rsid w:val="00AD6ADB"/>
+    <w:rsid w:val="00AD6EA0"/>
+    <w:rsid w:val="00AD7299"/>
+    <w:rsid w:val="00AD741A"/>
+    <w:rsid w:val="00AD76B8"/>
+    <w:rsid w:val="00AD7F45"/>
+    <w:rsid w:val="00AE0B05"/>
+    <w:rsid w:val="00AE133D"/>
+    <w:rsid w:val="00AE135C"/>
+    <w:rsid w:val="00AE1951"/>
+    <w:rsid w:val="00AE1A33"/>
+    <w:rsid w:val="00AE245A"/>
+    <w:rsid w:val="00AE25B8"/>
+    <w:rsid w:val="00AE49B3"/>
+    <w:rsid w:val="00AE4A11"/>
+    <w:rsid w:val="00AE50D0"/>
+    <w:rsid w:val="00AE51FB"/>
+    <w:rsid w:val="00AE695F"/>
+    <w:rsid w:val="00AE6A1D"/>
+    <w:rsid w:val="00AE6EBE"/>
+    <w:rsid w:val="00AE6F6D"/>
+    <w:rsid w:val="00AE7236"/>
+    <w:rsid w:val="00AE7BA1"/>
+    <w:rsid w:val="00AF18FF"/>
+    <w:rsid w:val="00AF21EA"/>
+    <w:rsid w:val="00AF29FF"/>
+    <w:rsid w:val="00AF33D4"/>
+    <w:rsid w:val="00AF3EF2"/>
+    <w:rsid w:val="00AF44FB"/>
+    <w:rsid w:val="00AF4D0D"/>
+    <w:rsid w:val="00AF4F64"/>
+    <w:rsid w:val="00AF5A5B"/>
+    <w:rsid w:val="00AF656B"/>
+    <w:rsid w:val="00AF6C3F"/>
+    <w:rsid w:val="00AF73E2"/>
+    <w:rsid w:val="00AF7442"/>
+    <w:rsid w:val="00AF76F0"/>
+    <w:rsid w:val="00AF7F9E"/>
+    <w:rsid w:val="00B00631"/>
+    <w:rsid w:val="00B02665"/>
+    <w:rsid w:val="00B02F6A"/>
+    <w:rsid w:val="00B03B56"/>
+    <w:rsid w:val="00B044DC"/>
+    <w:rsid w:val="00B0603B"/>
+    <w:rsid w:val="00B063BD"/>
+    <w:rsid w:val="00B06569"/>
+    <w:rsid w:val="00B0775D"/>
+    <w:rsid w:val="00B102E6"/>
+    <w:rsid w:val="00B10601"/>
+    <w:rsid w:val="00B10BCA"/>
+    <w:rsid w:val="00B11710"/>
+    <w:rsid w:val="00B11A15"/>
+    <w:rsid w:val="00B11CEE"/>
+    <w:rsid w:val="00B12C0D"/>
+    <w:rsid w:val="00B13635"/>
+    <w:rsid w:val="00B173B7"/>
+    <w:rsid w:val="00B175FE"/>
+    <w:rsid w:val="00B21B0B"/>
+    <w:rsid w:val="00B22E71"/>
+    <w:rsid w:val="00B23519"/>
+    <w:rsid w:val="00B23F29"/>
+    <w:rsid w:val="00B23FED"/>
+    <w:rsid w:val="00B2478C"/>
+    <w:rsid w:val="00B2483E"/>
+    <w:rsid w:val="00B26578"/>
+    <w:rsid w:val="00B266F1"/>
+    <w:rsid w:val="00B26FEF"/>
+    <w:rsid w:val="00B27927"/>
+    <w:rsid w:val="00B310C6"/>
+    <w:rsid w:val="00B319BD"/>
+    <w:rsid w:val="00B3209A"/>
+    <w:rsid w:val="00B3466B"/>
+    <w:rsid w:val="00B34AF0"/>
+    <w:rsid w:val="00B36A2E"/>
+    <w:rsid w:val="00B36C62"/>
+    <w:rsid w:val="00B401F0"/>
+    <w:rsid w:val="00B4082F"/>
+    <w:rsid w:val="00B40B5B"/>
+    <w:rsid w:val="00B41549"/>
+    <w:rsid w:val="00B4162C"/>
+    <w:rsid w:val="00B423DC"/>
+    <w:rsid w:val="00B4284B"/>
+    <w:rsid w:val="00B42AC5"/>
+    <w:rsid w:val="00B43B0A"/>
+    <w:rsid w:val="00B43C6F"/>
+    <w:rsid w:val="00B43F6E"/>
+    <w:rsid w:val="00B4534B"/>
+    <w:rsid w:val="00B453E5"/>
+    <w:rsid w:val="00B4600F"/>
+    <w:rsid w:val="00B46DA2"/>
+    <w:rsid w:val="00B47302"/>
+    <w:rsid w:val="00B47499"/>
+    <w:rsid w:val="00B47500"/>
+    <w:rsid w:val="00B479C6"/>
+    <w:rsid w:val="00B47E94"/>
+    <w:rsid w:val="00B501D9"/>
+    <w:rsid w:val="00B50DC9"/>
+    <w:rsid w:val="00B520C1"/>
+    <w:rsid w:val="00B52A70"/>
+    <w:rsid w:val="00B52CC7"/>
+    <w:rsid w:val="00B52D20"/>
+    <w:rsid w:val="00B53D66"/>
+    <w:rsid w:val="00B54A16"/>
+    <w:rsid w:val="00B567A6"/>
+    <w:rsid w:val="00B56DBB"/>
+    <w:rsid w:val="00B601CE"/>
+    <w:rsid w:val="00B60437"/>
+    <w:rsid w:val="00B6092C"/>
+    <w:rsid w:val="00B60AD9"/>
+    <w:rsid w:val="00B60E11"/>
+    <w:rsid w:val="00B615A2"/>
+    <w:rsid w:val="00B61E0C"/>
+    <w:rsid w:val="00B6253E"/>
+    <w:rsid w:val="00B64818"/>
+    <w:rsid w:val="00B64A39"/>
+    <w:rsid w:val="00B64AF0"/>
+    <w:rsid w:val="00B650AB"/>
+    <w:rsid w:val="00B65483"/>
+    <w:rsid w:val="00B656B9"/>
+    <w:rsid w:val="00B658BB"/>
+    <w:rsid w:val="00B65F2F"/>
+    <w:rsid w:val="00B66C93"/>
+    <w:rsid w:val="00B6738E"/>
+    <w:rsid w:val="00B67DF8"/>
+    <w:rsid w:val="00B70090"/>
+    <w:rsid w:val="00B70AAB"/>
+    <w:rsid w:val="00B720B8"/>
+    <w:rsid w:val="00B73342"/>
+    <w:rsid w:val="00B73DE1"/>
+    <w:rsid w:val="00B73F38"/>
+    <w:rsid w:val="00B74390"/>
+    <w:rsid w:val="00B75942"/>
+    <w:rsid w:val="00B759BA"/>
+    <w:rsid w:val="00B77AA5"/>
+    <w:rsid w:val="00B77CB9"/>
+    <w:rsid w:val="00B801BC"/>
+    <w:rsid w:val="00B80C20"/>
+    <w:rsid w:val="00B80F7F"/>
+    <w:rsid w:val="00B81759"/>
+    <w:rsid w:val="00B81890"/>
+    <w:rsid w:val="00B81DF3"/>
+    <w:rsid w:val="00B82469"/>
+    <w:rsid w:val="00B82A09"/>
+    <w:rsid w:val="00B82D7C"/>
+    <w:rsid w:val="00B8349D"/>
+    <w:rsid w:val="00B83E88"/>
+    <w:rsid w:val="00B85C5A"/>
+    <w:rsid w:val="00B869C4"/>
+    <w:rsid w:val="00B86CDF"/>
+    <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00B905FC"/>
+    <w:rsid w:val="00B907FF"/>
+    <w:rsid w:val="00B914A1"/>
+    <w:rsid w:val="00B92C75"/>
+    <w:rsid w:val="00B92DD6"/>
+    <w:rsid w:val="00B93BC7"/>
+    <w:rsid w:val="00B93DC7"/>
+    <w:rsid w:val="00B94A89"/>
+    <w:rsid w:val="00B94EC1"/>
+    <w:rsid w:val="00B95057"/>
+    <w:rsid w:val="00B95497"/>
+    <w:rsid w:val="00B95C3F"/>
+    <w:rsid w:val="00BA25F4"/>
+    <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA2FCF"/>
-    <w:rsid w:val="00BA32E8"/>
-[...304 lines deleted...]
-    <w:rsid w:val="00D73B09"/>
+    <w:rsid w:val="00BA319E"/>
+    <w:rsid w:val="00BA360F"/>
+    <w:rsid w:val="00BA4B94"/>
+    <w:rsid w:val="00BA53B9"/>
+    <w:rsid w:val="00BA5409"/>
+    <w:rsid w:val="00BA5F49"/>
+    <w:rsid w:val="00BA6404"/>
+    <w:rsid w:val="00BA6ED0"/>
+    <w:rsid w:val="00BA7233"/>
+    <w:rsid w:val="00BB0762"/>
+    <w:rsid w:val="00BB08A1"/>
+    <w:rsid w:val="00BB1A88"/>
+    <w:rsid w:val="00BB3144"/>
+    <w:rsid w:val="00BB33A9"/>
+    <w:rsid w:val="00BB36CA"/>
+    <w:rsid w:val="00BB37CB"/>
+    <w:rsid w:val="00BB4182"/>
+    <w:rsid w:val="00BB43D7"/>
+    <w:rsid w:val="00BB4D84"/>
+    <w:rsid w:val="00BB5140"/>
+    <w:rsid w:val="00BB5178"/>
+    <w:rsid w:val="00BB536C"/>
+    <w:rsid w:val="00BB5846"/>
+    <w:rsid w:val="00BB6CDC"/>
+    <w:rsid w:val="00BB7EC0"/>
+    <w:rsid w:val="00BC022F"/>
+    <w:rsid w:val="00BC1995"/>
+    <w:rsid w:val="00BC22E8"/>
+    <w:rsid w:val="00BC2D66"/>
+    <w:rsid w:val="00BC2F57"/>
+    <w:rsid w:val="00BC3562"/>
+    <w:rsid w:val="00BC4098"/>
+    <w:rsid w:val="00BC45D6"/>
+    <w:rsid w:val="00BC47FC"/>
+    <w:rsid w:val="00BC48C8"/>
+    <w:rsid w:val="00BC4A9B"/>
+    <w:rsid w:val="00BC5DCE"/>
+    <w:rsid w:val="00BC61B5"/>
+    <w:rsid w:val="00BC64AE"/>
+    <w:rsid w:val="00BC6747"/>
+    <w:rsid w:val="00BC6D65"/>
+    <w:rsid w:val="00BC6E0C"/>
+    <w:rsid w:val="00BC707B"/>
+    <w:rsid w:val="00BC7245"/>
+    <w:rsid w:val="00BC762F"/>
+    <w:rsid w:val="00BD01B0"/>
+    <w:rsid w:val="00BD03F9"/>
+    <w:rsid w:val="00BD0847"/>
+    <w:rsid w:val="00BD0B40"/>
+    <w:rsid w:val="00BD1FAD"/>
+    <w:rsid w:val="00BD44E7"/>
+    <w:rsid w:val="00BD455C"/>
+    <w:rsid w:val="00BD4959"/>
+    <w:rsid w:val="00BD4EA1"/>
+    <w:rsid w:val="00BD50B9"/>
+    <w:rsid w:val="00BD5148"/>
+    <w:rsid w:val="00BD5A30"/>
+    <w:rsid w:val="00BD5D8D"/>
+    <w:rsid w:val="00BD5DB5"/>
+    <w:rsid w:val="00BD5EE9"/>
+    <w:rsid w:val="00BD66BD"/>
+    <w:rsid w:val="00BD6F15"/>
+    <w:rsid w:val="00BD7880"/>
+    <w:rsid w:val="00BD7EA4"/>
+    <w:rsid w:val="00BE0185"/>
+    <w:rsid w:val="00BE0A27"/>
+    <w:rsid w:val="00BE1149"/>
+    <w:rsid w:val="00BE22CE"/>
+    <w:rsid w:val="00BE35C2"/>
+    <w:rsid w:val="00BE397D"/>
+    <w:rsid w:val="00BE3A41"/>
+    <w:rsid w:val="00BE3B46"/>
+    <w:rsid w:val="00BE3F84"/>
+    <w:rsid w:val="00BE4042"/>
+    <w:rsid w:val="00BE4785"/>
+    <w:rsid w:val="00BE555B"/>
+    <w:rsid w:val="00BE5C7B"/>
+    <w:rsid w:val="00BE5E67"/>
+    <w:rsid w:val="00BE6AC8"/>
+    <w:rsid w:val="00BE7089"/>
+    <w:rsid w:val="00BE7239"/>
+    <w:rsid w:val="00BE78B7"/>
+    <w:rsid w:val="00BF0379"/>
+    <w:rsid w:val="00BF1BB9"/>
+    <w:rsid w:val="00BF1FD2"/>
+    <w:rsid w:val="00BF2018"/>
+    <w:rsid w:val="00BF22FB"/>
+    <w:rsid w:val="00BF3039"/>
+    <w:rsid w:val="00BF341B"/>
+    <w:rsid w:val="00BF3659"/>
+    <w:rsid w:val="00BF3931"/>
+    <w:rsid w:val="00BF4301"/>
+    <w:rsid w:val="00BF4ECB"/>
+    <w:rsid w:val="00BF595F"/>
+    <w:rsid w:val="00BF5A92"/>
+    <w:rsid w:val="00BF6523"/>
+    <w:rsid w:val="00BF68F3"/>
+    <w:rsid w:val="00BF6905"/>
+    <w:rsid w:val="00BF6950"/>
+    <w:rsid w:val="00C00F7D"/>
+    <w:rsid w:val="00C01768"/>
+    <w:rsid w:val="00C017BF"/>
+    <w:rsid w:val="00C02F11"/>
+    <w:rsid w:val="00C032E2"/>
+    <w:rsid w:val="00C03859"/>
+    <w:rsid w:val="00C049BB"/>
+    <w:rsid w:val="00C05007"/>
+    <w:rsid w:val="00C052ED"/>
+    <w:rsid w:val="00C07C5E"/>
+    <w:rsid w:val="00C07D05"/>
+    <w:rsid w:val="00C1035D"/>
+    <w:rsid w:val="00C1170F"/>
+    <w:rsid w:val="00C117B3"/>
+    <w:rsid w:val="00C119CE"/>
+    <w:rsid w:val="00C1298B"/>
+    <w:rsid w:val="00C13EB3"/>
+    <w:rsid w:val="00C147CC"/>
+    <w:rsid w:val="00C15A36"/>
+    <w:rsid w:val="00C16272"/>
+    <w:rsid w:val="00C166F1"/>
+    <w:rsid w:val="00C1690C"/>
+    <w:rsid w:val="00C17A24"/>
+    <w:rsid w:val="00C17EDE"/>
+    <w:rsid w:val="00C20FFC"/>
+    <w:rsid w:val="00C21109"/>
+    <w:rsid w:val="00C2235D"/>
+    <w:rsid w:val="00C223D6"/>
+    <w:rsid w:val="00C2334E"/>
+    <w:rsid w:val="00C24939"/>
+    <w:rsid w:val="00C24D6B"/>
+    <w:rsid w:val="00C2633F"/>
+    <w:rsid w:val="00C2694E"/>
+    <w:rsid w:val="00C26E7D"/>
+    <w:rsid w:val="00C302A2"/>
+    <w:rsid w:val="00C30671"/>
+    <w:rsid w:val="00C31919"/>
+    <w:rsid w:val="00C321FC"/>
+    <w:rsid w:val="00C322FE"/>
+    <w:rsid w:val="00C32D3F"/>
+    <w:rsid w:val="00C3427C"/>
+    <w:rsid w:val="00C3446D"/>
+    <w:rsid w:val="00C35279"/>
+    <w:rsid w:val="00C35DDB"/>
+    <w:rsid w:val="00C3645A"/>
+    <w:rsid w:val="00C37890"/>
+    <w:rsid w:val="00C37D55"/>
+    <w:rsid w:val="00C37E94"/>
+    <w:rsid w:val="00C40740"/>
+    <w:rsid w:val="00C407DB"/>
+    <w:rsid w:val="00C408A0"/>
+    <w:rsid w:val="00C40DED"/>
+    <w:rsid w:val="00C40E4C"/>
+    <w:rsid w:val="00C41421"/>
+    <w:rsid w:val="00C4279C"/>
+    <w:rsid w:val="00C434CB"/>
+    <w:rsid w:val="00C43DAB"/>
+    <w:rsid w:val="00C44361"/>
+    <w:rsid w:val="00C445BA"/>
+    <w:rsid w:val="00C454A0"/>
+    <w:rsid w:val="00C461CA"/>
+    <w:rsid w:val="00C46AA2"/>
+    <w:rsid w:val="00C50419"/>
+    <w:rsid w:val="00C510C8"/>
+    <w:rsid w:val="00C51751"/>
+    <w:rsid w:val="00C51834"/>
+    <w:rsid w:val="00C53012"/>
+    <w:rsid w:val="00C54F08"/>
+    <w:rsid w:val="00C55CBF"/>
+    <w:rsid w:val="00C578A3"/>
+    <w:rsid w:val="00C57B6F"/>
+    <w:rsid w:val="00C603FD"/>
+    <w:rsid w:val="00C60B9C"/>
+    <w:rsid w:val="00C61B53"/>
+    <w:rsid w:val="00C62C83"/>
+    <w:rsid w:val="00C62E95"/>
+    <w:rsid w:val="00C641AC"/>
+    <w:rsid w:val="00C64664"/>
+    <w:rsid w:val="00C6521A"/>
+    <w:rsid w:val="00C656A9"/>
+    <w:rsid w:val="00C65A20"/>
+    <w:rsid w:val="00C67268"/>
+    <w:rsid w:val="00C70137"/>
+    <w:rsid w:val="00C7040E"/>
+    <w:rsid w:val="00C70414"/>
+    <w:rsid w:val="00C70875"/>
+    <w:rsid w:val="00C71EF5"/>
+    <w:rsid w:val="00C72F40"/>
+    <w:rsid w:val="00C736BD"/>
+    <w:rsid w:val="00C73A48"/>
+    <w:rsid w:val="00C73ADD"/>
+    <w:rsid w:val="00C76341"/>
+    <w:rsid w:val="00C76908"/>
+    <w:rsid w:val="00C7753C"/>
+    <w:rsid w:val="00C80BF0"/>
+    <w:rsid w:val="00C813B0"/>
+    <w:rsid w:val="00C815EA"/>
+    <w:rsid w:val="00C819D4"/>
+    <w:rsid w:val="00C82440"/>
+    <w:rsid w:val="00C82626"/>
+    <w:rsid w:val="00C829EA"/>
+    <w:rsid w:val="00C82B48"/>
+    <w:rsid w:val="00C83416"/>
+    <w:rsid w:val="00C83DE1"/>
+    <w:rsid w:val="00C8404B"/>
+    <w:rsid w:val="00C84056"/>
+    <w:rsid w:val="00C84F6E"/>
+    <w:rsid w:val="00C85780"/>
+    <w:rsid w:val="00C859A4"/>
+    <w:rsid w:val="00C85ABB"/>
+    <w:rsid w:val="00C85EE4"/>
+    <w:rsid w:val="00C866A1"/>
+    <w:rsid w:val="00C86871"/>
+    <w:rsid w:val="00C8696B"/>
+    <w:rsid w:val="00C86AF6"/>
+    <w:rsid w:val="00C87869"/>
+    <w:rsid w:val="00C878BB"/>
+    <w:rsid w:val="00C87C2E"/>
+    <w:rsid w:val="00C90276"/>
+    <w:rsid w:val="00C90BA7"/>
+    <w:rsid w:val="00C91CA1"/>
+    <w:rsid w:val="00C92860"/>
+    <w:rsid w:val="00C93079"/>
+    <w:rsid w:val="00C93457"/>
+    <w:rsid w:val="00C9360A"/>
+    <w:rsid w:val="00C9387C"/>
+    <w:rsid w:val="00C94B46"/>
+    <w:rsid w:val="00C95764"/>
+    <w:rsid w:val="00C96DA1"/>
+    <w:rsid w:val="00C96DEC"/>
+    <w:rsid w:val="00C97317"/>
+    <w:rsid w:val="00C97F6E"/>
+    <w:rsid w:val="00C97FBB"/>
+    <w:rsid w:val="00CA003E"/>
+    <w:rsid w:val="00CA156A"/>
+    <w:rsid w:val="00CA191E"/>
+    <w:rsid w:val="00CA2175"/>
+    <w:rsid w:val="00CA246D"/>
+    <w:rsid w:val="00CA282A"/>
+    <w:rsid w:val="00CA2F6E"/>
+    <w:rsid w:val="00CA2FB4"/>
+    <w:rsid w:val="00CA3D24"/>
+    <w:rsid w:val="00CA4A99"/>
+    <w:rsid w:val="00CA5F7D"/>
+    <w:rsid w:val="00CA6482"/>
+    <w:rsid w:val="00CA77E4"/>
+    <w:rsid w:val="00CA7F30"/>
+    <w:rsid w:val="00CB04DA"/>
+    <w:rsid w:val="00CB0C40"/>
+    <w:rsid w:val="00CB11CF"/>
+    <w:rsid w:val="00CB1D57"/>
+    <w:rsid w:val="00CB20A6"/>
+    <w:rsid w:val="00CB2A6A"/>
+    <w:rsid w:val="00CB2E49"/>
+    <w:rsid w:val="00CB2E93"/>
+    <w:rsid w:val="00CB302E"/>
+    <w:rsid w:val="00CB3BCD"/>
+    <w:rsid w:val="00CB49E9"/>
+    <w:rsid w:val="00CB4C38"/>
+    <w:rsid w:val="00CB5320"/>
+    <w:rsid w:val="00CB578C"/>
+    <w:rsid w:val="00CB5915"/>
+    <w:rsid w:val="00CB5C3A"/>
+    <w:rsid w:val="00CB6254"/>
+    <w:rsid w:val="00CB6322"/>
+    <w:rsid w:val="00CB644A"/>
+    <w:rsid w:val="00CB6972"/>
+    <w:rsid w:val="00CB69F2"/>
+    <w:rsid w:val="00CB6E21"/>
+    <w:rsid w:val="00CC0792"/>
+    <w:rsid w:val="00CC07CC"/>
+    <w:rsid w:val="00CC0836"/>
+    <w:rsid w:val="00CC0F8B"/>
+    <w:rsid w:val="00CC10BB"/>
+    <w:rsid w:val="00CC123B"/>
+    <w:rsid w:val="00CC2667"/>
+    <w:rsid w:val="00CC3CB3"/>
+    <w:rsid w:val="00CC4142"/>
+    <w:rsid w:val="00CC4E7C"/>
+    <w:rsid w:val="00CC5CBC"/>
+    <w:rsid w:val="00CC772F"/>
+    <w:rsid w:val="00CC773E"/>
+    <w:rsid w:val="00CD04F6"/>
+    <w:rsid w:val="00CD2B51"/>
+    <w:rsid w:val="00CD49EF"/>
+    <w:rsid w:val="00CD4D2B"/>
+    <w:rsid w:val="00CD50F8"/>
+    <w:rsid w:val="00CD55C2"/>
+    <w:rsid w:val="00CD5FEA"/>
+    <w:rsid w:val="00CD72CC"/>
+    <w:rsid w:val="00CD7695"/>
+    <w:rsid w:val="00CD76A3"/>
+    <w:rsid w:val="00CD77D8"/>
+    <w:rsid w:val="00CD7995"/>
+    <w:rsid w:val="00CE0CA7"/>
+    <w:rsid w:val="00CE1493"/>
+    <w:rsid w:val="00CE16CF"/>
+    <w:rsid w:val="00CE173C"/>
+    <w:rsid w:val="00CE1BB7"/>
+    <w:rsid w:val="00CE1E23"/>
+    <w:rsid w:val="00CE1FF7"/>
+    <w:rsid w:val="00CE371A"/>
+    <w:rsid w:val="00CE4097"/>
+    <w:rsid w:val="00CE4144"/>
+    <w:rsid w:val="00CE45A4"/>
+    <w:rsid w:val="00CE6013"/>
+    <w:rsid w:val="00CE6CA1"/>
+    <w:rsid w:val="00CE6D45"/>
+    <w:rsid w:val="00CE6ECC"/>
+    <w:rsid w:val="00CE7275"/>
+    <w:rsid w:val="00CF0184"/>
+    <w:rsid w:val="00CF04B6"/>
+    <w:rsid w:val="00CF1BDB"/>
+    <w:rsid w:val="00CF1CCE"/>
+    <w:rsid w:val="00CF1F3E"/>
+    <w:rsid w:val="00CF22BA"/>
+    <w:rsid w:val="00CF2F8E"/>
+    <w:rsid w:val="00CF46ED"/>
+    <w:rsid w:val="00CF5514"/>
+    <w:rsid w:val="00CF6E17"/>
+    <w:rsid w:val="00CF6EC9"/>
+    <w:rsid w:val="00CF7D9D"/>
+    <w:rsid w:val="00D00339"/>
+    <w:rsid w:val="00D0127A"/>
+    <w:rsid w:val="00D016F1"/>
+    <w:rsid w:val="00D01C10"/>
+    <w:rsid w:val="00D03334"/>
+    <w:rsid w:val="00D0365E"/>
+    <w:rsid w:val="00D03AB3"/>
+    <w:rsid w:val="00D040A9"/>
+    <w:rsid w:val="00D04474"/>
+    <w:rsid w:val="00D04586"/>
+    <w:rsid w:val="00D0469E"/>
+    <w:rsid w:val="00D04E85"/>
+    <w:rsid w:val="00D05E3C"/>
+    <w:rsid w:val="00D06077"/>
+    <w:rsid w:val="00D06C7C"/>
+    <w:rsid w:val="00D07B64"/>
+    <w:rsid w:val="00D112EC"/>
+    <w:rsid w:val="00D11395"/>
+    <w:rsid w:val="00D11987"/>
+    <w:rsid w:val="00D13723"/>
+    <w:rsid w:val="00D13DB3"/>
+    <w:rsid w:val="00D148CB"/>
+    <w:rsid w:val="00D14A78"/>
+    <w:rsid w:val="00D1543E"/>
+    <w:rsid w:val="00D1595C"/>
+    <w:rsid w:val="00D15C57"/>
+    <w:rsid w:val="00D1641F"/>
+    <w:rsid w:val="00D1714F"/>
+    <w:rsid w:val="00D201BE"/>
+    <w:rsid w:val="00D207D0"/>
+    <w:rsid w:val="00D21073"/>
+    <w:rsid w:val="00D21416"/>
+    <w:rsid w:val="00D2169E"/>
+    <w:rsid w:val="00D224DF"/>
+    <w:rsid w:val="00D2258C"/>
+    <w:rsid w:val="00D22BD5"/>
+    <w:rsid w:val="00D234D2"/>
+    <w:rsid w:val="00D234D4"/>
+    <w:rsid w:val="00D23B0D"/>
+    <w:rsid w:val="00D23B0E"/>
+    <w:rsid w:val="00D23E51"/>
+    <w:rsid w:val="00D242CF"/>
+    <w:rsid w:val="00D2439C"/>
+    <w:rsid w:val="00D25483"/>
+    <w:rsid w:val="00D258CB"/>
+    <w:rsid w:val="00D25D08"/>
+    <w:rsid w:val="00D26817"/>
+    <w:rsid w:val="00D26886"/>
+    <w:rsid w:val="00D27B15"/>
+    <w:rsid w:val="00D27F77"/>
+    <w:rsid w:val="00D301F7"/>
+    <w:rsid w:val="00D305F1"/>
+    <w:rsid w:val="00D30AD1"/>
+    <w:rsid w:val="00D30F5A"/>
+    <w:rsid w:val="00D32444"/>
+    <w:rsid w:val="00D32C37"/>
+    <w:rsid w:val="00D32FB0"/>
+    <w:rsid w:val="00D33EAA"/>
+    <w:rsid w:val="00D346E0"/>
+    <w:rsid w:val="00D34997"/>
+    <w:rsid w:val="00D35E69"/>
+    <w:rsid w:val="00D36FDA"/>
+    <w:rsid w:val="00D375A4"/>
+    <w:rsid w:val="00D406B6"/>
+    <w:rsid w:val="00D40D30"/>
+    <w:rsid w:val="00D40F2B"/>
+    <w:rsid w:val="00D41FB3"/>
+    <w:rsid w:val="00D42A0B"/>
+    <w:rsid w:val="00D42CBA"/>
+    <w:rsid w:val="00D42FFD"/>
+    <w:rsid w:val="00D43801"/>
+    <w:rsid w:val="00D43C91"/>
+    <w:rsid w:val="00D442FC"/>
+    <w:rsid w:val="00D45565"/>
+    <w:rsid w:val="00D46D74"/>
+    <w:rsid w:val="00D47124"/>
+    <w:rsid w:val="00D47E89"/>
+    <w:rsid w:val="00D50379"/>
+    <w:rsid w:val="00D50C31"/>
+    <w:rsid w:val="00D50C73"/>
+    <w:rsid w:val="00D515F5"/>
+    <w:rsid w:val="00D5296E"/>
+    <w:rsid w:val="00D52E24"/>
+    <w:rsid w:val="00D536A7"/>
+    <w:rsid w:val="00D537C1"/>
+    <w:rsid w:val="00D53AC7"/>
+    <w:rsid w:val="00D53B28"/>
+    <w:rsid w:val="00D540B1"/>
+    <w:rsid w:val="00D5451C"/>
+    <w:rsid w:val="00D5477E"/>
+    <w:rsid w:val="00D559F3"/>
+    <w:rsid w:val="00D55D80"/>
+    <w:rsid w:val="00D56FA0"/>
+    <w:rsid w:val="00D57F0A"/>
+    <w:rsid w:val="00D57F27"/>
+    <w:rsid w:val="00D60111"/>
+    <w:rsid w:val="00D611F2"/>
+    <w:rsid w:val="00D6303A"/>
+    <w:rsid w:val="00D6304C"/>
+    <w:rsid w:val="00D6357B"/>
+    <w:rsid w:val="00D63A3D"/>
+    <w:rsid w:val="00D6448A"/>
+    <w:rsid w:val="00D64ADD"/>
+    <w:rsid w:val="00D64BF6"/>
+    <w:rsid w:val="00D65029"/>
+    <w:rsid w:val="00D652CF"/>
+    <w:rsid w:val="00D667C4"/>
+    <w:rsid w:val="00D668B6"/>
+    <w:rsid w:val="00D67E7E"/>
+    <w:rsid w:val="00D71514"/>
+    <w:rsid w:val="00D71526"/>
+    <w:rsid w:val="00D71E5A"/>
+    <w:rsid w:val="00D72D07"/>
+    <w:rsid w:val="00D72E41"/>
+    <w:rsid w:val="00D73D02"/>
     <w:rsid w:val="00D7412F"/>
-    <w:rsid w:val="00D744BD"/>
-[...99 lines deleted...]
-    <w:rsid w:val="00E03DAC"/>
+    <w:rsid w:val="00D75525"/>
+    <w:rsid w:val="00D76D61"/>
+    <w:rsid w:val="00D77941"/>
+    <w:rsid w:val="00D77BB3"/>
+    <w:rsid w:val="00D77F7B"/>
+    <w:rsid w:val="00D80393"/>
+    <w:rsid w:val="00D80A61"/>
+    <w:rsid w:val="00D80BA4"/>
+    <w:rsid w:val="00D8149B"/>
+    <w:rsid w:val="00D8181C"/>
+    <w:rsid w:val="00D82884"/>
+    <w:rsid w:val="00D82925"/>
+    <w:rsid w:val="00D82A81"/>
+    <w:rsid w:val="00D832A7"/>
+    <w:rsid w:val="00D832F8"/>
+    <w:rsid w:val="00D83685"/>
+    <w:rsid w:val="00D83EA7"/>
+    <w:rsid w:val="00D84AF0"/>
+    <w:rsid w:val="00D84F9C"/>
+    <w:rsid w:val="00D85BA7"/>
+    <w:rsid w:val="00D86D6A"/>
+    <w:rsid w:val="00D87922"/>
+    <w:rsid w:val="00D90033"/>
+    <w:rsid w:val="00D90759"/>
+    <w:rsid w:val="00D90E70"/>
+    <w:rsid w:val="00D917B5"/>
+    <w:rsid w:val="00D92390"/>
+    <w:rsid w:val="00D92435"/>
+    <w:rsid w:val="00D9250A"/>
+    <w:rsid w:val="00D92712"/>
+    <w:rsid w:val="00D9301E"/>
+    <w:rsid w:val="00D93065"/>
+    <w:rsid w:val="00D9381B"/>
+    <w:rsid w:val="00D9488A"/>
+    <w:rsid w:val="00D95480"/>
+    <w:rsid w:val="00D95B84"/>
+    <w:rsid w:val="00D96259"/>
+    <w:rsid w:val="00D96B0D"/>
+    <w:rsid w:val="00D96B4C"/>
+    <w:rsid w:val="00D96CCA"/>
+    <w:rsid w:val="00D96DF3"/>
+    <w:rsid w:val="00D976B6"/>
+    <w:rsid w:val="00D978A8"/>
+    <w:rsid w:val="00D97A75"/>
+    <w:rsid w:val="00DA0A0F"/>
+    <w:rsid w:val="00DA1401"/>
+    <w:rsid w:val="00DA1429"/>
+    <w:rsid w:val="00DA160A"/>
+    <w:rsid w:val="00DA2BD1"/>
+    <w:rsid w:val="00DA30A9"/>
+    <w:rsid w:val="00DA3480"/>
+    <w:rsid w:val="00DA44DD"/>
+    <w:rsid w:val="00DA4A29"/>
+    <w:rsid w:val="00DA4D38"/>
+    <w:rsid w:val="00DA4EC1"/>
+    <w:rsid w:val="00DA4EE8"/>
+    <w:rsid w:val="00DA58CE"/>
+    <w:rsid w:val="00DA5BCC"/>
+    <w:rsid w:val="00DA5BF2"/>
+    <w:rsid w:val="00DA5D72"/>
+    <w:rsid w:val="00DA5D7C"/>
+    <w:rsid w:val="00DA673E"/>
+    <w:rsid w:val="00DA6B65"/>
+    <w:rsid w:val="00DA7D09"/>
+    <w:rsid w:val="00DA7EC7"/>
+    <w:rsid w:val="00DB11DB"/>
+    <w:rsid w:val="00DB2AEA"/>
+    <w:rsid w:val="00DB3919"/>
+    <w:rsid w:val="00DB3B92"/>
+    <w:rsid w:val="00DB41B3"/>
+    <w:rsid w:val="00DB4DAD"/>
+    <w:rsid w:val="00DB59F0"/>
+    <w:rsid w:val="00DB5DA9"/>
+    <w:rsid w:val="00DB6250"/>
+    <w:rsid w:val="00DB6821"/>
+    <w:rsid w:val="00DB7360"/>
+    <w:rsid w:val="00DB743E"/>
+    <w:rsid w:val="00DB7526"/>
+    <w:rsid w:val="00DB75D0"/>
+    <w:rsid w:val="00DC0397"/>
+    <w:rsid w:val="00DC03FE"/>
+    <w:rsid w:val="00DC054D"/>
+    <w:rsid w:val="00DC065E"/>
+    <w:rsid w:val="00DC0855"/>
+    <w:rsid w:val="00DC085E"/>
+    <w:rsid w:val="00DC0D96"/>
+    <w:rsid w:val="00DC1DDF"/>
+    <w:rsid w:val="00DC2180"/>
+    <w:rsid w:val="00DC2343"/>
+    <w:rsid w:val="00DC26C3"/>
+    <w:rsid w:val="00DC2A1F"/>
+    <w:rsid w:val="00DC2CB7"/>
+    <w:rsid w:val="00DC3A75"/>
+    <w:rsid w:val="00DC4320"/>
+    <w:rsid w:val="00DC440D"/>
+    <w:rsid w:val="00DC5838"/>
+    <w:rsid w:val="00DC5FFB"/>
+    <w:rsid w:val="00DC6633"/>
+    <w:rsid w:val="00DC6B59"/>
+    <w:rsid w:val="00DC706C"/>
+    <w:rsid w:val="00DC77AB"/>
+    <w:rsid w:val="00DC7D70"/>
+    <w:rsid w:val="00DD0BB8"/>
+    <w:rsid w:val="00DD19A2"/>
+    <w:rsid w:val="00DD1AB0"/>
+    <w:rsid w:val="00DD2852"/>
+    <w:rsid w:val="00DD2EB8"/>
+    <w:rsid w:val="00DD3D78"/>
+    <w:rsid w:val="00DD524D"/>
+    <w:rsid w:val="00DD5789"/>
+    <w:rsid w:val="00DD6044"/>
+    <w:rsid w:val="00DD63CB"/>
+    <w:rsid w:val="00DD68EF"/>
+    <w:rsid w:val="00DD6E1F"/>
+    <w:rsid w:val="00DE06F7"/>
+    <w:rsid w:val="00DE08E5"/>
+    <w:rsid w:val="00DE0ABB"/>
+    <w:rsid w:val="00DE0F8B"/>
+    <w:rsid w:val="00DE1555"/>
+    <w:rsid w:val="00DE1EDA"/>
+    <w:rsid w:val="00DE28BF"/>
+    <w:rsid w:val="00DE2B1B"/>
+    <w:rsid w:val="00DE34E8"/>
+    <w:rsid w:val="00DE3699"/>
+    <w:rsid w:val="00DE3D90"/>
+    <w:rsid w:val="00DE42B7"/>
+    <w:rsid w:val="00DE443C"/>
+    <w:rsid w:val="00DE4665"/>
+    <w:rsid w:val="00DE5B4D"/>
+    <w:rsid w:val="00DE6FA2"/>
+    <w:rsid w:val="00DE702F"/>
+    <w:rsid w:val="00DE7F96"/>
+    <w:rsid w:val="00DF0B0B"/>
+    <w:rsid w:val="00DF17F2"/>
+    <w:rsid w:val="00DF2288"/>
+    <w:rsid w:val="00DF2E0C"/>
+    <w:rsid w:val="00DF3690"/>
+    <w:rsid w:val="00DF3B0F"/>
+    <w:rsid w:val="00DF4CE0"/>
+    <w:rsid w:val="00DF4F70"/>
+    <w:rsid w:val="00DF5329"/>
+    <w:rsid w:val="00DF53D9"/>
+    <w:rsid w:val="00DF55A2"/>
+    <w:rsid w:val="00DF58F2"/>
+    <w:rsid w:val="00DF62CC"/>
+    <w:rsid w:val="00DF7114"/>
+    <w:rsid w:val="00DF7151"/>
+    <w:rsid w:val="00DF7C29"/>
+    <w:rsid w:val="00E00703"/>
+    <w:rsid w:val="00E00D8D"/>
+    <w:rsid w:val="00E01B46"/>
+    <w:rsid w:val="00E02038"/>
+    <w:rsid w:val="00E02AB6"/>
+    <w:rsid w:val="00E032F5"/>
+    <w:rsid w:val="00E03332"/>
     <w:rsid w:val="00E03FB5"/>
-    <w:rsid w:val="00E04721"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00E55A78"/>
+    <w:rsid w:val="00E04478"/>
+    <w:rsid w:val="00E04914"/>
+    <w:rsid w:val="00E04D68"/>
+    <w:rsid w:val="00E04FCE"/>
+    <w:rsid w:val="00E066BA"/>
+    <w:rsid w:val="00E066CD"/>
+    <w:rsid w:val="00E073A0"/>
+    <w:rsid w:val="00E07D8E"/>
+    <w:rsid w:val="00E1013A"/>
+    <w:rsid w:val="00E106AA"/>
+    <w:rsid w:val="00E10EB1"/>
+    <w:rsid w:val="00E10ED1"/>
+    <w:rsid w:val="00E1168C"/>
+    <w:rsid w:val="00E11D93"/>
+    <w:rsid w:val="00E120ED"/>
+    <w:rsid w:val="00E13A8E"/>
+    <w:rsid w:val="00E14A47"/>
+    <w:rsid w:val="00E154F0"/>
+    <w:rsid w:val="00E16110"/>
+    <w:rsid w:val="00E2063C"/>
+    <w:rsid w:val="00E20BC7"/>
+    <w:rsid w:val="00E20D3B"/>
+    <w:rsid w:val="00E21296"/>
+    <w:rsid w:val="00E2257E"/>
+    <w:rsid w:val="00E225A8"/>
+    <w:rsid w:val="00E22C3F"/>
+    <w:rsid w:val="00E22D40"/>
+    <w:rsid w:val="00E2316D"/>
+    <w:rsid w:val="00E2442F"/>
+    <w:rsid w:val="00E2528B"/>
+    <w:rsid w:val="00E25F31"/>
+    <w:rsid w:val="00E26401"/>
+    <w:rsid w:val="00E26E5B"/>
+    <w:rsid w:val="00E27203"/>
+    <w:rsid w:val="00E273C7"/>
+    <w:rsid w:val="00E3189F"/>
+    <w:rsid w:val="00E32119"/>
+    <w:rsid w:val="00E32562"/>
+    <w:rsid w:val="00E331FF"/>
+    <w:rsid w:val="00E3369A"/>
+    <w:rsid w:val="00E349B9"/>
+    <w:rsid w:val="00E34BA4"/>
+    <w:rsid w:val="00E36987"/>
+    <w:rsid w:val="00E36CCA"/>
+    <w:rsid w:val="00E36DCA"/>
+    <w:rsid w:val="00E37BB4"/>
+    <w:rsid w:val="00E37F17"/>
+    <w:rsid w:val="00E4011F"/>
+    <w:rsid w:val="00E40EDC"/>
+    <w:rsid w:val="00E42FF1"/>
+    <w:rsid w:val="00E43AE9"/>
+    <w:rsid w:val="00E43F01"/>
+    <w:rsid w:val="00E44013"/>
+    <w:rsid w:val="00E442D3"/>
+    <w:rsid w:val="00E4482E"/>
+    <w:rsid w:val="00E44D1D"/>
+    <w:rsid w:val="00E4534D"/>
+    <w:rsid w:val="00E47142"/>
+    <w:rsid w:val="00E47719"/>
+    <w:rsid w:val="00E47CBF"/>
+    <w:rsid w:val="00E500B4"/>
+    <w:rsid w:val="00E51444"/>
+    <w:rsid w:val="00E5181E"/>
+    <w:rsid w:val="00E51D73"/>
+    <w:rsid w:val="00E521B7"/>
+    <w:rsid w:val="00E52666"/>
+    <w:rsid w:val="00E52943"/>
+    <w:rsid w:val="00E52A4A"/>
+    <w:rsid w:val="00E5313E"/>
+    <w:rsid w:val="00E53F0A"/>
+    <w:rsid w:val="00E53F48"/>
+    <w:rsid w:val="00E557CA"/>
+    <w:rsid w:val="00E56655"/>
     <w:rsid w:val="00E569AC"/>
-    <w:rsid w:val="00E60538"/>
-[...725 lines deleted...]
-    <w:rsid w:val="7FFC134B"/>
+    <w:rsid w:val="00E57614"/>
+    <w:rsid w:val="00E57DCF"/>
+    <w:rsid w:val="00E60B1A"/>
+    <w:rsid w:val="00E60E89"/>
+    <w:rsid w:val="00E6123D"/>
+    <w:rsid w:val="00E61463"/>
+    <w:rsid w:val="00E61AF0"/>
+    <w:rsid w:val="00E61DA7"/>
+    <w:rsid w:val="00E62A5E"/>
+    <w:rsid w:val="00E63FA3"/>
+    <w:rsid w:val="00E6549F"/>
+    <w:rsid w:val="00E66550"/>
+    <w:rsid w:val="00E668DC"/>
+    <w:rsid w:val="00E669E6"/>
+    <w:rsid w:val="00E66C18"/>
+    <w:rsid w:val="00E70501"/>
+    <w:rsid w:val="00E70542"/>
+    <w:rsid w:val="00E70785"/>
+    <w:rsid w:val="00E70A7A"/>
+    <w:rsid w:val="00E70B76"/>
+    <w:rsid w:val="00E72907"/>
+    <w:rsid w:val="00E7299C"/>
+    <w:rsid w:val="00E72BFF"/>
+    <w:rsid w:val="00E73DA9"/>
+    <w:rsid w:val="00E75C8B"/>
+    <w:rsid w:val="00E765BF"/>
+    <w:rsid w:val="00E775DD"/>
+    <w:rsid w:val="00E77B8B"/>
+    <w:rsid w:val="00E823E9"/>
+    <w:rsid w:val="00E830EF"/>
+    <w:rsid w:val="00E832DF"/>
+    <w:rsid w:val="00E83381"/>
+    <w:rsid w:val="00E844A3"/>
+    <w:rsid w:val="00E84BFF"/>
+    <w:rsid w:val="00E84E0C"/>
+    <w:rsid w:val="00E855FC"/>
+    <w:rsid w:val="00E8593B"/>
+    <w:rsid w:val="00E85A8C"/>
+    <w:rsid w:val="00E85EC6"/>
+    <w:rsid w:val="00E85FBE"/>
+    <w:rsid w:val="00E860CF"/>
+    <w:rsid w:val="00E86A1D"/>
+    <w:rsid w:val="00E904FE"/>
+    <w:rsid w:val="00E90EC6"/>
+    <w:rsid w:val="00E9101F"/>
+    <w:rsid w:val="00E911EA"/>
+    <w:rsid w:val="00E91A17"/>
+    <w:rsid w:val="00E93135"/>
+    <w:rsid w:val="00E93254"/>
+    <w:rsid w:val="00E93A1A"/>
+    <w:rsid w:val="00E94356"/>
+    <w:rsid w:val="00E95168"/>
+    <w:rsid w:val="00E95997"/>
+    <w:rsid w:val="00E95BD4"/>
+    <w:rsid w:val="00E95D2D"/>
+    <w:rsid w:val="00E96601"/>
+    <w:rsid w:val="00E96C06"/>
+    <w:rsid w:val="00E96EB6"/>
+    <w:rsid w:val="00EA01BD"/>
+    <w:rsid w:val="00EA056C"/>
+    <w:rsid w:val="00EA0DB3"/>
+    <w:rsid w:val="00EA2AF0"/>
+    <w:rsid w:val="00EA2C88"/>
+    <w:rsid w:val="00EA3373"/>
+    <w:rsid w:val="00EA3A34"/>
+    <w:rsid w:val="00EA3B28"/>
+    <w:rsid w:val="00EA510F"/>
+    <w:rsid w:val="00EA552A"/>
+    <w:rsid w:val="00EA5A45"/>
+    <w:rsid w:val="00EA5EEF"/>
+    <w:rsid w:val="00EA63CB"/>
+    <w:rsid w:val="00EA6F72"/>
+    <w:rsid w:val="00EA75F0"/>
+    <w:rsid w:val="00EB0FA5"/>
+    <w:rsid w:val="00EB10FC"/>
+    <w:rsid w:val="00EB1A7B"/>
+    <w:rsid w:val="00EB2F71"/>
+    <w:rsid w:val="00EB3B6F"/>
+    <w:rsid w:val="00EB3CC2"/>
+    <w:rsid w:val="00EB440C"/>
+    <w:rsid w:val="00EB4AD7"/>
+    <w:rsid w:val="00EB622A"/>
+    <w:rsid w:val="00EB63B3"/>
+    <w:rsid w:val="00EB6A3E"/>
+    <w:rsid w:val="00EB6B7F"/>
+    <w:rsid w:val="00EB6F08"/>
+    <w:rsid w:val="00EB6FAC"/>
+    <w:rsid w:val="00EC054D"/>
+    <w:rsid w:val="00EC0EEE"/>
+    <w:rsid w:val="00EC1259"/>
+    <w:rsid w:val="00EC129C"/>
+    <w:rsid w:val="00EC2345"/>
+    <w:rsid w:val="00EC28AC"/>
+    <w:rsid w:val="00EC33A8"/>
+    <w:rsid w:val="00EC5B89"/>
+    <w:rsid w:val="00EC6F83"/>
+    <w:rsid w:val="00EC7998"/>
+    <w:rsid w:val="00ED09C5"/>
+    <w:rsid w:val="00ED1007"/>
+    <w:rsid w:val="00ED17C5"/>
+    <w:rsid w:val="00ED2572"/>
+    <w:rsid w:val="00ED28AE"/>
+    <w:rsid w:val="00ED2C6F"/>
+    <w:rsid w:val="00ED3393"/>
+    <w:rsid w:val="00ED37C0"/>
+    <w:rsid w:val="00ED3909"/>
+    <w:rsid w:val="00ED3C6F"/>
+    <w:rsid w:val="00ED4420"/>
+    <w:rsid w:val="00ED50C7"/>
+    <w:rsid w:val="00ED6CC8"/>
+    <w:rsid w:val="00ED6DBA"/>
+    <w:rsid w:val="00ED6FD7"/>
+    <w:rsid w:val="00ED73E9"/>
+    <w:rsid w:val="00ED77C5"/>
+    <w:rsid w:val="00ED7A51"/>
+    <w:rsid w:val="00EE00FB"/>
+    <w:rsid w:val="00EE026A"/>
+    <w:rsid w:val="00EE0598"/>
+    <w:rsid w:val="00EE1157"/>
+    <w:rsid w:val="00EE18E6"/>
+    <w:rsid w:val="00EE3582"/>
+    <w:rsid w:val="00EE366B"/>
+    <w:rsid w:val="00EE4102"/>
+    <w:rsid w:val="00EE455A"/>
+    <w:rsid w:val="00EE49DA"/>
+    <w:rsid w:val="00EE52BD"/>
+    <w:rsid w:val="00EE601F"/>
+    <w:rsid w:val="00EE65CB"/>
+    <w:rsid w:val="00EE69D8"/>
+    <w:rsid w:val="00EE6DA3"/>
+    <w:rsid w:val="00EE745C"/>
+    <w:rsid w:val="00EE7A8E"/>
+    <w:rsid w:val="00EE7D83"/>
+    <w:rsid w:val="00EF02C8"/>
+    <w:rsid w:val="00EF0377"/>
+    <w:rsid w:val="00EF03E2"/>
+    <w:rsid w:val="00EF0F49"/>
+    <w:rsid w:val="00EF1128"/>
+    <w:rsid w:val="00EF1D85"/>
+    <w:rsid w:val="00EF25E8"/>
+    <w:rsid w:val="00EF2C2D"/>
+    <w:rsid w:val="00EF2F9D"/>
+    <w:rsid w:val="00EF3023"/>
+    <w:rsid w:val="00EF30DF"/>
+    <w:rsid w:val="00EF3315"/>
+    <w:rsid w:val="00EF359F"/>
+    <w:rsid w:val="00EF4023"/>
+    <w:rsid w:val="00EF4629"/>
+    <w:rsid w:val="00EF4DB8"/>
+    <w:rsid w:val="00EF5972"/>
+    <w:rsid w:val="00EF6070"/>
+    <w:rsid w:val="00EF672A"/>
+    <w:rsid w:val="00EF6904"/>
+    <w:rsid w:val="00EF703A"/>
+    <w:rsid w:val="00EF7E67"/>
+    <w:rsid w:val="00F0045C"/>
+    <w:rsid w:val="00F00796"/>
+    <w:rsid w:val="00F00BD1"/>
+    <w:rsid w:val="00F01066"/>
+    <w:rsid w:val="00F01315"/>
+    <w:rsid w:val="00F0173C"/>
+    <w:rsid w:val="00F01F1C"/>
+    <w:rsid w:val="00F030EA"/>
+    <w:rsid w:val="00F033F9"/>
+    <w:rsid w:val="00F03445"/>
+    <w:rsid w:val="00F034D7"/>
+    <w:rsid w:val="00F0359F"/>
+    <w:rsid w:val="00F0364D"/>
+    <w:rsid w:val="00F04053"/>
+    <w:rsid w:val="00F041A7"/>
+    <w:rsid w:val="00F04840"/>
+    <w:rsid w:val="00F04F28"/>
+    <w:rsid w:val="00F0530C"/>
+    <w:rsid w:val="00F05442"/>
+    <w:rsid w:val="00F057A9"/>
+    <w:rsid w:val="00F06CAF"/>
+    <w:rsid w:val="00F070EE"/>
+    <w:rsid w:val="00F07B50"/>
+    <w:rsid w:val="00F11139"/>
+    <w:rsid w:val="00F11614"/>
+    <w:rsid w:val="00F11683"/>
+    <w:rsid w:val="00F117F6"/>
+    <w:rsid w:val="00F1363F"/>
+    <w:rsid w:val="00F1366B"/>
+    <w:rsid w:val="00F13BD5"/>
+    <w:rsid w:val="00F13F8B"/>
+    <w:rsid w:val="00F155A1"/>
+    <w:rsid w:val="00F156BC"/>
+    <w:rsid w:val="00F16269"/>
+    <w:rsid w:val="00F166F9"/>
+    <w:rsid w:val="00F17552"/>
+    <w:rsid w:val="00F177C0"/>
+    <w:rsid w:val="00F179FA"/>
+    <w:rsid w:val="00F17C61"/>
+    <w:rsid w:val="00F17FB7"/>
+    <w:rsid w:val="00F20B94"/>
+    <w:rsid w:val="00F2115F"/>
+    <w:rsid w:val="00F21EAF"/>
+    <w:rsid w:val="00F223CF"/>
+    <w:rsid w:val="00F22B77"/>
+    <w:rsid w:val="00F234E1"/>
+    <w:rsid w:val="00F2354B"/>
+    <w:rsid w:val="00F23FBC"/>
+    <w:rsid w:val="00F24754"/>
+    <w:rsid w:val="00F24EEF"/>
+    <w:rsid w:val="00F24F16"/>
+    <w:rsid w:val="00F25516"/>
+    <w:rsid w:val="00F25C36"/>
+    <w:rsid w:val="00F25DC3"/>
+    <w:rsid w:val="00F26530"/>
+    <w:rsid w:val="00F26E3C"/>
+    <w:rsid w:val="00F27821"/>
+    <w:rsid w:val="00F27CC7"/>
+    <w:rsid w:val="00F3041D"/>
+    <w:rsid w:val="00F317C7"/>
+    <w:rsid w:val="00F31B42"/>
+    <w:rsid w:val="00F31BAB"/>
+    <w:rsid w:val="00F31EE7"/>
+    <w:rsid w:val="00F3222C"/>
+    <w:rsid w:val="00F32B14"/>
+    <w:rsid w:val="00F32F13"/>
+    <w:rsid w:val="00F33250"/>
+    <w:rsid w:val="00F33B23"/>
+    <w:rsid w:val="00F33BCC"/>
+    <w:rsid w:val="00F349E7"/>
+    <w:rsid w:val="00F34B25"/>
+    <w:rsid w:val="00F34E19"/>
+    <w:rsid w:val="00F34F43"/>
+    <w:rsid w:val="00F361E4"/>
+    <w:rsid w:val="00F36CE3"/>
+    <w:rsid w:val="00F374CE"/>
+    <w:rsid w:val="00F374FE"/>
+    <w:rsid w:val="00F37E25"/>
+    <w:rsid w:val="00F40466"/>
+    <w:rsid w:val="00F40771"/>
+    <w:rsid w:val="00F40918"/>
+    <w:rsid w:val="00F412BB"/>
+    <w:rsid w:val="00F414CF"/>
+    <w:rsid w:val="00F415B2"/>
+    <w:rsid w:val="00F429A4"/>
+    <w:rsid w:val="00F4346B"/>
+    <w:rsid w:val="00F43A6D"/>
+    <w:rsid w:val="00F444FB"/>
+    <w:rsid w:val="00F45FBE"/>
+    <w:rsid w:val="00F467A5"/>
+    <w:rsid w:val="00F47D9D"/>
+    <w:rsid w:val="00F513B5"/>
+    <w:rsid w:val="00F52790"/>
+    <w:rsid w:val="00F54F95"/>
+    <w:rsid w:val="00F55825"/>
+    <w:rsid w:val="00F559E8"/>
+    <w:rsid w:val="00F57699"/>
+    <w:rsid w:val="00F61530"/>
+    <w:rsid w:val="00F61581"/>
+    <w:rsid w:val="00F61B03"/>
+    <w:rsid w:val="00F61C83"/>
+    <w:rsid w:val="00F6365C"/>
+    <w:rsid w:val="00F63828"/>
+    <w:rsid w:val="00F63FB6"/>
+    <w:rsid w:val="00F64260"/>
+    <w:rsid w:val="00F64586"/>
+    <w:rsid w:val="00F645ED"/>
+    <w:rsid w:val="00F652D6"/>
+    <w:rsid w:val="00F65986"/>
+    <w:rsid w:val="00F65CD7"/>
+    <w:rsid w:val="00F65F83"/>
+    <w:rsid w:val="00F661A5"/>
+    <w:rsid w:val="00F66472"/>
+    <w:rsid w:val="00F67318"/>
+    <w:rsid w:val="00F673CF"/>
+    <w:rsid w:val="00F6772E"/>
+    <w:rsid w:val="00F711F5"/>
+    <w:rsid w:val="00F711FB"/>
+    <w:rsid w:val="00F714F3"/>
+    <w:rsid w:val="00F71875"/>
+    <w:rsid w:val="00F71ADD"/>
+    <w:rsid w:val="00F724D0"/>
+    <w:rsid w:val="00F730A2"/>
+    <w:rsid w:val="00F73880"/>
+    <w:rsid w:val="00F73CAE"/>
+    <w:rsid w:val="00F74443"/>
+    <w:rsid w:val="00F7504D"/>
+    <w:rsid w:val="00F76E91"/>
+    <w:rsid w:val="00F770E6"/>
+    <w:rsid w:val="00F771C0"/>
+    <w:rsid w:val="00F77E6C"/>
+    <w:rsid w:val="00F80EE1"/>
+    <w:rsid w:val="00F82962"/>
+    <w:rsid w:val="00F8304D"/>
+    <w:rsid w:val="00F844F8"/>
+    <w:rsid w:val="00F85799"/>
+    <w:rsid w:val="00F85C13"/>
+    <w:rsid w:val="00F85F15"/>
+    <w:rsid w:val="00F86B4E"/>
+    <w:rsid w:val="00F86D2E"/>
+    <w:rsid w:val="00F870E6"/>
+    <w:rsid w:val="00F9092C"/>
+    <w:rsid w:val="00F90D3E"/>
+    <w:rsid w:val="00F90D98"/>
+    <w:rsid w:val="00F910A5"/>
+    <w:rsid w:val="00F91CBE"/>
+    <w:rsid w:val="00F91D0F"/>
+    <w:rsid w:val="00F922F3"/>
+    <w:rsid w:val="00F924E2"/>
+    <w:rsid w:val="00F936A5"/>
+    <w:rsid w:val="00F940F7"/>
+    <w:rsid w:val="00F94551"/>
+    <w:rsid w:val="00F94C73"/>
+    <w:rsid w:val="00F94EA6"/>
+    <w:rsid w:val="00F94F68"/>
+    <w:rsid w:val="00F95A7D"/>
+    <w:rsid w:val="00F95D19"/>
+    <w:rsid w:val="00F96197"/>
+    <w:rsid w:val="00F96632"/>
+    <w:rsid w:val="00FA0432"/>
+    <w:rsid w:val="00FA0995"/>
+    <w:rsid w:val="00FA1D08"/>
+    <w:rsid w:val="00FA30CD"/>
+    <w:rsid w:val="00FA376D"/>
+    <w:rsid w:val="00FA3DD6"/>
+    <w:rsid w:val="00FA4DAC"/>
+    <w:rsid w:val="00FA565D"/>
+    <w:rsid w:val="00FA5AFB"/>
+    <w:rsid w:val="00FA610B"/>
+    <w:rsid w:val="00FA6434"/>
+    <w:rsid w:val="00FA6514"/>
+    <w:rsid w:val="00FA657C"/>
+    <w:rsid w:val="00FA69A6"/>
+    <w:rsid w:val="00FA76F6"/>
+    <w:rsid w:val="00FA7913"/>
+    <w:rsid w:val="00FA7FAF"/>
+    <w:rsid w:val="00FB0923"/>
+    <w:rsid w:val="00FB1D85"/>
+    <w:rsid w:val="00FB2084"/>
+    <w:rsid w:val="00FB237D"/>
+    <w:rsid w:val="00FB2569"/>
+    <w:rsid w:val="00FB398A"/>
+    <w:rsid w:val="00FB45C3"/>
+    <w:rsid w:val="00FB4B0B"/>
+    <w:rsid w:val="00FB5B22"/>
+    <w:rsid w:val="00FB7734"/>
+    <w:rsid w:val="00FC0570"/>
+    <w:rsid w:val="00FC060E"/>
+    <w:rsid w:val="00FC0D0A"/>
+    <w:rsid w:val="00FC1534"/>
+    <w:rsid w:val="00FC1DF3"/>
+    <w:rsid w:val="00FC44ED"/>
+    <w:rsid w:val="00FC4D1B"/>
+    <w:rsid w:val="00FC4D87"/>
+    <w:rsid w:val="00FC6585"/>
+    <w:rsid w:val="00FD00A1"/>
+    <w:rsid w:val="00FD0E4D"/>
+    <w:rsid w:val="00FD1117"/>
+    <w:rsid w:val="00FD1D4D"/>
+    <w:rsid w:val="00FD2DF2"/>
+    <w:rsid w:val="00FD44A8"/>
+    <w:rsid w:val="00FD5907"/>
+    <w:rsid w:val="00FD5E14"/>
+    <w:rsid w:val="00FD64BA"/>
+    <w:rsid w:val="00FD69CD"/>
+    <w:rsid w:val="00FE000E"/>
+    <w:rsid w:val="00FE0198"/>
+    <w:rsid w:val="00FE0D3E"/>
+    <w:rsid w:val="00FE10FF"/>
+    <w:rsid w:val="00FE1383"/>
+    <w:rsid w:val="00FE25C8"/>
+    <w:rsid w:val="00FE2A4B"/>
+    <w:rsid w:val="00FE2BD4"/>
+    <w:rsid w:val="00FE30AD"/>
+    <w:rsid w:val="00FE3202"/>
+    <w:rsid w:val="00FE40FB"/>
+    <w:rsid w:val="00FE41B0"/>
+    <w:rsid w:val="00FE41D3"/>
+    <w:rsid w:val="00FE5290"/>
+    <w:rsid w:val="00FE5641"/>
+    <w:rsid w:val="00FE5C3F"/>
+    <w:rsid w:val="00FE6038"/>
+    <w:rsid w:val="00FE6351"/>
+    <w:rsid w:val="00FE6614"/>
+    <w:rsid w:val="00FE6A7C"/>
+    <w:rsid w:val="00FE6C8D"/>
+    <w:rsid w:val="00FE7205"/>
+    <w:rsid w:val="00FE737A"/>
+    <w:rsid w:val="00FE7F9C"/>
+    <w:rsid w:val="00FF02BE"/>
+    <w:rsid w:val="00FF098E"/>
+    <w:rsid w:val="00FF1458"/>
+    <w:rsid w:val="00FF251E"/>
+    <w:rsid w:val="00FF2735"/>
+    <w:rsid w:val="00FF2790"/>
+    <w:rsid w:val="00FF2B78"/>
+    <w:rsid w:val="00FF2E86"/>
+    <w:rsid w:val="00FF30FF"/>
+    <w:rsid w:val="00FF36DB"/>
+    <w:rsid w:val="00FF3B65"/>
+    <w:rsid w:val="00FF3E05"/>
+    <w:rsid w:val="00FF484B"/>
+    <w:rsid w:val="00FF48D2"/>
+    <w:rsid w:val="00FF4EFE"/>
+    <w:rsid w:val="00FF5E52"/>
+    <w:rsid w:val="00FF6052"/>
+    <w:rsid w:val="00FF614A"/>
+    <w:rsid w:val="011AE4B4"/>
+    <w:rsid w:val="012F529C"/>
+    <w:rsid w:val="0132D0F6"/>
+    <w:rsid w:val="01A001B5"/>
+    <w:rsid w:val="020A0E21"/>
+    <w:rsid w:val="02117895"/>
+    <w:rsid w:val="02129332"/>
+    <w:rsid w:val="0217857D"/>
+    <w:rsid w:val="0239275B"/>
+    <w:rsid w:val="025C319D"/>
+    <w:rsid w:val="0287C9E9"/>
+    <w:rsid w:val="028BD6E2"/>
+    <w:rsid w:val="029FCBFC"/>
+    <w:rsid w:val="02BA9192"/>
+    <w:rsid w:val="02BB5BE8"/>
+    <w:rsid w:val="02EC3854"/>
+    <w:rsid w:val="02F4CCB4"/>
+    <w:rsid w:val="02FA775A"/>
+    <w:rsid w:val="033AA14A"/>
+    <w:rsid w:val="034527CC"/>
+    <w:rsid w:val="035FE61D"/>
+    <w:rsid w:val="037071D3"/>
+    <w:rsid w:val="03CF6A91"/>
+    <w:rsid w:val="03DF3926"/>
+    <w:rsid w:val="03FF92F6"/>
+    <w:rsid w:val="04067B39"/>
+    <w:rsid w:val="0432B2F8"/>
+    <w:rsid w:val="043DB7B0"/>
+    <w:rsid w:val="0460174D"/>
+    <w:rsid w:val="04693AC9"/>
+    <w:rsid w:val="046F6863"/>
+    <w:rsid w:val="04768D72"/>
+    <w:rsid w:val="04D02D3C"/>
+    <w:rsid w:val="04D82D94"/>
+    <w:rsid w:val="04D95F42"/>
+    <w:rsid w:val="04E1FABA"/>
+    <w:rsid w:val="04F95E56"/>
+    <w:rsid w:val="04FCB5A9"/>
+    <w:rsid w:val="0513A4ED"/>
+    <w:rsid w:val="051B714A"/>
+    <w:rsid w:val="052345A9"/>
+    <w:rsid w:val="05242B07"/>
+    <w:rsid w:val="0552DFBC"/>
+    <w:rsid w:val="055E091F"/>
+    <w:rsid w:val="055FF847"/>
+    <w:rsid w:val="0560CC0A"/>
+    <w:rsid w:val="056734F7"/>
+    <w:rsid w:val="057E3DB0"/>
+    <w:rsid w:val="05809CA3"/>
+    <w:rsid w:val="05B1B381"/>
+    <w:rsid w:val="05C78790"/>
+    <w:rsid w:val="05DF8353"/>
+    <w:rsid w:val="05E0F4B9"/>
+    <w:rsid w:val="05F305E1"/>
+    <w:rsid w:val="060AC0D5"/>
+    <w:rsid w:val="06118961"/>
+    <w:rsid w:val="061C1AF5"/>
+    <w:rsid w:val="06769997"/>
+    <w:rsid w:val="06A59018"/>
+    <w:rsid w:val="06B31755"/>
+    <w:rsid w:val="06BA946C"/>
+    <w:rsid w:val="06E83185"/>
+    <w:rsid w:val="0712F15B"/>
+    <w:rsid w:val="0717039F"/>
+    <w:rsid w:val="07974541"/>
+    <w:rsid w:val="079FE00F"/>
+    <w:rsid w:val="07B0AC36"/>
+    <w:rsid w:val="07B12331"/>
+    <w:rsid w:val="07B58970"/>
+    <w:rsid w:val="07BF92A0"/>
+    <w:rsid w:val="07C83DD7"/>
+    <w:rsid w:val="07CDEC41"/>
+    <w:rsid w:val="080909B3"/>
+    <w:rsid w:val="081A4345"/>
+    <w:rsid w:val="081CAF4A"/>
+    <w:rsid w:val="0839D667"/>
+    <w:rsid w:val="087571E4"/>
+    <w:rsid w:val="08877701"/>
+    <w:rsid w:val="088D13D0"/>
+    <w:rsid w:val="088F2DB7"/>
+    <w:rsid w:val="08A3D2FA"/>
+    <w:rsid w:val="08E28C08"/>
+    <w:rsid w:val="08EF4D21"/>
+    <w:rsid w:val="08FB0359"/>
+    <w:rsid w:val="08FF6078"/>
+    <w:rsid w:val="0908B75A"/>
+    <w:rsid w:val="09385E6D"/>
+    <w:rsid w:val="096EA9BB"/>
+    <w:rsid w:val="099C40AC"/>
+    <w:rsid w:val="09ABC6B7"/>
+    <w:rsid w:val="09B1EFE8"/>
+    <w:rsid w:val="09BAB0BC"/>
+    <w:rsid w:val="09BC91CA"/>
+    <w:rsid w:val="09D61B89"/>
+    <w:rsid w:val="09EE2D8B"/>
+    <w:rsid w:val="0A1E56BF"/>
+    <w:rsid w:val="0A2EAB5E"/>
+    <w:rsid w:val="0A36A45C"/>
+    <w:rsid w:val="0A5BD24F"/>
+    <w:rsid w:val="0A63DF8C"/>
+    <w:rsid w:val="0A732F72"/>
+    <w:rsid w:val="0A74EA90"/>
+    <w:rsid w:val="0A9CCF0D"/>
+    <w:rsid w:val="0AB2624F"/>
+    <w:rsid w:val="0AB523FF"/>
+    <w:rsid w:val="0AC86639"/>
+    <w:rsid w:val="0B0D10F7"/>
+    <w:rsid w:val="0B4532BC"/>
+    <w:rsid w:val="0B64B5EA"/>
+    <w:rsid w:val="0B6CF474"/>
+    <w:rsid w:val="0BC00C7B"/>
+    <w:rsid w:val="0BDABE43"/>
+    <w:rsid w:val="0C3A0587"/>
+    <w:rsid w:val="0C760D6E"/>
+    <w:rsid w:val="0C95BEB6"/>
+    <w:rsid w:val="0CC60681"/>
+    <w:rsid w:val="0CCD5071"/>
+    <w:rsid w:val="0CCECA41"/>
+    <w:rsid w:val="0CD925A9"/>
+    <w:rsid w:val="0CF51519"/>
+    <w:rsid w:val="0D069A09"/>
+    <w:rsid w:val="0D1023CB"/>
+    <w:rsid w:val="0D2A0D8F"/>
+    <w:rsid w:val="0D2C99A5"/>
+    <w:rsid w:val="0D4E0775"/>
+    <w:rsid w:val="0D5FF106"/>
+    <w:rsid w:val="0D6F5B42"/>
+    <w:rsid w:val="0D8258EF"/>
+    <w:rsid w:val="0D881108"/>
+    <w:rsid w:val="0DAAACE2"/>
+    <w:rsid w:val="0DB3BB85"/>
+    <w:rsid w:val="0DB61F81"/>
+    <w:rsid w:val="0DC489CD"/>
+    <w:rsid w:val="0DCE747C"/>
+    <w:rsid w:val="0DF0BC92"/>
+    <w:rsid w:val="0DFFDDBB"/>
+    <w:rsid w:val="0E13FA2A"/>
+    <w:rsid w:val="0E3CB563"/>
+    <w:rsid w:val="0E4E6E41"/>
+    <w:rsid w:val="0E5D11D5"/>
+    <w:rsid w:val="0E66FFFA"/>
+    <w:rsid w:val="0E7130B9"/>
+    <w:rsid w:val="0E73ED77"/>
+    <w:rsid w:val="0EAED58D"/>
+    <w:rsid w:val="0EAFCBFE"/>
+    <w:rsid w:val="0EB401DB"/>
+    <w:rsid w:val="0ED10A3B"/>
+    <w:rsid w:val="0ED17BE9"/>
+    <w:rsid w:val="0ED4C05F"/>
+    <w:rsid w:val="0EE6E045"/>
+    <w:rsid w:val="0EE81092"/>
+    <w:rsid w:val="0F021A7A"/>
+    <w:rsid w:val="0F44FC23"/>
+    <w:rsid w:val="0F6A44DD"/>
+    <w:rsid w:val="0F7D768D"/>
+    <w:rsid w:val="0F88ADA3"/>
+    <w:rsid w:val="0FAD5B55"/>
+    <w:rsid w:val="0FB76FB4"/>
+    <w:rsid w:val="0FB842C5"/>
+    <w:rsid w:val="0FEF5F82"/>
+    <w:rsid w:val="0FF1941E"/>
+    <w:rsid w:val="0FF463FE"/>
+    <w:rsid w:val="1049DA4E"/>
+    <w:rsid w:val="106D7AB6"/>
+    <w:rsid w:val="108AAEA6"/>
+    <w:rsid w:val="1090D8FA"/>
+    <w:rsid w:val="109358FB"/>
+    <w:rsid w:val="10BA0C19"/>
+    <w:rsid w:val="10C1567A"/>
+    <w:rsid w:val="10C3878B"/>
+    <w:rsid w:val="10C41AE5"/>
+    <w:rsid w:val="10C4CC74"/>
+    <w:rsid w:val="10C97420"/>
+    <w:rsid w:val="10D0C8FC"/>
+    <w:rsid w:val="10D5DE00"/>
+    <w:rsid w:val="10EC8AAB"/>
+    <w:rsid w:val="10FAA9C3"/>
+    <w:rsid w:val="113F91E5"/>
+    <w:rsid w:val="117932E3"/>
+    <w:rsid w:val="1179DF32"/>
+    <w:rsid w:val="118DE1F0"/>
+    <w:rsid w:val="11CBADA6"/>
+    <w:rsid w:val="11FA6A63"/>
+    <w:rsid w:val="1202C425"/>
+    <w:rsid w:val="1236016E"/>
+    <w:rsid w:val="123E8338"/>
+    <w:rsid w:val="127FFC75"/>
+    <w:rsid w:val="1284FAA9"/>
+    <w:rsid w:val="12D22498"/>
+    <w:rsid w:val="12E91341"/>
+    <w:rsid w:val="12EA0813"/>
+    <w:rsid w:val="1311E04D"/>
+    <w:rsid w:val="137AD489"/>
+    <w:rsid w:val="1380DAED"/>
+    <w:rsid w:val="1380DC76"/>
+    <w:rsid w:val="13A5D466"/>
+    <w:rsid w:val="13AC46F1"/>
+    <w:rsid w:val="13C67CB1"/>
+    <w:rsid w:val="13DF2E91"/>
+    <w:rsid w:val="13F8124C"/>
+    <w:rsid w:val="1400F1B9"/>
+    <w:rsid w:val="142A4297"/>
+    <w:rsid w:val="142ECEAC"/>
+    <w:rsid w:val="1430CF1E"/>
+    <w:rsid w:val="146568E5"/>
+    <w:rsid w:val="146B428A"/>
+    <w:rsid w:val="148606EB"/>
+    <w:rsid w:val="1487468B"/>
+    <w:rsid w:val="14A96C56"/>
+    <w:rsid w:val="14AACFBA"/>
+    <w:rsid w:val="14B6A752"/>
+    <w:rsid w:val="14B73D32"/>
+    <w:rsid w:val="14D9DEC1"/>
+    <w:rsid w:val="1519EF3C"/>
+    <w:rsid w:val="15481603"/>
+    <w:rsid w:val="154E0823"/>
+    <w:rsid w:val="15E0ABC8"/>
+    <w:rsid w:val="15FEF0B8"/>
+    <w:rsid w:val="1603CE4B"/>
+    <w:rsid w:val="162EC10A"/>
+    <w:rsid w:val="16517190"/>
+    <w:rsid w:val="1676D3B7"/>
+    <w:rsid w:val="16799EEC"/>
+    <w:rsid w:val="16D69BB3"/>
+    <w:rsid w:val="16DC4F4F"/>
+    <w:rsid w:val="16E09B11"/>
+    <w:rsid w:val="16E7319D"/>
+    <w:rsid w:val="16F5C5BA"/>
+    <w:rsid w:val="171255A3"/>
+    <w:rsid w:val="1717FC4D"/>
+    <w:rsid w:val="176228C8"/>
+    <w:rsid w:val="1787C41C"/>
+    <w:rsid w:val="17A9A73E"/>
+    <w:rsid w:val="17AF3CD1"/>
+    <w:rsid w:val="17EFE702"/>
+    <w:rsid w:val="1801F63A"/>
+    <w:rsid w:val="185F7776"/>
+    <w:rsid w:val="186689A3"/>
+    <w:rsid w:val="18BB65FC"/>
+    <w:rsid w:val="18E279D1"/>
+    <w:rsid w:val="18F4DC19"/>
+    <w:rsid w:val="18FBF6EC"/>
+    <w:rsid w:val="1903A819"/>
+    <w:rsid w:val="193C0F08"/>
+    <w:rsid w:val="1946327A"/>
+    <w:rsid w:val="196A0E05"/>
+    <w:rsid w:val="1995774D"/>
+    <w:rsid w:val="199629E9"/>
+    <w:rsid w:val="19BB8F7C"/>
+    <w:rsid w:val="19DAFE82"/>
+    <w:rsid w:val="19EC925B"/>
+    <w:rsid w:val="19EFDC1E"/>
+    <w:rsid w:val="1A15CE1E"/>
+    <w:rsid w:val="1A3CAF97"/>
+    <w:rsid w:val="1A4C3838"/>
+    <w:rsid w:val="1A8296C3"/>
+    <w:rsid w:val="1A98F89D"/>
+    <w:rsid w:val="1AA04E73"/>
+    <w:rsid w:val="1ABC4E12"/>
+    <w:rsid w:val="1AC8787E"/>
+    <w:rsid w:val="1AE158ED"/>
+    <w:rsid w:val="1B037CB2"/>
+    <w:rsid w:val="1B06FD06"/>
+    <w:rsid w:val="1B1B79A5"/>
+    <w:rsid w:val="1B2BA9C8"/>
+    <w:rsid w:val="1B389443"/>
+    <w:rsid w:val="1B8CBE0E"/>
+    <w:rsid w:val="1BBE2A5F"/>
+    <w:rsid w:val="1BE37D3F"/>
+    <w:rsid w:val="1BF6AEA2"/>
+    <w:rsid w:val="1C1CBACE"/>
+    <w:rsid w:val="1C331C61"/>
+    <w:rsid w:val="1C49CDC6"/>
+    <w:rsid w:val="1C5706F0"/>
+    <w:rsid w:val="1C731829"/>
+    <w:rsid w:val="1C757362"/>
+    <w:rsid w:val="1CB30D38"/>
+    <w:rsid w:val="1CB80CF4"/>
+    <w:rsid w:val="1CC39F4E"/>
+    <w:rsid w:val="1CDD719E"/>
+    <w:rsid w:val="1D0DE38D"/>
+    <w:rsid w:val="1D1FDC13"/>
+    <w:rsid w:val="1D317637"/>
+    <w:rsid w:val="1D6D031C"/>
+    <w:rsid w:val="1D7A9D29"/>
+    <w:rsid w:val="1DD91CEF"/>
+    <w:rsid w:val="1DDB9C98"/>
+    <w:rsid w:val="1E000352"/>
+    <w:rsid w:val="1E010894"/>
+    <w:rsid w:val="1E03C7DB"/>
+    <w:rsid w:val="1E477A8E"/>
+    <w:rsid w:val="1E5D14A2"/>
+    <w:rsid w:val="1E7BF40A"/>
+    <w:rsid w:val="1E7C4F7A"/>
+    <w:rsid w:val="1E7DEEFE"/>
+    <w:rsid w:val="1E87DD49"/>
+    <w:rsid w:val="1E986ADA"/>
+    <w:rsid w:val="1EAA672E"/>
+    <w:rsid w:val="1EE023E3"/>
+    <w:rsid w:val="1EE2A303"/>
+    <w:rsid w:val="1EE606FC"/>
+    <w:rsid w:val="1EFA3BB4"/>
+    <w:rsid w:val="1F08D37D"/>
+    <w:rsid w:val="1F1EE295"/>
+    <w:rsid w:val="1F2CDAED"/>
+    <w:rsid w:val="1F301E1F"/>
+    <w:rsid w:val="1F4598E9"/>
+    <w:rsid w:val="1F5B37B9"/>
+    <w:rsid w:val="1F77E61A"/>
+    <w:rsid w:val="1F88C6F2"/>
+    <w:rsid w:val="1FA74EB1"/>
+    <w:rsid w:val="1FB5DFE2"/>
+    <w:rsid w:val="1FC08583"/>
+    <w:rsid w:val="1FF4AB5B"/>
+    <w:rsid w:val="20151260"/>
+    <w:rsid w:val="20328CBF"/>
+    <w:rsid w:val="205B2A93"/>
+    <w:rsid w:val="207B6012"/>
+    <w:rsid w:val="207B8AF4"/>
+    <w:rsid w:val="2083112D"/>
+    <w:rsid w:val="20999536"/>
+    <w:rsid w:val="209D24FB"/>
+    <w:rsid w:val="20A48D49"/>
+    <w:rsid w:val="210C269F"/>
+    <w:rsid w:val="2141BC2F"/>
+    <w:rsid w:val="2146829F"/>
+    <w:rsid w:val="2147763D"/>
+    <w:rsid w:val="215F9933"/>
+    <w:rsid w:val="216E969F"/>
+    <w:rsid w:val="21707DFF"/>
+    <w:rsid w:val="217198B0"/>
+    <w:rsid w:val="219FF83B"/>
+    <w:rsid w:val="21CC2672"/>
+    <w:rsid w:val="21FD787F"/>
+    <w:rsid w:val="220472AD"/>
+    <w:rsid w:val="2229FA0D"/>
+    <w:rsid w:val="223547A1"/>
+    <w:rsid w:val="2240743F"/>
+    <w:rsid w:val="224FE94E"/>
+    <w:rsid w:val="225125A4"/>
+    <w:rsid w:val="22926A35"/>
+    <w:rsid w:val="2293BA1F"/>
+    <w:rsid w:val="229680F3"/>
+    <w:rsid w:val="22AE9631"/>
+    <w:rsid w:val="22E35F4F"/>
+    <w:rsid w:val="230E2E65"/>
+    <w:rsid w:val="230F1A8D"/>
+    <w:rsid w:val="234D8DDC"/>
+    <w:rsid w:val="234E1775"/>
+    <w:rsid w:val="2358A270"/>
+    <w:rsid w:val="23789AB2"/>
+    <w:rsid w:val="237E6C11"/>
+    <w:rsid w:val="2384ADE1"/>
+    <w:rsid w:val="2392A3FF"/>
+    <w:rsid w:val="23954D84"/>
+    <w:rsid w:val="23AD9B1F"/>
+    <w:rsid w:val="23D538AF"/>
+    <w:rsid w:val="23D5944D"/>
+    <w:rsid w:val="23EA3721"/>
+    <w:rsid w:val="23F7370D"/>
+    <w:rsid w:val="241F35A7"/>
+    <w:rsid w:val="2429A33A"/>
+    <w:rsid w:val="242FB785"/>
+    <w:rsid w:val="2436E27D"/>
+    <w:rsid w:val="243C2B5B"/>
+    <w:rsid w:val="24774BEC"/>
+    <w:rsid w:val="24823102"/>
+    <w:rsid w:val="248FBB5D"/>
+    <w:rsid w:val="24EE7E4A"/>
+    <w:rsid w:val="24F6D7F2"/>
+    <w:rsid w:val="25210D66"/>
+    <w:rsid w:val="252E7460"/>
+    <w:rsid w:val="2536552D"/>
+    <w:rsid w:val="256A8EA0"/>
+    <w:rsid w:val="2586E7C5"/>
+    <w:rsid w:val="25BB0B86"/>
+    <w:rsid w:val="25C3F74B"/>
+    <w:rsid w:val="25F1E8E7"/>
+    <w:rsid w:val="25F3E8BE"/>
+    <w:rsid w:val="26042E2E"/>
+    <w:rsid w:val="260F982B"/>
+    <w:rsid w:val="2623F50C"/>
+    <w:rsid w:val="2651A3A5"/>
+    <w:rsid w:val="265503C9"/>
+    <w:rsid w:val="2657793F"/>
+    <w:rsid w:val="26633620"/>
+    <w:rsid w:val="2669C043"/>
+    <w:rsid w:val="26B3BA49"/>
+    <w:rsid w:val="26C56278"/>
+    <w:rsid w:val="26F7AB41"/>
+    <w:rsid w:val="27193F53"/>
+    <w:rsid w:val="2723D9A0"/>
+    <w:rsid w:val="2728A4BE"/>
+    <w:rsid w:val="27566127"/>
+    <w:rsid w:val="275EB316"/>
+    <w:rsid w:val="277144E6"/>
+    <w:rsid w:val="27886B72"/>
+    <w:rsid w:val="278C6E6D"/>
+    <w:rsid w:val="27D144EE"/>
+    <w:rsid w:val="27D62EDA"/>
+    <w:rsid w:val="27F7F099"/>
+    <w:rsid w:val="27F928AF"/>
+    <w:rsid w:val="27FAAA71"/>
+    <w:rsid w:val="281F401B"/>
+    <w:rsid w:val="2822537F"/>
+    <w:rsid w:val="2824F446"/>
+    <w:rsid w:val="282A2EE1"/>
+    <w:rsid w:val="283EBD71"/>
+    <w:rsid w:val="284046AE"/>
+    <w:rsid w:val="284FAECC"/>
+    <w:rsid w:val="2894CC5C"/>
+    <w:rsid w:val="28E27567"/>
+    <w:rsid w:val="28E919C2"/>
+    <w:rsid w:val="292F5CD1"/>
+    <w:rsid w:val="294048FA"/>
+    <w:rsid w:val="294C0E48"/>
+    <w:rsid w:val="29508D3E"/>
+    <w:rsid w:val="295486F9"/>
+    <w:rsid w:val="297DA50E"/>
+    <w:rsid w:val="2991A8A4"/>
+    <w:rsid w:val="299AE9A1"/>
+    <w:rsid w:val="299B8616"/>
+    <w:rsid w:val="29A81F19"/>
+    <w:rsid w:val="29A9F2F9"/>
+    <w:rsid w:val="29B52C47"/>
+    <w:rsid w:val="29C43D15"/>
+    <w:rsid w:val="29C6D3FC"/>
+    <w:rsid w:val="29CF65CC"/>
+    <w:rsid w:val="29F57932"/>
+    <w:rsid w:val="2A014882"/>
+    <w:rsid w:val="2A0A6BFC"/>
+    <w:rsid w:val="2A1AFFDB"/>
+    <w:rsid w:val="2A27C23B"/>
+    <w:rsid w:val="2A358C70"/>
+    <w:rsid w:val="2A45AC29"/>
+    <w:rsid w:val="2A4B23BB"/>
+    <w:rsid w:val="2A757024"/>
+    <w:rsid w:val="2ABC2180"/>
+    <w:rsid w:val="2AD1EBB1"/>
+    <w:rsid w:val="2B2620BA"/>
+    <w:rsid w:val="2B2E694C"/>
+    <w:rsid w:val="2B37F3E3"/>
+    <w:rsid w:val="2B775BC4"/>
+    <w:rsid w:val="2B95F1D3"/>
+    <w:rsid w:val="2BB09598"/>
+    <w:rsid w:val="2BB993D9"/>
+    <w:rsid w:val="2BC18D3B"/>
+    <w:rsid w:val="2BD63D67"/>
+    <w:rsid w:val="2BE2A1B9"/>
+    <w:rsid w:val="2C1C31AB"/>
+    <w:rsid w:val="2C24D356"/>
+    <w:rsid w:val="2C2C5C93"/>
+    <w:rsid w:val="2C5CC0A0"/>
+    <w:rsid w:val="2C711138"/>
+    <w:rsid w:val="2C7E3884"/>
+    <w:rsid w:val="2CBB17EA"/>
+    <w:rsid w:val="2CEB5E61"/>
+    <w:rsid w:val="2D1D59C7"/>
+    <w:rsid w:val="2D22A7C5"/>
+    <w:rsid w:val="2D59C35F"/>
+    <w:rsid w:val="2D6C1A32"/>
+    <w:rsid w:val="2D6DA168"/>
+    <w:rsid w:val="2D704E52"/>
+    <w:rsid w:val="2D819758"/>
+    <w:rsid w:val="2D8288F2"/>
+    <w:rsid w:val="2D8D752A"/>
+    <w:rsid w:val="2D8DE471"/>
+    <w:rsid w:val="2D938433"/>
+    <w:rsid w:val="2DAFFFC9"/>
+    <w:rsid w:val="2DB43BA0"/>
+    <w:rsid w:val="2E0353CD"/>
+    <w:rsid w:val="2E4FEA2A"/>
+    <w:rsid w:val="2E8CEA46"/>
+    <w:rsid w:val="2E9B1A72"/>
+    <w:rsid w:val="2EA780BA"/>
+    <w:rsid w:val="2EAD6D44"/>
+    <w:rsid w:val="2EC467D6"/>
+    <w:rsid w:val="2ECAF936"/>
+    <w:rsid w:val="2ED79754"/>
+    <w:rsid w:val="2EFA184A"/>
+    <w:rsid w:val="2EFD919C"/>
+    <w:rsid w:val="2F1953C5"/>
+    <w:rsid w:val="2F2A3F84"/>
+    <w:rsid w:val="2F366873"/>
+    <w:rsid w:val="2F39308E"/>
+    <w:rsid w:val="2F413C32"/>
+    <w:rsid w:val="2F46D044"/>
+    <w:rsid w:val="2F4CCA31"/>
+    <w:rsid w:val="2F843BFE"/>
+    <w:rsid w:val="2F859185"/>
+    <w:rsid w:val="2F8C180E"/>
+    <w:rsid w:val="2F957E49"/>
+    <w:rsid w:val="2F998379"/>
+    <w:rsid w:val="2F99DD08"/>
+    <w:rsid w:val="2F9F97CD"/>
+    <w:rsid w:val="2FA95FDB"/>
+    <w:rsid w:val="2FC7B4A0"/>
+    <w:rsid w:val="2FF5F9A1"/>
+    <w:rsid w:val="2FFABC40"/>
+    <w:rsid w:val="300246AE"/>
+    <w:rsid w:val="30223765"/>
+    <w:rsid w:val="3037BA24"/>
+    <w:rsid w:val="3075023C"/>
+    <w:rsid w:val="30A4AEED"/>
+    <w:rsid w:val="30A86683"/>
+    <w:rsid w:val="30B27006"/>
+    <w:rsid w:val="30CD1508"/>
+    <w:rsid w:val="30EF6689"/>
+    <w:rsid w:val="30FAEE23"/>
+    <w:rsid w:val="31222CDF"/>
+    <w:rsid w:val="31238F93"/>
+    <w:rsid w:val="31293F4C"/>
+    <w:rsid w:val="31296598"/>
+    <w:rsid w:val="3147E326"/>
+    <w:rsid w:val="31D02434"/>
+    <w:rsid w:val="31ED6233"/>
+    <w:rsid w:val="31EE3CF0"/>
+    <w:rsid w:val="31FAFCFE"/>
+    <w:rsid w:val="31FBAFFD"/>
+    <w:rsid w:val="32026E12"/>
+    <w:rsid w:val="322E3497"/>
+    <w:rsid w:val="323CCAAD"/>
+    <w:rsid w:val="3246AD2A"/>
+    <w:rsid w:val="324EAA4C"/>
+    <w:rsid w:val="3250DA0B"/>
+    <w:rsid w:val="325A5685"/>
+    <w:rsid w:val="325AD6B7"/>
+    <w:rsid w:val="32770405"/>
+    <w:rsid w:val="32909CB8"/>
+    <w:rsid w:val="329B5DE1"/>
+    <w:rsid w:val="32ADF618"/>
+    <w:rsid w:val="32C98587"/>
+    <w:rsid w:val="32D1B50E"/>
+    <w:rsid w:val="32D7FF39"/>
+    <w:rsid w:val="32E59F77"/>
+    <w:rsid w:val="32F7EF7D"/>
+    <w:rsid w:val="32FAF66A"/>
+    <w:rsid w:val="33098DCA"/>
+    <w:rsid w:val="33260DD5"/>
+    <w:rsid w:val="332A8A49"/>
+    <w:rsid w:val="332C1A4B"/>
+    <w:rsid w:val="332DBA0E"/>
+    <w:rsid w:val="334FCA1E"/>
+    <w:rsid w:val="335CA73F"/>
+    <w:rsid w:val="335FB18F"/>
+    <w:rsid w:val="336BD415"/>
+    <w:rsid w:val="338E63B1"/>
+    <w:rsid w:val="33980505"/>
+    <w:rsid w:val="33C15D78"/>
+    <w:rsid w:val="33DC931C"/>
+    <w:rsid w:val="33DE0AA9"/>
+    <w:rsid w:val="33F72E1C"/>
+    <w:rsid w:val="3427A355"/>
+    <w:rsid w:val="34427058"/>
+    <w:rsid w:val="34526768"/>
+    <w:rsid w:val="34767441"/>
+    <w:rsid w:val="3494EE61"/>
+    <w:rsid w:val="34A7FB25"/>
+    <w:rsid w:val="34B34469"/>
+    <w:rsid w:val="34DB7D1D"/>
+    <w:rsid w:val="353DE3E4"/>
+    <w:rsid w:val="35737474"/>
+    <w:rsid w:val="359D70D5"/>
+    <w:rsid w:val="35FDA0A6"/>
+    <w:rsid w:val="36081A26"/>
+    <w:rsid w:val="3627B274"/>
+    <w:rsid w:val="36509AE9"/>
+    <w:rsid w:val="36649797"/>
+    <w:rsid w:val="366FA38B"/>
+    <w:rsid w:val="367DDF2C"/>
+    <w:rsid w:val="368EA1BA"/>
+    <w:rsid w:val="3696EAB4"/>
+    <w:rsid w:val="369D170B"/>
+    <w:rsid w:val="369FE87D"/>
+    <w:rsid w:val="36D8F43B"/>
+    <w:rsid w:val="37086AE5"/>
+    <w:rsid w:val="370A2CF6"/>
+    <w:rsid w:val="370C7ADA"/>
+    <w:rsid w:val="3719E3A3"/>
+    <w:rsid w:val="371F54E6"/>
+    <w:rsid w:val="372D3E2F"/>
+    <w:rsid w:val="373039AA"/>
+    <w:rsid w:val="37444536"/>
+    <w:rsid w:val="3746E5A8"/>
+    <w:rsid w:val="374C9A2B"/>
+    <w:rsid w:val="37527B50"/>
+    <w:rsid w:val="37847DEF"/>
+    <w:rsid w:val="37A707F9"/>
+    <w:rsid w:val="37FE385F"/>
+    <w:rsid w:val="38115C0D"/>
+    <w:rsid w:val="3830C589"/>
+    <w:rsid w:val="38A90F6A"/>
+    <w:rsid w:val="38DD1ECE"/>
+    <w:rsid w:val="3922CBE0"/>
+    <w:rsid w:val="3934EA58"/>
+    <w:rsid w:val="396085EB"/>
+    <w:rsid w:val="396AF5E5"/>
+    <w:rsid w:val="396E13CD"/>
+    <w:rsid w:val="396E39C3"/>
+    <w:rsid w:val="39A7DD23"/>
+    <w:rsid w:val="39AC28FF"/>
+    <w:rsid w:val="39D7893F"/>
+    <w:rsid w:val="39EA0FAC"/>
+    <w:rsid w:val="39FD7F1D"/>
+    <w:rsid w:val="39FDAAA2"/>
+    <w:rsid w:val="3A16BDE1"/>
+    <w:rsid w:val="3A1D2D10"/>
+    <w:rsid w:val="3A5E57F3"/>
+    <w:rsid w:val="3A802570"/>
+    <w:rsid w:val="3A8364F8"/>
+    <w:rsid w:val="3A875876"/>
+    <w:rsid w:val="3AA15F6F"/>
+    <w:rsid w:val="3AA2BF27"/>
+    <w:rsid w:val="3AB65FA0"/>
+    <w:rsid w:val="3ACE913C"/>
+    <w:rsid w:val="3AEC74B1"/>
+    <w:rsid w:val="3AEF75F6"/>
+    <w:rsid w:val="3B0C9969"/>
+    <w:rsid w:val="3B67BE0B"/>
+    <w:rsid w:val="3B7C5914"/>
+    <w:rsid w:val="3B7FCFA0"/>
+    <w:rsid w:val="3B90F38C"/>
+    <w:rsid w:val="3B94FCA8"/>
+    <w:rsid w:val="3BB56B13"/>
+    <w:rsid w:val="3BB86E6B"/>
+    <w:rsid w:val="3BD19279"/>
+    <w:rsid w:val="3BF9B7F7"/>
+    <w:rsid w:val="3BFE71A7"/>
+    <w:rsid w:val="3BFF0D3B"/>
+    <w:rsid w:val="3C085234"/>
+    <w:rsid w:val="3C0FC755"/>
+    <w:rsid w:val="3C21BB77"/>
+    <w:rsid w:val="3C370DD4"/>
+    <w:rsid w:val="3C546DBA"/>
+    <w:rsid w:val="3C5DFFB5"/>
+    <w:rsid w:val="3C5FAC80"/>
+    <w:rsid w:val="3C7B33C9"/>
+    <w:rsid w:val="3C8539F8"/>
+    <w:rsid w:val="3CBBC754"/>
+    <w:rsid w:val="3CBEEC88"/>
+    <w:rsid w:val="3CDC717E"/>
+    <w:rsid w:val="3CF3B84E"/>
+    <w:rsid w:val="3CFD0113"/>
+    <w:rsid w:val="3D0F2A01"/>
+    <w:rsid w:val="3D2B4C43"/>
+    <w:rsid w:val="3D9714C8"/>
+    <w:rsid w:val="3D9C4C65"/>
+    <w:rsid w:val="3D9FC251"/>
+    <w:rsid w:val="3DA2DE73"/>
+    <w:rsid w:val="3DBF7911"/>
+    <w:rsid w:val="3DC01DD8"/>
+    <w:rsid w:val="3DC5DDC8"/>
+    <w:rsid w:val="3E037562"/>
+    <w:rsid w:val="3E15E2C8"/>
+    <w:rsid w:val="3E3F8EA5"/>
+    <w:rsid w:val="3E684D07"/>
+    <w:rsid w:val="3E792F4E"/>
+    <w:rsid w:val="3ECC83F2"/>
+    <w:rsid w:val="3ECCC8E1"/>
+    <w:rsid w:val="3F1BB4BF"/>
+    <w:rsid w:val="3F1DD9B6"/>
+    <w:rsid w:val="3F37FB74"/>
+    <w:rsid w:val="3F4AAF32"/>
+    <w:rsid w:val="3F4F5858"/>
+    <w:rsid w:val="3F7E58A4"/>
+    <w:rsid w:val="3F893713"/>
+    <w:rsid w:val="3F89FF26"/>
+    <w:rsid w:val="3F9AB1CA"/>
+    <w:rsid w:val="3FACCC28"/>
+    <w:rsid w:val="3FB726E8"/>
+    <w:rsid w:val="3FB8795E"/>
+    <w:rsid w:val="3FECCAB9"/>
+    <w:rsid w:val="3FFC0E87"/>
+    <w:rsid w:val="4007DF9E"/>
+    <w:rsid w:val="40082071"/>
+    <w:rsid w:val="4026A7E8"/>
+    <w:rsid w:val="402C3C06"/>
+    <w:rsid w:val="4056D2C6"/>
+    <w:rsid w:val="405829D8"/>
+    <w:rsid w:val="405BECD1"/>
+    <w:rsid w:val="40960A5E"/>
+    <w:rsid w:val="40ADA80A"/>
+    <w:rsid w:val="40AF689E"/>
+    <w:rsid w:val="40D4580A"/>
+    <w:rsid w:val="40E09E8F"/>
+    <w:rsid w:val="40EC7305"/>
+    <w:rsid w:val="4113ACDE"/>
+    <w:rsid w:val="4158598E"/>
+    <w:rsid w:val="415B8946"/>
+    <w:rsid w:val="415EF216"/>
+    <w:rsid w:val="419783ED"/>
+    <w:rsid w:val="41C0A6EE"/>
+    <w:rsid w:val="41C2064A"/>
+    <w:rsid w:val="41E0F0E1"/>
+    <w:rsid w:val="41EA88AA"/>
+    <w:rsid w:val="42003D7E"/>
+    <w:rsid w:val="4205DC8F"/>
+    <w:rsid w:val="4224B8C7"/>
+    <w:rsid w:val="42694280"/>
+    <w:rsid w:val="427AEB3A"/>
+    <w:rsid w:val="42B1BED3"/>
+    <w:rsid w:val="42BD59A4"/>
+    <w:rsid w:val="42CAAD08"/>
+    <w:rsid w:val="42E02601"/>
+    <w:rsid w:val="42E43B67"/>
+    <w:rsid w:val="42FB4DEF"/>
+    <w:rsid w:val="42FBCE22"/>
+    <w:rsid w:val="433A0F38"/>
+    <w:rsid w:val="4345B7AE"/>
+    <w:rsid w:val="434E78FF"/>
+    <w:rsid w:val="437A10B4"/>
+    <w:rsid w:val="438318DF"/>
+    <w:rsid w:val="43874502"/>
+    <w:rsid w:val="439E828D"/>
+    <w:rsid w:val="43A93BCF"/>
+    <w:rsid w:val="43C385C8"/>
+    <w:rsid w:val="43D1CD1B"/>
+    <w:rsid w:val="43E43B47"/>
+    <w:rsid w:val="43E77956"/>
+    <w:rsid w:val="43F0848C"/>
+    <w:rsid w:val="4413B954"/>
+    <w:rsid w:val="444C54F9"/>
+    <w:rsid w:val="444E7DBA"/>
+    <w:rsid w:val="4452F243"/>
+    <w:rsid w:val="445D3849"/>
+    <w:rsid w:val="446678AE"/>
+    <w:rsid w:val="4466E6E4"/>
+    <w:rsid w:val="44B339EF"/>
+    <w:rsid w:val="44BD0540"/>
+    <w:rsid w:val="44D5F76D"/>
+    <w:rsid w:val="44DB43C5"/>
+    <w:rsid w:val="44E3BDAB"/>
+    <w:rsid w:val="45095642"/>
+    <w:rsid w:val="4510003D"/>
+    <w:rsid w:val="4534A0C5"/>
+    <w:rsid w:val="45444B85"/>
+    <w:rsid w:val="4551DA23"/>
+    <w:rsid w:val="4576215D"/>
+    <w:rsid w:val="45769B45"/>
+    <w:rsid w:val="45A60626"/>
+    <w:rsid w:val="45D32FAC"/>
+    <w:rsid w:val="45D9B138"/>
+    <w:rsid w:val="45E4D007"/>
+    <w:rsid w:val="45E85CE5"/>
+    <w:rsid w:val="45FA073D"/>
+    <w:rsid w:val="45FB1986"/>
+    <w:rsid w:val="461314E3"/>
+    <w:rsid w:val="461BEE50"/>
+    <w:rsid w:val="461EF2C1"/>
+    <w:rsid w:val="4629A24B"/>
+    <w:rsid w:val="4642874D"/>
+    <w:rsid w:val="465EE8AC"/>
+    <w:rsid w:val="4673DF76"/>
+    <w:rsid w:val="467E6964"/>
+    <w:rsid w:val="46925B40"/>
+    <w:rsid w:val="469AB62D"/>
+    <w:rsid w:val="46A2CD89"/>
+    <w:rsid w:val="46A4777C"/>
+    <w:rsid w:val="46A9C00F"/>
+    <w:rsid w:val="46B93EFA"/>
+    <w:rsid w:val="46CC075D"/>
+    <w:rsid w:val="46FACD1C"/>
+    <w:rsid w:val="47290848"/>
+    <w:rsid w:val="478E2F22"/>
+    <w:rsid w:val="47C35ED8"/>
+    <w:rsid w:val="47CEA986"/>
+    <w:rsid w:val="47E0D9A5"/>
+    <w:rsid w:val="47FB1F75"/>
+    <w:rsid w:val="4806079B"/>
+    <w:rsid w:val="48098CB5"/>
+    <w:rsid w:val="481C7AC5"/>
+    <w:rsid w:val="484112EF"/>
+    <w:rsid w:val="48A11CD8"/>
+    <w:rsid w:val="48AAE091"/>
+    <w:rsid w:val="48B25099"/>
+    <w:rsid w:val="48D7B61A"/>
+    <w:rsid w:val="48E5D3FF"/>
+    <w:rsid w:val="48EE19EE"/>
+    <w:rsid w:val="4903A52A"/>
+    <w:rsid w:val="491B4D93"/>
+    <w:rsid w:val="4934034A"/>
+    <w:rsid w:val="49517B9E"/>
+    <w:rsid w:val="49B61E27"/>
+    <w:rsid w:val="49CB44F8"/>
+    <w:rsid w:val="49EF0D81"/>
+    <w:rsid w:val="4A272248"/>
+    <w:rsid w:val="4A272352"/>
+    <w:rsid w:val="4A2D1EEF"/>
+    <w:rsid w:val="4A479F45"/>
+    <w:rsid w:val="4A607F22"/>
+    <w:rsid w:val="4A806D3E"/>
+    <w:rsid w:val="4A8DE7F0"/>
+    <w:rsid w:val="4A99A341"/>
+    <w:rsid w:val="4ADAA243"/>
+    <w:rsid w:val="4B254233"/>
+    <w:rsid w:val="4B4606B7"/>
+    <w:rsid w:val="4B4B9BC4"/>
+    <w:rsid w:val="4B59FF90"/>
+    <w:rsid w:val="4B991C5C"/>
+    <w:rsid w:val="4BB2674C"/>
+    <w:rsid w:val="4BFDB74F"/>
+    <w:rsid w:val="4C13C1E9"/>
+    <w:rsid w:val="4C15BC23"/>
+    <w:rsid w:val="4CA1E7C2"/>
+    <w:rsid w:val="4CA214E9"/>
+    <w:rsid w:val="4CB0572D"/>
+    <w:rsid w:val="4D1CACB0"/>
+    <w:rsid w:val="4D26E3B2"/>
+    <w:rsid w:val="4D4EA15B"/>
+    <w:rsid w:val="4D5331A4"/>
+    <w:rsid w:val="4D614ADE"/>
+    <w:rsid w:val="4D7E3F1B"/>
+    <w:rsid w:val="4DC59FFF"/>
+    <w:rsid w:val="4DCB8653"/>
+    <w:rsid w:val="4DEA1331"/>
+    <w:rsid w:val="4DEAAE92"/>
+    <w:rsid w:val="4DF41709"/>
+    <w:rsid w:val="4DF6EA98"/>
+    <w:rsid w:val="4E14BAA5"/>
+    <w:rsid w:val="4E1B2B19"/>
+    <w:rsid w:val="4E58E015"/>
+    <w:rsid w:val="4E720FCF"/>
+    <w:rsid w:val="4E7684C5"/>
+    <w:rsid w:val="4E865DD7"/>
+    <w:rsid w:val="4EB2BAF5"/>
+    <w:rsid w:val="4EF67234"/>
+    <w:rsid w:val="4F1684EB"/>
+    <w:rsid w:val="4F516E37"/>
+    <w:rsid w:val="4F54C7AA"/>
+    <w:rsid w:val="4F568EC7"/>
+    <w:rsid w:val="4F597593"/>
+    <w:rsid w:val="4F60CF17"/>
+    <w:rsid w:val="4F615BC8"/>
+    <w:rsid w:val="4F6F12D6"/>
+    <w:rsid w:val="4F742A20"/>
+    <w:rsid w:val="4F74971A"/>
+    <w:rsid w:val="4F750B0F"/>
+    <w:rsid w:val="4FB4F593"/>
+    <w:rsid w:val="4FDED611"/>
+    <w:rsid w:val="5009FF95"/>
+    <w:rsid w:val="50199A24"/>
+    <w:rsid w:val="5036F587"/>
+    <w:rsid w:val="50617AEE"/>
+    <w:rsid w:val="509E6A9F"/>
+    <w:rsid w:val="50B2CC38"/>
+    <w:rsid w:val="50D6C239"/>
+    <w:rsid w:val="50D78690"/>
+    <w:rsid w:val="50EC65C1"/>
+    <w:rsid w:val="5106625F"/>
+    <w:rsid w:val="511EA7EA"/>
+    <w:rsid w:val="5135A297"/>
+    <w:rsid w:val="51378923"/>
+    <w:rsid w:val="514A03EA"/>
+    <w:rsid w:val="514F9D1A"/>
+    <w:rsid w:val="5179ED91"/>
+    <w:rsid w:val="517E5886"/>
+    <w:rsid w:val="519DA2F0"/>
+    <w:rsid w:val="51AC5610"/>
+    <w:rsid w:val="51BE6ABA"/>
+    <w:rsid w:val="51CC502C"/>
+    <w:rsid w:val="521EB46B"/>
+    <w:rsid w:val="5254EAA1"/>
+    <w:rsid w:val="525FF311"/>
+    <w:rsid w:val="5276A445"/>
+    <w:rsid w:val="5276BF5D"/>
+    <w:rsid w:val="527A8150"/>
+    <w:rsid w:val="5298FC8A"/>
+    <w:rsid w:val="52B21C41"/>
+    <w:rsid w:val="52EF231B"/>
+    <w:rsid w:val="5319E7C1"/>
+    <w:rsid w:val="5340FE89"/>
+    <w:rsid w:val="5341A009"/>
+    <w:rsid w:val="53424496"/>
+    <w:rsid w:val="534BE3EF"/>
+    <w:rsid w:val="534C0B8D"/>
+    <w:rsid w:val="534CBC5F"/>
+    <w:rsid w:val="538822F3"/>
+    <w:rsid w:val="539C7CD5"/>
+    <w:rsid w:val="53BD4EEA"/>
+    <w:rsid w:val="53F37F70"/>
+    <w:rsid w:val="5425EE88"/>
+    <w:rsid w:val="5434CCEB"/>
+    <w:rsid w:val="543B6C67"/>
+    <w:rsid w:val="546BB667"/>
+    <w:rsid w:val="54B992D4"/>
+    <w:rsid w:val="54CB2501"/>
+    <w:rsid w:val="54D89742"/>
+    <w:rsid w:val="54DF2440"/>
+    <w:rsid w:val="54E80FBD"/>
+    <w:rsid w:val="5526F45D"/>
+    <w:rsid w:val="552A4BB6"/>
+    <w:rsid w:val="5531C983"/>
+    <w:rsid w:val="55330C80"/>
+    <w:rsid w:val="55642128"/>
+    <w:rsid w:val="557A9B6E"/>
+    <w:rsid w:val="558DA6D7"/>
+    <w:rsid w:val="55A0134E"/>
+    <w:rsid w:val="55B83350"/>
+    <w:rsid w:val="55FBA389"/>
+    <w:rsid w:val="5603A2DC"/>
+    <w:rsid w:val="5613DBF8"/>
+    <w:rsid w:val="5626169C"/>
+    <w:rsid w:val="562FEA6C"/>
+    <w:rsid w:val="563209CE"/>
+    <w:rsid w:val="56847B9F"/>
+    <w:rsid w:val="5697FB58"/>
+    <w:rsid w:val="569969DC"/>
+    <w:rsid w:val="56A03D42"/>
+    <w:rsid w:val="56A0F422"/>
+    <w:rsid w:val="56C8C539"/>
+    <w:rsid w:val="56E6DEB3"/>
+    <w:rsid w:val="56F19747"/>
+    <w:rsid w:val="570695A0"/>
+    <w:rsid w:val="57261AFE"/>
+    <w:rsid w:val="57267C07"/>
+    <w:rsid w:val="5733BC22"/>
+    <w:rsid w:val="57362EA0"/>
+    <w:rsid w:val="573EA26B"/>
+    <w:rsid w:val="579024C1"/>
+    <w:rsid w:val="57CD8B8A"/>
+    <w:rsid w:val="57D75244"/>
+    <w:rsid w:val="5809807C"/>
+    <w:rsid w:val="5848BEB4"/>
+    <w:rsid w:val="5857D75C"/>
+    <w:rsid w:val="58A7DBFE"/>
+    <w:rsid w:val="58C38305"/>
+    <w:rsid w:val="58DAA5D4"/>
+    <w:rsid w:val="58FD945F"/>
+    <w:rsid w:val="590C1326"/>
+    <w:rsid w:val="591ADAEE"/>
+    <w:rsid w:val="59429B08"/>
+    <w:rsid w:val="5955B97F"/>
+    <w:rsid w:val="59625BCD"/>
+    <w:rsid w:val="5984AC7B"/>
+    <w:rsid w:val="59BD177F"/>
+    <w:rsid w:val="59BD6524"/>
+    <w:rsid w:val="59D292B4"/>
+    <w:rsid w:val="59DA70A6"/>
+    <w:rsid w:val="59EB3CC9"/>
+    <w:rsid w:val="59F3CEBA"/>
+    <w:rsid w:val="5A0C8667"/>
+    <w:rsid w:val="5A139258"/>
+    <w:rsid w:val="5A1FF186"/>
+    <w:rsid w:val="5A28E01C"/>
+    <w:rsid w:val="5A3669CA"/>
+    <w:rsid w:val="5A5B4DD3"/>
+    <w:rsid w:val="5A65C6EE"/>
+    <w:rsid w:val="5A9249AF"/>
+    <w:rsid w:val="5AA073E5"/>
+    <w:rsid w:val="5AEBC776"/>
+    <w:rsid w:val="5B329941"/>
+    <w:rsid w:val="5B3505C5"/>
+    <w:rsid w:val="5B5A251D"/>
+    <w:rsid w:val="5B619836"/>
+    <w:rsid w:val="5B637AF0"/>
+    <w:rsid w:val="5BA66592"/>
+    <w:rsid w:val="5BA93420"/>
+    <w:rsid w:val="5BC76E6A"/>
+    <w:rsid w:val="5BEC0669"/>
+    <w:rsid w:val="5BEE4D19"/>
+    <w:rsid w:val="5BF7C3F1"/>
+    <w:rsid w:val="5C1178AF"/>
+    <w:rsid w:val="5C37CC5C"/>
+    <w:rsid w:val="5C3966BD"/>
+    <w:rsid w:val="5C5E43E4"/>
+    <w:rsid w:val="5C9B5B4F"/>
+    <w:rsid w:val="5CD99539"/>
+    <w:rsid w:val="5CECBC47"/>
+    <w:rsid w:val="5D05340C"/>
+    <w:rsid w:val="5D54DB07"/>
+    <w:rsid w:val="5D57AE00"/>
+    <w:rsid w:val="5D985C8E"/>
+    <w:rsid w:val="5D9A2160"/>
+    <w:rsid w:val="5DA53B5B"/>
+    <w:rsid w:val="5DBD3301"/>
+    <w:rsid w:val="5DE27537"/>
+    <w:rsid w:val="5E07871B"/>
+    <w:rsid w:val="5E3029E2"/>
+    <w:rsid w:val="5E3DC443"/>
+    <w:rsid w:val="5E4F926B"/>
+    <w:rsid w:val="5E62D19E"/>
+    <w:rsid w:val="5E98ECA3"/>
+    <w:rsid w:val="5E9F6109"/>
+    <w:rsid w:val="5EBE0221"/>
+    <w:rsid w:val="5ECAAE0C"/>
+    <w:rsid w:val="5ECBB31A"/>
+    <w:rsid w:val="5ECE7D44"/>
+    <w:rsid w:val="5EEB43F8"/>
+    <w:rsid w:val="5F30B8D2"/>
+    <w:rsid w:val="5F8562B5"/>
+    <w:rsid w:val="5F945982"/>
+    <w:rsid w:val="60107EB3"/>
+    <w:rsid w:val="603893B1"/>
+    <w:rsid w:val="60475AEC"/>
+    <w:rsid w:val="6059D282"/>
+    <w:rsid w:val="60911CB7"/>
+    <w:rsid w:val="60AE1B2E"/>
+    <w:rsid w:val="60B0387F"/>
+    <w:rsid w:val="60DCFEF7"/>
+    <w:rsid w:val="60E3EBE8"/>
+    <w:rsid w:val="60F37EB2"/>
+    <w:rsid w:val="60FC501D"/>
+    <w:rsid w:val="60FE54A4"/>
+    <w:rsid w:val="610E5EF7"/>
+    <w:rsid w:val="611943D1"/>
+    <w:rsid w:val="612BF475"/>
+    <w:rsid w:val="61331281"/>
+    <w:rsid w:val="6142ACA2"/>
+    <w:rsid w:val="614C9CAA"/>
+    <w:rsid w:val="615694AD"/>
+    <w:rsid w:val="615B08FA"/>
+    <w:rsid w:val="616DC3B1"/>
+    <w:rsid w:val="617CE892"/>
+    <w:rsid w:val="617DA212"/>
+    <w:rsid w:val="61865BCA"/>
+    <w:rsid w:val="61B0065C"/>
+    <w:rsid w:val="622A3700"/>
+    <w:rsid w:val="624107E2"/>
+    <w:rsid w:val="625D25B4"/>
+    <w:rsid w:val="62782CA8"/>
+    <w:rsid w:val="6285F631"/>
+    <w:rsid w:val="62A12D5B"/>
+    <w:rsid w:val="62D6C087"/>
+    <w:rsid w:val="62F6D95B"/>
+    <w:rsid w:val="62FE1DB7"/>
+    <w:rsid w:val="63126664"/>
+    <w:rsid w:val="6318F089"/>
+    <w:rsid w:val="631C1D3B"/>
+    <w:rsid w:val="634C9475"/>
+    <w:rsid w:val="6357E7DC"/>
+    <w:rsid w:val="637087BC"/>
+    <w:rsid w:val="63985E7A"/>
+    <w:rsid w:val="63FA5B9E"/>
+    <w:rsid w:val="63FB792C"/>
+    <w:rsid w:val="63FC702F"/>
+    <w:rsid w:val="641418C8"/>
+    <w:rsid w:val="642A778C"/>
+    <w:rsid w:val="642EB3DD"/>
+    <w:rsid w:val="645C3244"/>
+    <w:rsid w:val="645D1279"/>
+    <w:rsid w:val="646F9652"/>
+    <w:rsid w:val="6481613C"/>
+    <w:rsid w:val="64853FC3"/>
+    <w:rsid w:val="64885388"/>
+    <w:rsid w:val="649A30B3"/>
+    <w:rsid w:val="64A5F84A"/>
+    <w:rsid w:val="64AAF8A7"/>
+    <w:rsid w:val="64BE5F6B"/>
+    <w:rsid w:val="64CC54A1"/>
+    <w:rsid w:val="652BEEC9"/>
+    <w:rsid w:val="6530347E"/>
+    <w:rsid w:val="653B44B7"/>
+    <w:rsid w:val="6546B6CD"/>
+    <w:rsid w:val="65573081"/>
+    <w:rsid w:val="6575D002"/>
+    <w:rsid w:val="65838E2C"/>
+    <w:rsid w:val="65B638B8"/>
+    <w:rsid w:val="65B8E95B"/>
+    <w:rsid w:val="65C0B61E"/>
+    <w:rsid w:val="65D8CE1D"/>
+    <w:rsid w:val="65E9AF8C"/>
+    <w:rsid w:val="660080A6"/>
+    <w:rsid w:val="6612BAD9"/>
+    <w:rsid w:val="661C961C"/>
+    <w:rsid w:val="663826CB"/>
+    <w:rsid w:val="664C6947"/>
+    <w:rsid w:val="6663E889"/>
+    <w:rsid w:val="6670C861"/>
+    <w:rsid w:val="66748B4C"/>
+    <w:rsid w:val="66797838"/>
+    <w:rsid w:val="66F204DD"/>
+    <w:rsid w:val="6722BF62"/>
+    <w:rsid w:val="676952E3"/>
+    <w:rsid w:val="67822279"/>
+    <w:rsid w:val="6783DF74"/>
+    <w:rsid w:val="679955D3"/>
+    <w:rsid w:val="67C1938D"/>
+    <w:rsid w:val="67D51E7F"/>
+    <w:rsid w:val="67E2FCBE"/>
+    <w:rsid w:val="67FDDCB3"/>
+    <w:rsid w:val="6807338A"/>
+    <w:rsid w:val="68174D28"/>
+    <w:rsid w:val="68349CF0"/>
+    <w:rsid w:val="683EDC0A"/>
+    <w:rsid w:val="68672EE0"/>
+    <w:rsid w:val="686F2C3C"/>
+    <w:rsid w:val="6873430D"/>
+    <w:rsid w:val="68857A01"/>
+    <w:rsid w:val="68A0FAF0"/>
+    <w:rsid w:val="68AB853F"/>
+    <w:rsid w:val="68DFDF84"/>
+    <w:rsid w:val="693AC435"/>
+    <w:rsid w:val="6983782A"/>
+    <w:rsid w:val="69DF6074"/>
+    <w:rsid w:val="6A00781E"/>
+    <w:rsid w:val="6A33D374"/>
+    <w:rsid w:val="6A3A9C7E"/>
+    <w:rsid w:val="6A57B455"/>
+    <w:rsid w:val="6A7246A7"/>
+    <w:rsid w:val="6AA18F41"/>
+    <w:rsid w:val="6AA51081"/>
+    <w:rsid w:val="6AE62EE0"/>
+    <w:rsid w:val="6B0B494B"/>
+    <w:rsid w:val="6B556D70"/>
+    <w:rsid w:val="6B5F8474"/>
+    <w:rsid w:val="6BBDC2F5"/>
+    <w:rsid w:val="6BF5AE33"/>
+    <w:rsid w:val="6C017658"/>
+    <w:rsid w:val="6C0BFF7B"/>
+    <w:rsid w:val="6C0C5BB7"/>
+    <w:rsid w:val="6C331D60"/>
+    <w:rsid w:val="6C480FA1"/>
+    <w:rsid w:val="6C59A2C8"/>
+    <w:rsid w:val="6C826734"/>
+    <w:rsid w:val="6C837BB2"/>
+    <w:rsid w:val="6C83F22A"/>
+    <w:rsid w:val="6CB468DF"/>
+    <w:rsid w:val="6CC1D0A6"/>
+    <w:rsid w:val="6D0D0AAD"/>
+    <w:rsid w:val="6D150C2E"/>
+    <w:rsid w:val="6D2E93B3"/>
+    <w:rsid w:val="6D2EBF97"/>
+    <w:rsid w:val="6D618AD4"/>
+    <w:rsid w:val="6D6A77F6"/>
+    <w:rsid w:val="6D752422"/>
+    <w:rsid w:val="6D8C100D"/>
+    <w:rsid w:val="6D917E94"/>
+    <w:rsid w:val="6DA02325"/>
+    <w:rsid w:val="6DA8E967"/>
+    <w:rsid w:val="6DB0FFE5"/>
+    <w:rsid w:val="6DE0719E"/>
+    <w:rsid w:val="6DE33D7F"/>
+    <w:rsid w:val="6DF1FDA7"/>
+    <w:rsid w:val="6DFE37D2"/>
+    <w:rsid w:val="6E1523BE"/>
+    <w:rsid w:val="6E38E5C6"/>
+    <w:rsid w:val="6E42F836"/>
+    <w:rsid w:val="6E57F02A"/>
+    <w:rsid w:val="6E792E5E"/>
+    <w:rsid w:val="6E8310AD"/>
+    <w:rsid w:val="6E8E0227"/>
+    <w:rsid w:val="6EA33A07"/>
+    <w:rsid w:val="6EAB256A"/>
+    <w:rsid w:val="6EE3D097"/>
+    <w:rsid w:val="6EE92FC9"/>
+    <w:rsid w:val="6EEBAD46"/>
+    <w:rsid w:val="6EEBE4C7"/>
+    <w:rsid w:val="6EFCBCBA"/>
+    <w:rsid w:val="6F02AC4A"/>
+    <w:rsid w:val="6F0EF215"/>
+    <w:rsid w:val="6F1F61EB"/>
+    <w:rsid w:val="6F30E50B"/>
+    <w:rsid w:val="6F318B6C"/>
+    <w:rsid w:val="6F685277"/>
+    <w:rsid w:val="6F6D4D69"/>
+    <w:rsid w:val="6F82EC03"/>
+    <w:rsid w:val="6F93EB65"/>
+    <w:rsid w:val="6FACDAC1"/>
+    <w:rsid w:val="6FC8EB14"/>
+    <w:rsid w:val="6FD5EEE3"/>
+    <w:rsid w:val="6FE0AC1E"/>
+    <w:rsid w:val="701A7D08"/>
+    <w:rsid w:val="701E2825"/>
+    <w:rsid w:val="70244C33"/>
+    <w:rsid w:val="70573A01"/>
+    <w:rsid w:val="707E34EE"/>
+    <w:rsid w:val="709CE52A"/>
+    <w:rsid w:val="70C14BEB"/>
+    <w:rsid w:val="70C6A558"/>
+    <w:rsid w:val="71046A8B"/>
+    <w:rsid w:val="713C9CEB"/>
+    <w:rsid w:val="7156868F"/>
+    <w:rsid w:val="7196B0C4"/>
+    <w:rsid w:val="71FA5381"/>
+    <w:rsid w:val="720F7667"/>
+    <w:rsid w:val="7212AB9C"/>
+    <w:rsid w:val="72408783"/>
+    <w:rsid w:val="724F1CC0"/>
+    <w:rsid w:val="725B0BC9"/>
+    <w:rsid w:val="72642506"/>
+    <w:rsid w:val="72B75125"/>
+    <w:rsid w:val="72F02678"/>
+    <w:rsid w:val="730D07BE"/>
+    <w:rsid w:val="73364D3D"/>
+    <w:rsid w:val="73397046"/>
+    <w:rsid w:val="734461A6"/>
+    <w:rsid w:val="735B8AD8"/>
+    <w:rsid w:val="7363B3CA"/>
+    <w:rsid w:val="737A56D9"/>
+    <w:rsid w:val="7384158F"/>
+    <w:rsid w:val="739858EE"/>
+    <w:rsid w:val="739C11F6"/>
+    <w:rsid w:val="73A33535"/>
+    <w:rsid w:val="73D3EFDC"/>
+    <w:rsid w:val="73F65830"/>
+    <w:rsid w:val="7413D877"/>
+    <w:rsid w:val="741F81FD"/>
+    <w:rsid w:val="74251F9C"/>
+    <w:rsid w:val="742C75C7"/>
+    <w:rsid w:val="74381CAC"/>
+    <w:rsid w:val="7439F929"/>
+    <w:rsid w:val="7441E144"/>
+    <w:rsid w:val="74457A97"/>
+    <w:rsid w:val="74543301"/>
+    <w:rsid w:val="745A2BFA"/>
+    <w:rsid w:val="7460003C"/>
+    <w:rsid w:val="746035C1"/>
+    <w:rsid w:val="74A576F4"/>
+    <w:rsid w:val="74F62FD4"/>
+    <w:rsid w:val="75207DEE"/>
+    <w:rsid w:val="7525464D"/>
+    <w:rsid w:val="75564BD9"/>
+    <w:rsid w:val="755956E4"/>
+    <w:rsid w:val="755B18D9"/>
+    <w:rsid w:val="757A8799"/>
+    <w:rsid w:val="75888BD2"/>
+    <w:rsid w:val="75BAF0F7"/>
+    <w:rsid w:val="75C9A415"/>
+    <w:rsid w:val="76141B0E"/>
+    <w:rsid w:val="7657A4A7"/>
+    <w:rsid w:val="765F7E4D"/>
+    <w:rsid w:val="76838A18"/>
+    <w:rsid w:val="768A5FA4"/>
+    <w:rsid w:val="76A18689"/>
+    <w:rsid w:val="76B88F43"/>
+    <w:rsid w:val="76D9897A"/>
+    <w:rsid w:val="76E46C88"/>
+    <w:rsid w:val="76E6E602"/>
+    <w:rsid w:val="77279D77"/>
+    <w:rsid w:val="7766B93A"/>
+    <w:rsid w:val="77728AE6"/>
+    <w:rsid w:val="7788C715"/>
+    <w:rsid w:val="77AF5AED"/>
+    <w:rsid w:val="77B2BBFA"/>
+    <w:rsid w:val="77B94C94"/>
+    <w:rsid w:val="77E7FD86"/>
+    <w:rsid w:val="77F5D61F"/>
+    <w:rsid w:val="77F992B5"/>
+    <w:rsid w:val="78028E9C"/>
+    <w:rsid w:val="782B6295"/>
+    <w:rsid w:val="786D3056"/>
+    <w:rsid w:val="78737F8A"/>
+    <w:rsid w:val="78A67101"/>
+    <w:rsid w:val="78AC9C8E"/>
+    <w:rsid w:val="78BF72D8"/>
+    <w:rsid w:val="790F85DA"/>
+    <w:rsid w:val="7910FBC8"/>
+    <w:rsid w:val="793CAEC2"/>
+    <w:rsid w:val="7961581A"/>
+    <w:rsid w:val="7963E336"/>
+    <w:rsid w:val="797053CC"/>
+    <w:rsid w:val="798A0BC7"/>
+    <w:rsid w:val="79C2127B"/>
+    <w:rsid w:val="79D1D60B"/>
+    <w:rsid w:val="79D41985"/>
+    <w:rsid w:val="7A08E5E0"/>
+    <w:rsid w:val="7A0C9F6D"/>
+    <w:rsid w:val="7A0E3648"/>
+    <w:rsid w:val="7A114CB9"/>
+    <w:rsid w:val="7A19C761"/>
+    <w:rsid w:val="7A6ABFD4"/>
+    <w:rsid w:val="7A6C65A4"/>
+    <w:rsid w:val="7A6DF123"/>
+    <w:rsid w:val="7A709BD4"/>
+    <w:rsid w:val="7AA589EA"/>
+    <w:rsid w:val="7AA5C463"/>
+    <w:rsid w:val="7AA89276"/>
+    <w:rsid w:val="7ABF5AA5"/>
+    <w:rsid w:val="7B0BBB4A"/>
+    <w:rsid w:val="7B189642"/>
+    <w:rsid w:val="7B1D122C"/>
+    <w:rsid w:val="7B2B783D"/>
+    <w:rsid w:val="7B3C9A96"/>
+    <w:rsid w:val="7B5558B8"/>
+    <w:rsid w:val="7B7D6C58"/>
+    <w:rsid w:val="7B837CAA"/>
+    <w:rsid w:val="7B904ABD"/>
+    <w:rsid w:val="7B91D412"/>
+    <w:rsid w:val="7B927057"/>
+    <w:rsid w:val="7BC37D3C"/>
+    <w:rsid w:val="7BCE2A1A"/>
+    <w:rsid w:val="7BDD0780"/>
+    <w:rsid w:val="7BED3B19"/>
+    <w:rsid w:val="7BFD8C91"/>
+    <w:rsid w:val="7C067F07"/>
+    <w:rsid w:val="7C37A941"/>
+    <w:rsid w:val="7C538082"/>
+    <w:rsid w:val="7C61F88C"/>
+    <w:rsid w:val="7C6B4EA8"/>
+    <w:rsid w:val="7C6CFE7D"/>
+    <w:rsid w:val="7C934637"/>
+    <w:rsid w:val="7CA1903E"/>
+    <w:rsid w:val="7CB44F5D"/>
+    <w:rsid w:val="7CDC39C3"/>
+    <w:rsid w:val="7CF34456"/>
+    <w:rsid w:val="7CF46138"/>
+    <w:rsid w:val="7D122478"/>
+    <w:rsid w:val="7D41C812"/>
+    <w:rsid w:val="7D49B51C"/>
+    <w:rsid w:val="7D78AF2F"/>
+    <w:rsid w:val="7DAE9B9D"/>
+    <w:rsid w:val="7DBEFF03"/>
+    <w:rsid w:val="7DCC3368"/>
+    <w:rsid w:val="7DF5DB23"/>
+    <w:rsid w:val="7E34C544"/>
+    <w:rsid w:val="7E4EBE25"/>
+    <w:rsid w:val="7E4F535A"/>
+    <w:rsid w:val="7E93E19C"/>
+    <w:rsid w:val="7E972F5F"/>
+    <w:rsid w:val="7EA4708A"/>
+    <w:rsid w:val="7EAE36C8"/>
+    <w:rsid w:val="7EB7368A"/>
+    <w:rsid w:val="7ECD0241"/>
+    <w:rsid w:val="7ECF2798"/>
+    <w:rsid w:val="7EF4E276"/>
+    <w:rsid w:val="7EF8E5F7"/>
+    <w:rsid w:val="7F004563"/>
+    <w:rsid w:val="7F2CB53F"/>
+    <w:rsid w:val="7F539EC7"/>
+    <w:rsid w:val="7F58708E"/>
+    <w:rsid w:val="7F6816ED"/>
+    <w:rsid w:val="7F81930E"/>
+    <w:rsid w:val="7F828B8C"/>
+    <w:rsid w:val="7F8A5920"/>
+    <w:rsid w:val="7F8B03D7"/>
+    <w:rsid w:val="7FCC9A89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A6357E8"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{484DEC4E-0106-461A-93EE-9E8321E58B03}"/>
+  <w14:docId w14:val="620FAB79"/>
+  <w15:docId w15:val="{237604C0-9DC0-47DC-A809-ABA52779424C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -58830,51 +25446,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -58941,52 +25557,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -59053,2205 +25669,2800 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE5474"/>
+    <w:rsid w:val="00534497"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
-[...66 lines deleted...]
-  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
-[...79 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="table" w:styleId="Reatabula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:rsid w:val="000A0BC7"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
-  </w:style>
-[...94 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,List Paragraph11,Colorful List - Accent 12,List1,Akapit z listą BS,References,Colorful List - Accent 11,List Paragraph compact,Numbered Para 1"/>
+    <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char,List Paragraph11"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00C319C5"/>
+    <w:rsid w:val="006B168E"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="240"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SarakstarindkopaRakstz" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
     <w:name w:val="Saraksta rindkopa Rakstz."/>
-    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,List Paragraph11 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz."/>
+    <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz.,Akapit z listą BS Rakstz."/>
     <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00C319C5"/>
+    <w:rsid w:val="007D065F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
-[...1 lines deleted...]
-    <w:aliases w:val="Footnote Text Char1,Footnote Text Char Char,Footnote Text Char1 Char Char,Footnote Text Char Char Char Char,Footnote Text Char1 Char Char1 Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char1 Char Char1 Char,Footnote,f"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
+    <w:name w:val="tv2131"/>
     <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007C388A"/>
+    <w:rsid w:val="005C39A4"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:ind w:firstLine="300"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...62 lines deleted...]
-      <w:iCs/>
+      <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00774225"/>
+    <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00774225"/>
+    <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
     <w:name w:val="Komentāra teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00774225"/>
+    <w:rsid w:val="00806E02"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Komentrateksts"/>
     <w:next w:val="Komentrateksts"/>
     <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00774225"/>
+    <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:basedOn w:val="KomentratekstsRakstz"/>
     <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00774225"/>
+    <w:rsid w:val="00806E02"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CharCharCharChar" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F25516"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00806E02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="c14">
+    <w:name w:val="c14"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="0063568F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0093766F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0093766F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+    <w:name w:val="naisf"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="Pamatteksts2Rakstz"/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:spacing w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+    <w:name w:val="Pamatteksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamatteksts2"/>
+    <w:rsid w:val="0093766F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F25516"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:aliases w:val="Footnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Rakstz.,Fußnote Char Char Char Char Char Char Rakstz.,Fußnote Rakstz.,-E Fußnotentext Rakstz.,footnote text Rakstz.,Fußnotentext Ursprung Rakstz.,single space Rakstz.,f Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0093766F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="CharCharCharChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0093766F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A1D0A"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:link w:val="Style1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F25516"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:next w:val="Pamatteksts2"/>
+    <w:link w:val="Style2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C53012"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="SarakstarindkopaRakstz"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="005C34DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Style1"/>
+    <w:link w:val="Style3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BD5EE9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
+    <w:name w:val="Style2 Char"/>
+    <w:basedOn w:val="Style1Char"/>
+    <w:link w:val="Style2"/>
+    <w:rsid w:val="00C53012"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
+    <w:name w:val="Style3 Char"/>
+    <w:basedOn w:val="Style1Char"/>
+    <w:link w:val="Style3"/>
+    <w:rsid w:val="00BD5EE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00786059"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E476F"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00152F67"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C603FD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izclums">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00101F04"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E40E1"/>
+    <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
-      <w:jc w:val="both"/>
+      <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
-[...3 lines deleted...]
-    <w:uiPriority w:val="39"/>
+  <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="PamattekstsaratkpiRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC022F"/>
+    <w:pPr>
+      <w:ind w:left="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
+    <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Pamattekstsaratkpi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BC022F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
-    <w:rsid w:val="00D661A2"/>
+    <w:rsid w:val="00BC022F"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="9"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...76 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
+    <w:rsid w:val="00BC022F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00757B45"/>
+    <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="00614668"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+    <w:name w:val="ui-provider"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="00F17FB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
+    <w:name w:val="Headinggg1"/>
+    <w:basedOn w:val="Sarakstarindkopa"/>
+    <w:qFormat/>
+    <w:rsid w:val="00835AA1"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="240"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+    <w:name w:val="Style4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:qFormat/>
+    <w:rsid w:val="00835AA1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="right"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:rsid w:val="00A76ED0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="00A76ED0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+    <w:name w:val="No Spacing"/>
+    <w:aliases w:val="No Spacing1,Parastais"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BezatstarpmRakstz"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0064252C"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention4">
+    <w:name w:val="Unresolved Mention4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D5FFF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BezatstarpmRakstz">
+    <w:name w:val="Bez atstarpēm Rakstz."/>
+    <w:aliases w:val="No Spacing1 Rakstz.,Parastais Rakstz."/>
+    <w:link w:val="Bezatstarpm"/>
+    <w:uiPriority w:val="1"/>
+    <w:locked/>
+    <w:rsid w:val="00B92DD6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:rsid w:val="00984E5B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="54858176">
+    <w:div w:id="17706452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="38435739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="40060626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="54397139">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="130564330">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="953443081">
+        <w:div w:id="251134499">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="433743593">
+            <w:div w:id="1903446352">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1077173631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1693459383">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1386179823">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="519509686">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="149490003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="405418818">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="997028662">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="125633010">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="396321072">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1234271737">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="209608248">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="848758855">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="271283030">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1389037112">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="991564316">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="906964420">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                            <w:div w:id="1156150372">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="191189984">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2120637507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1508669899">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1857232730">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="933246689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1232696918">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="266474436">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="357464348">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2138910710">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1174027081">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1663460581">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="580793885">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="730739116">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="804734969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="880673417">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="905647202">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="204953591">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1254823731">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1122921034">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="408236908">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="449011265">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1483503675">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1705789364">
+                                  <w:blockQuote w:val="1"/>
+                                  <w:marLeft w:val="720"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="100"/>
+                                  <w:marBottom w:val="100"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1034382555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1115176650">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1175414969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1189683570">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="231164446">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1105199556">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1304774034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2145853404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1215242344">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1256356478">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1367171072">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1498886714">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525243817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="186450330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="708843599">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1083839061">
-[...35 lines deleted...]
-            <w:div w:id="1821074749">
+            <w:div w:id="1811170210">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1167132886">
+        <w:div w:id="378866207">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="305357113">
+            <w:div w:id="421074032">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="877855159">
-[...35 lines deleted...]
-            <w:div w:id="1941403300">
+            <w:div w:id="2135369778">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1369183371">
-[...11 lines deleted...]
-        <w:div w:id="1469275657">
+        <w:div w:id="645159566">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="189031320">
+            <w:div w:id="662315328">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="602227330">
-[...35 lines deleted...]
-            <w:div w:id="1971663984">
+            <w:div w:id="1800756732">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="1576432960">
-[...157 lines deleted...]
-        <w:div w:id="282226855">
+        <w:div w:id="818110053">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="620378139">
+            <w:div w:id="1377579713">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="749278924">
-[...35 lines deleted...]
-            <w:div w:id="2122802370">
+            <w:div w:id="1412695473">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="473644219">
+        <w:div w:id="995886143">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="473759943">
+            <w:div w:id="877402279">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="570239751">
-[...35 lines deleted...]
-            <w:div w:id="1583641714">
+            <w:div w:id="1784180051">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
-        <w:div w:id="789590969">
-[...23 lines deleted...]
-        <w:div w:id="2139638664">
+        <w:div w:id="1092818410">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="317729888">
+            <w:div w:id="700789645">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="545027176">
+            <w:div w:id="1071737839">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1708994053">
+            <w:div w:id="1781759313">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1819375989">
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1462336937">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="87391440">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
-            <w:div w:id="1981299536">
+            <w:div w:id="1010257889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911117673">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2031643070">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1295480004">
+    <w:div w:id="1634674862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1329094423">
+    <w:div w:id="1685401225">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="331765945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1461534194">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1417748871">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1572349466">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="2067219965">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="207844914">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                            <w:div w:id="846867783">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1904608504">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1694071089">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1377437045">
+    <w:div w:id="1776973083">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1407798589">
+    <w:div w:id="1826313004">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1459566624">
+    <w:div w:id="1837916730">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1462504246">
+    <w:div w:id="1851290511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="24909335">
-[...23 lines deleted...]
-        <w:div w:id="720717242">
+        <w:div w:id="849098355">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="136800562">
+            <w:div w:id="682630020">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-            </w:div>
-[...194 lines deleted...]
-              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1963417564">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="991371850">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="727191293">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="371538912">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1623418291">
+    <w:div w:id="1989361668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1634869098">
-[...11 lines deleted...]
-    <w:div w:id="1891067545">
+    <w:div w:id="2001233325">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2015262300">
+    <w:div w:id="2007203029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2142306883">
+    <w:div w:id="2034264893">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1183738580">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1680350095">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2147315799">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="509565418">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1571502832">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1953901386">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2056201252">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:encoding w:val="unicode"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId47" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto6.wdp" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrg.cfla.gov.lv/index.php/Att%C4%93ls:Melns_zimulis.jpg" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto3.wdp" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elrg.cfla.gov.lv/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId17" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId33" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto4.wdp" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vides-pieklustamibas-pasnovertejums" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lrg.cfla.gov.lv/index.php/Att%C4%93ls:Melns_pluss.jpg" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto5.wdp" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.jpeg" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId39" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/statistiskie-regioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/658/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ozols.gov.lv/pub/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/media/48617/download?attachment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/media/49115/download?attachment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ozols.gov.lv/pub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/368564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.varam.gov.lv/lv/wwwvaramgovlv/lv/pieklustamiba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/291004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/media/18838/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/251021-derigo-izraktenu-ieguves-kartiba" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.csp.gov.lv/lv/klasifikacija/nace-2-red/nace-saimniecisko-darbibu-statistiska-klasifikacija-eiropas-kopiena-2-redakcija" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/658/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/valsts-atbalsta-regulejums" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/regional_policy/policy/communication/online-generator_lv?lang=lv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/147917-vides-aizsardzibas-likums" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=CELEX:32021R1060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/socialais-iepirkums" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/guidelines_and_regulations_assets/iekszemes_komandejumu_metodika-1679574201.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/komunikacijas-un-dizaina-vadlinijas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/332122" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/147917-vides-aizsardzibas-likums" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/celvedis-ieklaujosas-vides-veidosanai-valsts-un-pasvaldibu-iestades-2020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-1-km-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/media/658/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/319013-par-kudras-ilgtspejigas-izmantosanas-pamatnostadnem-20202030-gadam" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lm.gov.lv/lv/vadlinijas-horizontala-principa-vienlidziba-ieklausana-nediskriminacija-un-pamattiesibu-ieverosana-istenosanai-un-uzraudzibai-2021-2027" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/profesionaliem/uzraudzibas-komiteja/uk-e-portfelis-2021-2027/2024-01-11-uk-rakstiska-procedura-varam_6117" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/291867-prasibas-zalajam-publiskajam-iepirkumam-un-to-piemerosanas-kartiba" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/147917-vides-aizsardzibas-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iub.gov.lv/lv/socialais-iepirkums" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9149844f8bcdd612f4570f6eff87e79f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6dddf3e74f1801dda93a3261d653b9d" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="3389ff0d8f09032fdc624906c10087e3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0cb742aedfe29e0f00d6e62d950beaf9" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -61296,161 +28507,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-06-27T10:12:46+00:00</Datums>
     <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
-[...2 lines deleted...]
-    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83677609-F371-4B24-B3D2-173A53F237DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39D11A64-52C2-41EB-A104-7147095EF956}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDBE47BB-C51C-4B83-91D1-40E1342B242E}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FD63EA9-A9C7-478F-88EB-BFB803A7AAF0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D9037FA-E3E5-45B5-BF7B-CC156D0E1C4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
-    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>38</Pages>
+  <Words>7613</Words>
+  <Characters>54744</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1335</Lines>
+  <Paragraphs>371</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>CFLA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>61986</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Projekta veidlapas izdruka</dc:title>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Lana Klimone</dc:creator>
-[...3 lines deleted...]
-  <revision>158</revision>
+  <dc:creator>Ilze Kvartenoka</dc:creator>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-    <vt:r8>385300</vt:r8>
+    <vt:r8>706300</vt:r8>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
-    <vt:bool>false</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
-[...7 lines deleted...]
-  </property>
 </Properties>
 </file>