--- v0 (2025-11-30)
+++ v1 (2026-07-30)
@@ -1,189 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B4597EC" w14:textId="77777777" w:rsidR="000D7736" w:rsidRPr="008B4121" w:rsidRDefault="000D7736" w:rsidP="00F37636">
-[...114 lines deleted...]
-    <w:p w14:paraId="629CE577" w14:textId="55BDBC73" w:rsidR="00422E4D" w:rsidRPr="008B4121" w:rsidRDefault="00CD49EF" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00422E4D" w:rsidP="45290AAE" w:rsidRDefault="00CD49EF" w14:paraId="629CE577" w14:textId="55BDBC73">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AF374B9" wp14:editId="743A40A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>339725</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2677795" cy="1476375"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1618416861" name="Group 1618416861"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
@@ -252,9379 +140,9103 @@
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="1600199" y="28575"/>
                             <a:ext cx="1078173" cy="1390650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:group id="Group 1618416861" style="position:absolute;margin-left:0;margin-top:26.75pt;width:210.85pt;height:116.25pt;z-index:251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordsize="26783,14763" o:spid="_x0000_s1026" w14:anchorId="2D05EDD3" o:gfxdata="UEsDBBQABgAIAAAAIQCm5lH7DAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hjQnp77LSVoKJIXdoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0x0gXTfXV/V25wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crvcmYDpKHvd9eRSn2mR+LnKF/ckEGPEEEt6PWoqYtmOT&#10;VSdmxcGqTOTSg4P2eJPUz0zIld9WPwccuJf0nEErIK8ixGdhkjtTARmsXOtk+X9GljRYuK7TEso2&#10;4Gahjk7nspX7sgGmS8PbhL3BdExny6c23wAAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAL9D52q1AgAA1wcAAA4AAABkcnMvZTJvRG9jLnhtbNRVW2vbMBR+H+w/&#10;CL23vqS2E9OkjHUtg24L68aeFVm2Ra0LkhKn/35HspM2yWClsMIe4uhyztF3vvMd6fJqKzq0YcZy&#10;Jec4OY8xYpKqistmjn/+uDmbYmQdkRXplGRz/Mgsvlq8f3fZ65KlqlVdxQyCINKWvZ7j1jldRpGl&#10;LRPEnivNJGzWygjiYGqaqDKkh+iii9I4zqNemUobRZm1sHo9bOJFiF/XjLpvdW2ZQ90cAzYXviZ8&#10;V/4bLS5J2RiiW05HGOQVKAThEg7dh7omjqC14SehBKdGWVW7c6pEpOqaUxZygGyS+CibW6PWOuTS&#10;lH2j9zQBtUc8vTos/bq5NfpeLw0w0esGuAgzn8u2NsL/A0q0DZQ97iljW4coLKZ5URSzDCMKe8lF&#10;kU+KbCCVtsD8iR9tPz15TidFeuIZ7Q6ODuBoTkv4jRzA6ISDv2sFvNzaMDwGES+KIYh5WOszKJcm&#10;jq94x91jkB4UxoOSmyWnSzNMgM6lQbya4zzL4yzNZhhJIkD4YOTPRqlnx/t508GR+MTuFH2wSKqP&#10;LZEN+2A1SBcY9dbRoXmYHpy66ri+4V2HjHK/uGvvW6LhyCQo0m+OCYPuj3TzB84GTV4ruhZMuqHJ&#10;DOsgdyVty7XFyJRMrBgkaT5XASEpraHfAbFvs2KSQtMD+KLICoygzfJJdjGIwjrDHG13Se2AD4xY&#10;UCFa9V9UBeDJ2qmA/yUqTLI8myXQ30cq3GsJKDbW3TIlkB8AcgAbwpPNnXUez5OJ17xUnlBYJ2Un&#10;DxbA0K+EKnjE4xBqNGQBg/9GpJO3VKdn8R+LMTTXXoyheqPi/OE1VNSLdKj2fiNU8hVKTPI4TmbQ&#10;4HDzpdNsd+/tbsYkLqZJAQwHTU5mcZ6F5+atNRmuUXg9gsTHl84/T8/nMH7+Hi9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEAXjHPDfRnAAB4jQIAFAAAAGRycy9tZWRpYS9pbWFnZTEuZW1mrHllWFRRt/Ag&#10;AhLSICilICAxxNAgQ4rSJZ1KiHR3CNJS0i0hITB0N9IztAJDSs0IQwgjMeQd3ve+7733z/d9z/fc&#10;8zxr733OWWevdfbaeyUOAABwwMK/LjwcAIAQC6c3Nze3oEYJABRggUVR7QUAgAPwibsDoMIiY1H+&#10;xxVCAACI3QUADLAv+v7HGwCgB4wHmDy+A8BOAODBAgsWsNNx48jgABiwY3Is3CHvWbyd0+c/4RZX&#10;UwEAUMDCLS6/zJ1/4GFJYK8Q8BOZuwCSf4wBAC4ZAIANO6b7x30I+D8fY7v/GgvKAHD+Reu/3ofJ&#10;AwDh8v8v3z+V+Sef/6QPADDL4P6bPpMM4b/HbP+Nr8cyBP9+/t9p9GQTiv+Lh/8+vicDwDuTAwB2&#10;sfCv9fgX3r/62zWK1lRXuk/0kAg7vP/qpYI2Vhr4WCC6h20Bf04vlLAdjru2khwAMs6wjb25ayur&#10;JgsA1CYQX1riYe8JXV4augMAlB63gLNiw+wDAMi9eaUgq+tjtmdKkEGtuMBEPp9bE1uYMZ6Dzpxw&#10;YcLv2y9+GkaEr0kS5fflurQwioJcwFJmPnc7c/kpYajhhKT61AyIor+S8wsdeTRX6/XpVZutl40t&#10;bZpi4jJmBembD9/b2YFAIH6oiupvFSZE4XIFmpzU/ztdTETI/Uciu+1BV+daFgyfuFJHqwaVfzQb&#10;53xrDnw7liXMQR8uV6sGsMzY0O3ce1ShXy3NFG26VmxcoOmg+AXSuXX7lIuEaKBJvpMmQhg1m133&#10;AAySHxoTOVW7lCnXnU061YUJOQf+LdKpd/hhbGnQ+r5K/Hdo9KDnOeeGhP8n7fJKbg2ffpL4MZf3&#10;aXF+3CTdMnTx7QEx8ALT/jM5ga/ahkptRnG0UEkaLhJl63idcNlyXRvN/422Vc0QIMINEcqzkLJv&#10;cbv4QhTmll1nOGXgDnv6HQbJVaoQcxjStdR0Avk9vksdMT1im/knTjRj0HHI9rkGZgjLSOvYPHVh&#10;jf6p0tg08xJivI500HN2sxL57MbnGz9nM71pFUfWePMl41OY9crZ6uMSFqvMgGDFWffUYJ7XdCnd&#10;ktsWHgSjcRVjd6NkQ6niUA1IGFXy+GC2W6b5A2GQkolUX8u1iPBeDnsNV52pTqtjed8X2KhUw6an&#10;J6ngflLnPiiddO/teHtR/rbI74cz22nXiFDJi6zW/IP3MGfg2yDPzLrScWpz+eZFiMByr5k8n+hT&#10;UVNbou9pZ6x1pv46xSzlOu7Q2zlZuJ8G4kh681To4I2R6Wak5b7IVuJooMDht+/d+qUcqdJr/YuP&#10;JQH9QK+fI3/PMsb5LFKMs97UW+dvaPhamd1UgeqAJTF2HlVWbmrj5bXDEPHrusfDUFfDiUU6eOqX&#10;nz37sqeLEBFi2gby7lBDHG1y7VYikz3B1Il8p5MIutqLpL2sRsu3/Yxi3yrsgtGeJQJtT+HjWrPx&#10;XCSjQiK8TPYnks7Fhm2Tjn5krarnV/DxivvPBCH1+UKRJn9CfBHgIX3De4RaIcd/Nk7xEHX+fAKS&#10;DYz6HBTKiafrwjZjC0NSgl1Vrrloq9x2VmUafGvhtvE8qzbSttmMYyB6U4UDegMfX2RoG/dZaHjk&#10;Uu/IqElHuV4zbm0WdEz3USN1itDoIXx9LiLOgjcnYMDU5niU3WZ2N7BfI4kMyrHYOqqmE/44cgSI&#10;q4RDaRW7J2H/mR6E4dksgQZgMBCExjJT+qzocUfH+mjlXEV0g0SEkeXbWRmS3z7FMmImYs5K7mcD&#10;rCJQoy+ePeIU5Xbrvwe3aqQy9n+CRQVKzTwjXXMxugviOTG5e36jqt/4Nzmfk4d3tj23ie/0yBAv&#10;Q8ojepjIsgPHA38w/PRvwezEmu4SfeoKrvYHgto9H7KubWp1HoAizT2Cq8Y8JJ5480RnaIAXcJ2H&#10;rRETjpZ+S66p9M8xDq3SCaZ9QOJ+DuPLnWLO3QW7huKLRGKmFKG94OuX9RO+CRmiq+LzXex3371s&#10;6N9dcf0k3vNKdAaW9JmX/nD46S1T2xjwtzkX9BNVjDDUm587CCaqQusHqztYfl0iHRSMqaWP9x+r&#10;O1iy2TsaRNhHDWKaT+VjTZ8VAeCQXGUj4gHRJU6aE/gNgzNp55+gbSMhJ8lxE8GGBMNWngnVYBR/&#10;R32t9na9KWuqx/vr8sWikr/loLGdp2owPrAwSCVp/+uq77e2Z78W8h9B0X/Odr6qwSgvzUSPAlqV&#10;HPeTUbqWw5bTAbaoi8mzJ4tyBmRuYgJrDGzin2XqmXkvsg+Y2K584hl+vKD2UddZ2miayh37E8PS&#10;xkJD2cyyqxoiYV8njs6Stdnh5oh6WeufuCdRXsxc+Kzt7r7M0uVqETLLPE0oucFaTCTTSZqqr+vM&#10;TXRmDYFTIjC9TvhttUDklvZCKskV2n23fDRHiYWmMouf52LEMWKwT2x1oVKLKFNfkzJVK5q9LMVh&#10;r0KSzrdzuf2T4EUht0zty/sV0R34uanUaSBI11jH8fUHQzxHGp7wI+R1DHCadV3hJ1BhD3veqGey&#10;EM9tH0PMpzgDu3DOUbWlE4nKw7SdQFaC7CzFEWUzY62XX0U/euSLDzB4b2vW55h+0dUKSwW9RQSJ&#10;kb1pwnNndUvFatQN4qKjHEwKvdZ+s+2zutCqeu4HmMNI/yxTiXg4EOxT+HQStc8NOzd//E5VdEaD&#10;gO3a7DCwS/wslOArNIUXUmeD1XRfFZ21KAUOurrBbhQ0O5FSILbplQ7JDUAKfjocQByqk2ov6VZT&#10;9ZL7o7rKeDM5GHda3C3A+NAwqubD3POlDe/M2CR7rJpVBt/kXOMmhQFBqO+BY5lzK+9NgrOfVPCk&#10;qtk9HVJ6Dl8Q6vNtdJVw4p4m9JVJiIR9y8/KCif2FlomMOdF88/zthY1FBmQzayI9Qk5gcyuiLNf&#10;0UQwcFxsm7yyU/DtUfXZpq73R3LsbvffK/peQ8H1U5jMxKqk27MMXo/aeGNq1T7OLEu08JoVKFh9&#10;c0DurlrtPyD4haY3WjUgQh33Ilvc/USw9KRTXj924fYwisE/i/BFZ4ng4j80n2TqU72fbqmo20MF&#10;bFdiJ/458Kql8XfES9czj1MgOahYQFiV4Rs5AWkYk9fUlcRzP9Ct8NxG+bkDm7QIapnIu2qTwsGh&#10;qtxVYQ7fvxC6sYUXaqZPpZiUEMnjsnH3nehFo6hEhTuyiHUt31lYzYXEFu8uFegOFJAWT4Tn5zbv&#10;CrGXojXCCz4kSYf6v5XV8biKq3N51eSeAn+l9bWRf2fEHWanv5w3Q6pCE4GvsKhkkVkt7WwXofB9&#10;cbkjbC/3r/4usb3lABkGkUXAB3N5h6B8TfeQ/NldR0i74eDBzcXJY/KYFleUknwje6TkBOOShjS7&#10;P6axSJFuvnHYy0m+lEj+Odvz3QbSh70/tqRwr0e192ylHJ3of9KI9058RcNcAyNG77C75eVIyrY9&#10;bDWap7K6roX2xOSzKaQmt42W5DzDnF6FIhA9eWRr8zN2yK3Rv+9pIvxexvR1IaXfjJ9fVCFSuA8E&#10;OUyDEniW/Ka3vLM1wPDv14OWjdAlRjvn+JY/OIQcEy3nXn9zD/glmxI2/6rKjAf/EqUuyL6eyFm+&#10;0XNHNIYlioapGRsYo7uW4GZwvzgoCdPMSM6nAGsxw78J2TBzV6bqqcnbFWT6zAw61FkfRaqDUPoi&#10;gqg0YZFu3vc2elc/it+r3bl0MtjpOyw5OTQ3sTkUlXaH16hole0RymAVGfHmtEekHH9+ppeUctyV&#10;WngUTua59TPw6LqArWkkcxcvP3I1KNUA6yMtCri1cvdGSzYwQIJ+PTH0ZkE94aYmLNXsBvuD3Y1W&#10;JYuhSajvGXiWKiX+otzfhHCZduz0LlNsY+V35PgIBW/IB8nqSfc/QPDaqBZnTp8Yx3KRHGdEDyir&#10;d+94oVdPSUUeBdmlmJVNnV/VtWRW5v0olC+P19Ytyg1OhplDWqAdh/uPbXArqxsuwyaB5109JHRw&#10;eYWP0lkOc3ZR2L0FKA47rL7Cz34dm11ifL/CFHHcTJq6DfOQ3mn4tWt1jXfjGmbYHkDQzp1UwzDb&#10;BmtBaghDQBxQTRvgVj52q7JEwt9RctByJlkvYETPh2Jpz6yOkQuVpRkVKYrvuWIqAu7DJCVcpuLO&#10;bJyI4RC+ubQ8fcsypAfBrvXU9fFg0jBOOua4tMTmD5UpTOdGaupE8svPdjcfPtPKYvxpilaVIW2Q&#10;+6z052DwOB//1f6eY8k16i4m/07vfR833htduh1xcUgQ7Oup8oN1NJ83aA/SrYUAbT7QH37zFDUn&#10;LDhxeSE285vBPy7cYW7Yepp+0S+k8+VY94oEpa+46lGCZZjSIkb0cKA7g9ENZlfRpzkx8jrVya+y&#10;3Zc2NTh/P4GN8ZPgB4Iqk6EPV2OSBwfO8SiQgtThzw2kBOZ5f2dtou+baXidjogSYws+Oy+hhJfk&#10;6vRqh9TVu/rghEhRfwLIuSp2U6s3vcnpaNC5EJxpMT1XAjPYl2oyeE3dc7dIiMTK/WEeqhhvYGvv&#10;WdYSurAtTOuITM7VZYLAeuWe94Fy3Gpied8kgDM2qUdumPYFO0Lqd5mCl5tzXNxrP6IXkOhvRGHa&#10;5TCs//p/bOWf2wDVWjBFIwVm6g+hqZbmWKZUge55UG4BRxW3vOEgZIKQv2cwDwdCqIz/h7xbE+uD&#10;R63dhQb9lm+Ts1OM1ccTN0VpmuP2rfpEzZw1siFe6vJFt8e/21fscp0CgTzoKBnau/qEcjANsbb/&#10;bK9wJEkEhIKlmHQt51eSKvpkHv9+vikoVaviVe70w09uvPqyQ3iErOrabcuU0wKIlW4X+4S509L9&#10;DuLSvprc5OWP7IobVjTsbgTU2kS4YLwS/gAMHHL0OLFirH9TvC6vQIJdNNuDazpY5vFLzTTEDQqE&#10;0LM1vKYBb8mz7ae8zteeeJsnyhacQPTdS/WcknQHkyh+WOcPW3uwzLfYyjy/YemuvCoJO0VnQZXV&#10;KoKc3rStejVWTve7fL54hXWofGbtuezZFT+Ya7kZXidXdxgfXflsPk1HBF8FRy5USDyeiByQQ9zb&#10;REenr7Iic1YOSP94zRTKG4YZ1suGW0qyGwfqHQV3BhUb1nKuXvJ3t2JOKnJhGqtn32Y9TT7o7V4E&#10;GIbutvtKZlnHLiG+k91Y3bnxDrP7pvfdJmkWnmfKLFrEkesYZDoNqzRJsU0LQAmrdKN1t07d0g3r&#10;fQjQoHg+w9/CFWlCAqswZ0sI3cqizx1Xmog9nNbJVIs5i240kwCVmRSeRlToiCdhK+Rt4ZfPJoA0&#10;lNSTgPPFyEydi5VoqUlFw52+/qVElNIJPypNtAmdg8lta5B68OnrcUjNhPTqWEPnPvu2uhC1Fstr&#10;uib3ulWo8krxsoH7yKQ0IttX8qtzzDr1D2tw21jn4ZfDwp+jeNWY2Td9Ez2pBRoHovOqF6sUdeUa&#10;nthQj23iU15AGrwITVVHpy5vLHKrZvkNDTT8x01EdinbG9/IqlHPHgNBbiaShhU151wKo20zP9/H&#10;iJec8hta6FfWKQSx3pgHovhdVae130Vhqvo0NV4mnJJWcWREDtKOjE68WTlKl3xa9eLBHbxUPCEw&#10;gc2WI7fbGKzruz/cN6etUur62u7DHAMcJU0fN0zb3KUTXpCXmNYDZBzKqAav4mnsCKp0oYetsFZl&#10;Rf7a/Mqdyv2IxnvExabpbHSsiMPA6Sh2MOuZSQQzpt3L7i2onyj7FV+u1YWvxVfToIOndRYOTWfH&#10;uVgl/HF3yKvtK3glHgo7d2GGp40fz5WOXSPBDiXq9acyLdzTsiIaI7Tmrb4OJCq/aogP0oH9l9Xe&#10;IoxObepHacY/lw1npyqNZ4Y7zhFrgtx1j4MkC/o0yYadFJJnqazpHPu4SzNMJeLUgVQT0k5MRKhE&#10;g2hf63MtG30DmkuimnPhlOyhF46D2fbMLT0df87zrVPfGeF78C9Aj+SLCa6XO8Bvwe6bA6fCw6Zd&#10;WD2JI07SpFIqUPJTOMyqMkc+gzDyQfDXmqY8i/G2E71aFl26phwY2v2cLGUs5FlXuWVdpdRHDDYi&#10;4FeSoXtYaK50u353Eg3wpY1bxDgsr0WKa/+Cszx4nHahPyM6Kjv+Lxron/oJ69ZE8jyafi+3mLWE&#10;kZi7Nb04n9+iTBQljDPcZhzMKIXxCpbGwVh3ZdBG8e3Y1umJSKmJr23Y1ZGzfZLeHQ4hV66/temk&#10;yfQl8HEo3jd+IZY64l54Qr3tgSNWZ/sf+RNZ773Umm99W555OjCOCABC878Tr5Rh8UScQL0506fq&#10;9X6KVOi+4PjU1/keMR578HtyCydt2dbL4Yd8OVkzfd+wuyyT319n+/1xSutRl9kwYbrhZZWG9NEa&#10;qXI5UuhH61U2dAfDwVyYKwwnqVVmu5G+siLDuMTRGuz4tn4Oxm6IRJ4f7T2by/WLGzalJxT1rAZ0&#10;Tf1rZwvGkQvE3yFumdLfgcJqLCQkq7VsT2yO8skjkTbtTpBEzBxlalACpOgzZmgDlk9ff9Ko//4O&#10;1ufi473hpIZ178zZY+10WeSmfiBB70M6AvdTNJ+XaL30/FAH2B0Msj+Rtrn6PHiy8JHbFBGJCUcs&#10;n5Lxg2z27aXPzzQQyQmn5ENZou8usMG/5IPhat2E/cBq33NzjoyJxGCQ7QE3RvQirHPs/Ot4X/Vw&#10;t6/5vgOSuX99Q+NEyF16ScULUOQ5Nel9rW1ZVlo8lJMNVQ3aYpMSJzrCT7SnYqfledoKZDMGf7w5&#10;cgeBfq3lUeq3UzWJMfiP8KOPUFjT2swESwser7tc4vg7XRBYLNnrSwqHwBPLsOs8ckw/f+O4ZNOx&#10;7W/OV//O8kOnhV2hZrI69HQBq6ySgd3G55OCQwULjW6pJlvi3S19S3+GfW2mvIe7dy48+W9cdlv1&#10;E4Qjzc5CeEizudPSsPaIg1viVIvkagMfvUhpm4lW6DXbEnTucq9RnZ8qgKpqs9jhuMCvbl36Rqj3&#10;y9V63Nm+H/rqCnP3kQ2ZiccP72NjovshDiO3EXKnAFH4B0R1/SZmacIoRicuKNrB1T2XmgB45Pd9&#10;GL3rpP/k5l2grMFqdm23mKe7o2HQrZU/8YabBx19TU7C5YSRf0w3kxwMOD/c9+qmL3Fplp3LeNEm&#10;+Vpvev2o54nP9uuhOYClz8nqUDaeu3HUasT4Sye3xZe8+DQR5wq3HnCcUPdlhq1e1bvQ6yPMur9Y&#10;2ZA8Am439FjfZDDLLwLIbY67bSvWNKFZS5sG9IIiGnI4vTwO1rB+G1nS5SOttfTUgkcLIh6Pbo00&#10;RyDBnLTPh8wLX5WZppux6apfLg+Nxa5JgSirrus3tu7DeGQxUVbtL4DJM3nOj5YNI57cuGFMPwev&#10;e/cc9rn8kBKDzMNyGqvhjejfOUaBxlg1kNwOinTuWLl1YZ79iNaLC7TNHPMeV5ixtAi+zZ/96T6n&#10;1x6JVoeVEh+09e2SVXD/lIVuqCU1L5kXbvBeja0Nm9Ngf9RPXmLwt0GxcE+fyfOc8HyE4GnRMG0e&#10;yur6MJsSYdmk8ZOKueQ1eGXyNk+lLLHFyQXva7LdecLdTYbNoNFbDayTql6++LLyWrDhvHWTbckI&#10;G0eWJMnJ1J+3RU6IDh3TG1XT+heMgH+tMSF+VOxPKr5vSrzNK033NtmXTtmsICWzYw9aO1Z49OTM&#10;AYy1JsU2k1S5AxTZe1LWe2W3Ka1wGVpuww1BKvNLlc5yi5wez4XXzdnHFQ9Hngg3+LmtvS2tUsRG&#10;meyMny6Vk1kfso0561c8s4mieeHUBlviM8oCe/qrRhx+RoYE//27s7PNnrlvz9SiOd3pUTDE0F+F&#10;qi82viJrxMon/nPVtjRS+n38jmf+p7UDgv2fVwLuf/DIsjLrT5MO7r4T/ivnXWgdKUjIQR/UP8C6&#10;+b2yTYLd7mSuMVQQOPNsW3pVnSr/7cF+Qpb36ioYkzu8yrxrZ9Sk8cp7IhKWFKXDx/gtGPCazi3F&#10;QTGh06PM97g7Mjs/+E+Wc/fCK1r2NecjVN8WsP5u1UEHn5cAcZeDJW2gsUVXdnfRtmRHui6kLSBU&#10;VZYFRZlezLxWQ6yU8aCE0T7ommL72o8DxLx9beMU+01RT68FNsp89HkbKzk59DI2pisZassMZTAv&#10;Lmm6TYaMitLwt3LcoNk6PHXLPFnm2F6aVn40fzTtFxItHWxG7L7/q2KAp1Q8fy8r+81G04bagT8w&#10;mSZlZ+GpZdup+AEFVebCaEbjy0dg2o25ROHi7D4lKEd1S1/L1Y532X3sn+VUluVg5k67YsdOV0Wa&#10;uXUL3ZLKHFD6QljJSQ8wzG889l/wNDX2Dw7PODJ5H6+nZMqYndP77Dpxlgqm6G3uhAjsdJ/1cJZp&#10;yw8+NvCQjIB2/qA39MemNvYSIozUBG4Tp7O8keJ5bQYj79MzjyaoFKWaPGo/D5bBhsxFFIyOYmw1&#10;RCV/+RlPr5b+7FN8H+PcMnXZ1GLYJlbpmhnc7coGSZAz04gwaea4zZZg05TOzZ92sloNRpyBmY8m&#10;O9ie3PnMGyRS54nAvKqjlA9wCiwkXkmBBoC8Oer907VOjt7/HId6dWYNe7h/mL1fwSDrnpOgKjmn&#10;O18FpToS0G1qGc3Cno+UNFHmVKT5TIICsFC7IDQu+FoXPVDaPnIjNBIL6a6d5eWrClnWeowpF0z/&#10;xjEgeK9/TKWaMddEpgTNG5wOUV1nAE512c5pnUQppaH0OAYi1X+UWky9bHt8byMfPBDwp3elaeLu&#10;+qTrr5Ac47S909tgw2gvGdKiUhl+0M1NrcR4sWkSft66PfTE1hRRUKt4ROjtqHpjo5iKmEgnBW2w&#10;AJ0nxCZVLw4oEKnbStmiK9L9lWZL/U5wy1SejHbQx/WJN0cawRf86HP/yKwgVuBnrbCFTwyThH7Y&#10;U/ArSzKDRuUI1khmwmm3VHFRZDMNPYnRoxJ7hYKNGG5w25fcMvNj8YW34MG4RM9ttisDaXKfvgQc&#10;3z41ShYXPnYBOgG1FwlX72XdVXtMWmru2e57cYX7x4blrkMvXO0Vo7iFfngREUmk5pJISX2lhuEi&#10;BZm6xc6NJpmh1danoLDkCouZdFnXNl9db5DtuFkd6wPeWIc5TZtSLN35rdlulXzwz92Sgw9ofJ/K&#10;3+fZsMcPpC2OcBtPQfxMxteSoxIZW7HomdysZ+t/VmBXY6sGtZZfJycS94zgwwVDXr/Xh98RtomX&#10;L5OZRc69FQPjXxTZ2s+KYndKeM4jGYph2sF93EAcz8z2HqLt80VqDw1gPZKm2IjE3gTRfcAUiuZp&#10;fzNXeJE4GlqznFtWPq3DmeEU8xGoXe97W7rwrNva9x167aUfqoeLF0pV/ufG+ICBjZWitUnq4kSd&#10;Bn9L72k7ZQ7uIYN+pdclibMcSZCJJst1uGe3kIii6I+gfvlWR6weXPpWXB48iVVHNLFH/dot9ZVh&#10;h2fQMXNIB7QDNOOlSppAgI0SQFiOmx/Ch5DDvZ5kp/xo5IGDxJKUzPWDbtyPX6yHBEocRjPrjGkZ&#10;89tijk/kb0kXBSjSc4oi7+/bXgeM8NOrq3ryT2d9ca9B5gZa+/qTupYM6l+73v7Fa7dXXuqvSu5Z&#10;EZe6aDKcqck3uWwx/2MKW8cSUe5mPizp1FGS/91WhNPSgNBS7M9tpWphA1vZocOWovSZwNP/Vamq&#10;mKsE4bIeZBJHdtoAGQ/bsKUsVv8V4TGpC0RAqQ28rLnviyZnE5MuHTWRIv5OHH+lYT1Cgc2rKtkJ&#10;W1Gj+dAm8r3cb1HUQoAhrj+IFKjLlWqcuvphQuK18wW+QiUh5SLlklq5rtPzQshe/Cqt+k+d/++K&#10;XxNTQG+M6VFY0ckI37PFxZn9w+cmwJlhwoUdznu6DLu89MFC26QKN5sMK4INMZv+l7VPNPi9cjmo&#10;O0eoeA7gMGfGLp10wrHOp9Yt+q01vq+slDgi5ArKSL05RcaNtVuHqSBnvY8abFokVpFeoe8VZIcf&#10;ak5aXtLl5PeGkiYPtoQdJufoiBI5859ryUZGl3yZsdq4r5jvQjpHPxaTL9ZP1WB2mvoJ1EVK9cmk&#10;Ha27cX9w5e/dIsfANbcNbnr7gL2hNQOMr3pDDu4jHGfOkyhRk0zM9ULCd+ddoH6FrFrODE3rPe/h&#10;LL357WcbqDM2LluHJG6x0Y27P+/prmtknwYsU+ddTJCIdP9S2yB+weeqvszJQsLMHv64ZasPoFXG&#10;8/uy4TB8veyyCaBJ5xJQVzosEX9zsZDwYOpPxFuk5JQb6b7MwAhebr5AOFIDGhD8vGTjamB28shN&#10;XX/zyZIsauuOLnX5y9755kYK/Fq6he9v7g280EciDEjIE8lcGHVYCq2e7zNAHvW9JXK50bAYiXr9&#10;i9Aw3/fOlLRvgcFBh4yhpMdr9ZNw7k81xZSnsfmofpj4ZrOaAQnNuGTDtxVm3gjNXfVGOjcGT4qI&#10;VeLuUv7dJXtlHNVf1Zo1lk9VBVZChHsI6z4guUgGSJUT5dY/clLH7MxTWlpAk811z+cCguF2+29Q&#10;CvpY2eV8EWqJfVLa8j013V/uMHvpw/Q4pKnI2tr83vddEst3wlWERudUR7GspUiCKh17tn3U/f74&#10;z+jFVMaDk/TULwkdNYAJrUnXwsMz1gRE8yN3rgNeG4Hcz44qNzx/wa4OaL1n40OFSLRP3hLVxPpD&#10;ITUjFY/M+L8pKacnd9ebfeS2HtBEvGBmQ86FBNxkBC4HVfQ/ijLfIBzEX8+EHOOt52bjjZJiT7i8&#10;bK1nFJ+mV0R1WQMNWju+sdkrwnOmlypm+TdvucJlHcil5UVkTftxxnNLRjxLnGP03Upjlqi5c7mt&#10;p3jCSyAa6pde5VI4S9wGQcJX/FwZRL1p93C51k3/UkTZMTWkIfC4SF1C7+Z5HT6XWjs65CxDGWBe&#10;nQtqjkgrPD4petPNyhsQw++S0v+ghjYmmZ+uIpOcGrtlSyrKGr7ykWfzIUv342Hucls1DIWoo5hC&#10;AjnO+Kpy7ikp6sXVSHQxMeUniOOCiN8drnnGsgwokYR6XW6G6tuReebOD/d4knZYRcMe+l/Ogslv&#10;jF39JCa4DmX6jT82kHrSPM9AKpDL+OTx/O5x53gUtabmi1PRKKp7HT3RymyHdAyIaf8d3Znz7pVP&#10;mPVV55qrOWZhIy+XPUzjgyrfjFHrvQkXZ73aFxJLH87I8+QpGmdC/KcIsMeRZdU8q36ZJzyMlzJC&#10;8y+THsMilNk4j4uEgVTBMjjMplP3BQUgByq3eixONFLN2cIdsNZCPVrMTx3nHO1Ryfn7yKPO7R7F&#10;BGR+Sw4Dps7dJopbuY+8MZrcMpTksVoT5/lYVPeHbh9Owlt/D3cgLOWvXpxyFP/HyvsMYzJts3IM&#10;0l9m6r4QD6OGOx0E1m/2C+sSqV6HoKtVNsM2v+oK5sSOviemqKTbxB1/9FuBwkc+aUS7gGKCKuY/&#10;AGUgmt98hHuvLOz2gj2iwmsknhV5gfuPQyXfwYnK93Y5n03O5T1D1lrk4SKmU/6n5UTHa6BsJIXL&#10;iQZQxKJjCzrhvfAcvo8keV8K/dgNSOvFTgRFLuL3sxhiS1KFgS0gW7BEQUWh/djrt/p5/LHeEIQI&#10;4/hKUGkYjkqQEAZXUbwQZnglLI1XvKHYSw6fx72eRSv/m135EQfX9gStcqa3IBjvj2s9iGss5TVZ&#10;0VBRpuEaA5Gu210QqcKNOB8dYVgrYXJtDp/G3vMGI305wuIOxp5jZbHTOoniMdmJajvygtaqQoid&#10;+DaC8bfcgdgVSFtPCNStuM5iSRPyCel729VnVFMnqm0xUAAgZvIOgrH1qLTDWSmZt4i7Sp5X8tf6&#10;tVkwcphEbDXBB4vrEzvvYeUEouN86Aahu7anJxjnsOy/Cro+m/C1/OItih4j8QCfP3pZQnQKYGkg&#10;H57HM17mC0Yux9+2BSfWWGxJISwtJ5oi17BVhAH9VFxrTuK6KHDzC1qn93khEqPsSlFNGGzAVGcr&#10;V2Wyo6I9gBZ9XdLCCMbfYVfFCXa5etzrRRq+lIIN0UDa+jshAvT1z6iVMLBShMs/Z9/dCXa5TuOI&#10;R/w7u4VlZYr91wmx/QpB625cs9wbrnipabvokU6QAJX8fskjpAtp+sLVaqTPCUoRBlRSVHA3Kq0T&#10;JIBl8oRYIo7l4PaX/oXHPV0iuzO/+RysxPmh2A0SwYEvOGoXX6hipCcU/b/8YMVfKSROkAtCMcN+&#10;L3hOPkeKULG7guvOt607WDJ+63onSJFr2BrCkFcS2Q8VbZW0lGxh/WUZcxTcxWNO9NECkHMyhCEN&#10;aBFvZEEWUbAr5oKCdmMOdYIFTmWxRyXQ4tNicYIEaL3/WhthkLQEojEnKAkce1McpR3Gcyj0Xedw&#10;jaBgFARjIdzneTpERSAD0QUtYBE5p1QJQ5j5F11O/4oTJPAEyy5hJWW6IFbGHbaFgd00uwIjTzhn&#10;A/kCK2uWL2CNpKVSPW8SoOVAy0MEpQPeSyDS3QlKAvlm+z1o4QSsF1K7L4ocwtYQBk8g9mdaAqz0&#10;LNjoP/eWCNWAivLJpoYrvf7SHnId3ENa3VD5svzi0ac7wUl4OsT32GJhoEghPZ5g5B9OUBI4Vsln&#10;rUkYPP6Ru8Ni6I48GYN7zfaFY99Lq0s/Q9ByhMGan00YbNM9+r4r+HRa3vtCZSWs9JLeFGEAGsG6&#10;uD3hJxDBdPJRKnQovhR58T93KN6PXTMnDtIY6WkLDcWkgj6Pd/D+n3WHrOeF6DJ5QrF5IpCS17HP&#10;dJQiR7E1hCFfzHaav06FDkc7S4RqQAs3a2PC4C0ua4P4KyVtcp2Kdc3ajQk7wWn4fYSB4sMKnDkr&#10;0huKWDUJA9J5nrf9uK+kYqJfX9D1eUkDKvvnpOSFLQxZLQbbCrJedfV5N2nWExCGjhKX6U0XBhlZ&#10;8BZHh3lLxi2S0YjEO+QzgPxfulSh+HRfUWlLRqHvImF54XklXNJK/0iCTD+svMLOTyP91lJXZ3to&#10;WZFj2BrCUBCoOBgFb4NUQlyb4+sSIRUs2MGo7RPIIgycmwDrYImkDZVCKk81v0Eqfk9h8AXiHZyg&#10;JFCJY9mEgVOtcd/VNL/lG41AdJ4nWHE9fjvgGQvx7JdKJWULHEQL3CbmdaJWE4bo9OpDixsVBgcy&#10;JFwytjeuPRXPtgB5tDrpl6D/pvNU4w5Yt/FchJ1nWwy8Jn0/0UdgITBu3wSR3l485guN7SMCWW2I&#10;VZEjSBOGUOwbHKr115U1CQM99ejrLivAcRZStFSTJEIKmrUpLUZFWiOVvpow5PvL98X1PpWhM/ah&#10;SyrXo789yAnOit9VGIKxTk5QEjUJA7pDd0rLi3j0fezoH7OvEyRARRsh8Vghg7E5rs7jkx+p1VkY&#10;eF6ryI5o+Y/wFEeL5RjAL0jz8ZzI70HIi+V8Vrl2ICrOUp9/9OFI4y+8Hu/r8Vs9JWIKxOma4qxU&#10;5CiSwsBKEbR+QAE9hjPiOCsvg+ExhzYPlB7A2YaMW5MwcCYhhGEaCx8LpzdcuQwVxC9hBExbTzD2&#10;qsStNipBsxct1XRp9einYP87YL2Q1y6yX0a62o05dGenD/yHCQO/SERaxSIIWV+mtrA7tR7SHPnw&#10;IbtL4h/5nSyG/EDkfE+ofBEsqt9okeUHrAslQgqQLsd/gzwOWC87h3E89j9bqDiZy/qcQ5xOkCuv&#10;zRP7I1/meUMVy2GFfACBuc4JUuQaksLAShi0NqBA0XG1JCvDlUtRmD5JrJ1QozAAMKU7S3824TiU&#10;CU3RxzzByM24xmy2sklzN0UY+NGTD+avpEcYR1hsMfhjWlroYAtXLHUH4uK/+KOEAc9zPfvl8hxS&#10;+aNTkD+dcbwn0vyaiKNYPbAogtZ3LbukDB3WURgoikj/cj6nc92fIaaDC4Kxi0n8b+E519gjPhTY&#10;Kucv8uUCSROux/TiXXyAfPu7Lxi/Es/9vrxPPKPtn4gm80iRY3Cj5S5ERZQKJS0MCipbQPmtRjqk&#10;AtYv+R1tcxkFZxidVAxDJViVVzQ2bUKMJxB5RAovChoLsH2Nqaaw67MszN94A5GFLIiFXZ5BfKuM&#10;cfJCVj/OWLTT45AVsnqaaL7jWvmhuLSW9uQe6/tC3I+TjTz+aFrXAxXhb3bF5rWY3ngPJ8jVHIJW&#10;IJWI153EsK5OUBKeUHQcn7UQIgAxneMcdnESENK+wBY623SXKcqcNYn0oSJ+y4rtzCiE6JS2cqJC&#10;WCPP8NmZ/xCUdzKEIRzpwutJemkZtB9zqhPkovjgeivtKdB4Jjy3TU6Lxi+PcYKTPzIx7bpdJuyA&#10;e9lWDq+dGlfyx7mfv2yoE0ORi3CjJYSZ+xUq9pebZEnlXFTot9g6My4qxABYBV95Syp4fCb6t/vI&#10;RRNoNagJzNGB3pKxc0UYUPh8MFNheUzih0UooKUQja9gDuP+0TsZJR+tlLfDxE2nJxyfC4thrjtY&#10;IdOTvR1iuyINr6HFn+vr+ORXbr91JY8nUFhsnYhWF3FApBeCmJzWvJMsXGJ9Js/RvnIuV4BygpKA&#10;yN3HZ2VewWKY6hwW8AMspOV1X6h8rTwjxaGkcgGueW9e0eMHohv1iq99Jb9p+NobiF7jRKOwPsJn&#10;5zVh0YxPnWxEeErK2slzIl0e/HpKIsc6QQLOdsQ9X4QgLRRRYuVmpQ7GViGPP3KHYoNdp2RZeAfv&#10;hd98QCznIC/XcAo3hQJ/r/XgmNsfT8s7RQ5CJsvwewN+jLQJsvLx6z/XIGPPvUd/mXF5XCbn1DAZ&#10;hnE9/kgAAtGNcxycw2ypd5L4YMJXwBWkapee8S29bWK70p8h8VyDGhd2Ht9CBALxM0ZXThjVVL7D&#10;YDyck+ZtR7p5TYlbPcwB05dIK9PtHK4CKhsrKp8RrXk40d0SJPIpVLlb2pJyRfHCxDU5bRtH0h2/&#10;SEcivfzlMzghaeCEMghwW96bXTh3UfyU1BmWNaLzeDe/JoUYd4WoduPXpanOUYVCoVAoFAqFQqFQ&#10;KBQKhUKhUCgUCoVCoVAoFAqFQqFQKBQKhUKx/aNVZEduluMtGXsmv8DM4y5VCsXWBhcF9QatF3zh&#10;8mm+YOzfm2Qo/m9fuGIalwF3LuHKKxm7X+I4f7lqkBOkqCO8/uhZ3lD8SV84PgfvZz2/LORXkB7u&#10;zdC+cponXDlwu9gqf9Cgxt5A7PGC8LhpBe3HT8Pf9zgh2xwUTXeniSe6w1YGPe0rTuD3JL5ArE9B&#10;x0mJtD7mRFVUhzdUeaR8+db5Kfn0Vj7tlU+Ia2DnybLBCJcEcy7Baxwjn9d2nmrkO/niyjZOkKIO&#10;4LLqeCfr7E+N7WXXuJBK8jNvvCMfwrzB+MxmbZ29HP4oyGfSsU8Luzwrn5NDxF51QrY5PFy7g5v4&#10;OPmVJL8mRZ7xi1WIwZ2F3V+UT+s9odjHTlRFdfj8lrOcVoUs5iGLdnDxjcSiIdUpi4WMNx5/7CLn&#10;Ei5vSfnRPn7Pz096+VltoKK1E6TYTOQVRdvKugik5LesrLTcK2s1xn6U/Ce58ApE2OOPTP9D1z2E&#10;MCBdH0mjwAYDVqUTss3hDVlP+jpOWukLWekMl69Enq1EY9bOF7BuSQgu8vUdJ6qiOqqEgRV+HCyB&#10;2H9wrCM3O4XZ1SUb0Sp047qHziVko1O8lGu50g5/3R3iGfsYKmoBqWTRSbJmAkQBXYnF3oB1bX7J&#10;2L3ZbWA+5/vjXdGN+54bwIiAQ6TzA7GM/Re2GdiV4BoVIWsAROE6VMQSJ2Sbg2tKejtMkk/sC9uO&#10;blHYdnwLfuqe/JS9y4Rm6A4PV2GoBVKFQTYbDVhjnKDfCaYRC7yrS5cd7N2bgBNGNZVFQVPWPsgA&#10;XmLTQOwob6C0tZxXw7f+SaCAVt3HQatBTdyhyCn5XJWotsuMByp2cgeiJ/O+7mDZSegm7eaEbBSs&#10;vPmBsjPoG2gaih5ZtQ5D7SHrLQStxYl3wT0cnaA0eIqjl/g6Pw0TGV2/ri/gncWHOEEZ4CrN3H3b&#10;Gypr4wmWHe8KT8nch4EWR1XepewjmQU8z4Xz5Lf2C/MK2sS8fB++oNXKXbSpxoNlJfM+7taVe4r/&#10;pbjs6GR52gzAYhhRJQwpS+Ahn7zFsbNluzz7npsEG0eWLeTt2U2Zns1YwXy7R7owyO4+ESeo1igs&#10;GnsguiAz0crN9IXKZ+Kln+QEcd3FbjCLZ6JfPBN/D+EL9YbK30BruI6LeqK1+Q8XIXFOd+WdU3qA&#10;J1QxAnG41t9S7jFAU9oXHjsbLcH9nnaPV2375oDOTrRUMwtKKnmPN7iCE9c0hBk+C/+vRmu2Ac/3&#10;Ba47suCch3d2oqWBqxz5wpXPe0sqPsf9frPva/2GtH6FtE73FJcGnVOrgALk9pddCbP+PTz/Nzh/&#10;PU18xF+Ce8/BPcuypbcmMB/QT5buAn0JXuYn3o8TnEReAHkUjD+Kc2/1th97DfIwufdjAr5AaQek&#10;+y1vOD4P6ZLVrpEPMKkrPsHfz3kCo09wTuUybB3w7ubw3SGfZ3DRGicoDT5/9P6C9hOQz+ORz9Fn&#10;EhUTlkKlD8d8CEO6HpaTU8DNbjyh+EhveBw3xl2Nd8WVshYgba9z4RbntCqcMt6N8ybyeiQXlpGd&#10;s8IVUxBvvuRxyFqG50NaSzM2C0JYP3RrpTyiC/bf1O0HYfHel2IxvMoFa7zBigjK2zx2o1EXlnnC&#10;8VmeUKwPTs8UPnt1qWvxbt6D9bEQ6ZQ9Q/G7lKtS4Xgkv6Rsb+fs+otMYYjFpPVFBmQlW26Gp4A+&#10;BnFcMsOr+Rjwkq6VTUK4I3LQmsG1A6U/yvUbcQwZ+gYqmKz5l19ktRIzWV5cwhHqkP/TsRmKfeZp&#10;W1WoCbSIrcRJh3h42Ws8geiTstAo12bktXgvkvGDFKV0KyCvKHIOXuqKRPrlV/6ehPtynclJ7POv&#10;cxdVLbdGQHwekPMkbXhGPifJdQ2dY75g/IOMJeVqAvIV/eBKicfKI0u+x3/Csbg7GGsvQ5W1aM3w&#10;/H3YxbAdxnweZ51F/i35II7LJZ5AheQjV7jGe1rF8+hARGWdIBdKgazkFIgtYdpkTcyAvQampDkY&#10;+4jrQhZm8TEUBMoORh7I4rr2O0WakulBviI97mDkbud0G61G+lAuvuD1mGZ3IPIM/p9b2O15KTO8&#10;jl1enxTHoicQSTrCCU8oel9htxflHsxHT6A0aZkmhEF8akFrPvLqYyknci+kjfnD69NiC0Tuc6Il&#10;4QmUPejL+ixO3iIf0B38SFa9qs+oEgY6F8u5Ku/3HJbEsf/gZbxanciQ6VD/tBWOvTKyIfsryDW8&#10;/vKznCAuB95XPMOyuxC3KpvAVY7X4/hPUkADkQE8j8t/4Z7fMYPtvrOsaPwp7vks+JlsloLjHP3A&#10;y/yKG5zKDQB2S6jaEo8KjpeGlp7xn8N9oqhY30sa6LBDxUXBr3Ciyga3uO+XXPTUvqe1HHFK0Qrf&#10;g1/GXyfp7siVna1XEl2a/HbWqWiR1sm+jzgHhWg8zr0a17oKeVguaUU6Cs/7F9OL+1VtgLsxcPky&#10;WC6/ST7xmVgBmCclEImAtRx5/x93IHan2x/L2NyFKAhUHAwxkUouzxyMfcO1G/FcQ8E35B3xebgQ&#10;ayDyiBPN5Q7GR0lFxX2Q/sXVWz3urG2HSzlZm7w/hArP/a5doaQVfk6OE+zT+8umSVr4bmwrbCpa&#10;8WH4fVdWvKavBPHcqb4JdDnwHmdTlEUgeQ6uj/f5AuINgYi9LXH5PpEmHHsztavpDVt3yz3xrAhb&#10;YXc7bCSFwSkvPA/POxuVeTjuORb3s1fjpuOX6eLGPA5oSXFrf2mERJCsORDC4Yj/AN7NJ5JOPCMF&#10;C0Le14lWP5EmDPISWBDZ0mQnlRiZkbZBi7eWwiDDbrAImhWV+dk/w707JjZKReWxV2zmqAjOY4bv&#10;1HpUc7lIUbwQ/W2YsazcdqGGqZcs1GnCYI+e/IrWLbmNGxd2RQWZw8JrF5bY6kQrImZ5yHoFlsQC&#10;dG2W5vtL05Yk9wRicWlBGA/mK3dq5nE+l11heRzmZ+rO1oDHH7sfFXw20jwGFbVHbVr6BDxFZb28&#10;JZXLEoU7UanECpKWClZZKL4efKqw7ei0CU/5/ujf8BzvIH0LYX0tThMQVFTk2yv2NZDXwSrLwI5X&#10;vp75R+uPVocThBZ8WhMU/mkSTyq/9WryeTYiDLAEOnFFailbIjixgU6Qy4V3i3x7iXE4ooVrvpsc&#10;XUkVBqdcIW7VHhKMK/tP8NryPpdwTw8ntNbCIO81FHvRxXVCHeD882A9/iKiwXwO4FmddEEIeuFZ&#10;ZiHdS5CeOa4UyzO/7di9ca2FbCgYj+XXCaqfSBeGxHBlgiyQ6XQUttyJLqi1MNgqm7EdHJR4d7wQ&#10;ZCqXYpdzXnGCqiAFMCKbwEj/O2gtYDwGpQoDw6HyGX4StLJdYHWsly3dUTAgNE5BQ0vODWpoObR5&#10;dFf7mAMeg8ksBdQugCsSK1C7g9HLaL3Y+VWxAab5q75A/Ca0wmfWxfFYHU2Kyk7CvUfj3Sy2KyuF&#10;mdYU35Pc0271g7FP8trE9neiEY1cRwxqxsrjamWLWBJc3DYYm5qYr4LKl9zohd1EtORv2qLBihp9&#10;zQmhOHIT4A0JYYLFVSUaGxEGpP0x5jXDcPwL53ASTYqtEyGe6+29MqxV+Wc5u2SlCgPiojX/QLqx&#10;KYCoDbLzA+WSlTFoJZeur5UwMB9Lxv4mC8xWA97tC/KcjB+wlnB0ww5hWRmUL41Dq0i+fYwwjQrb&#10;Rw+khStlGO8KjexIJ7B+ItXHIC11wHqZhRuV8BwU9kyGxreBaXqkE11QO2HAC0SrQW+/E5QEMr+1&#10;XbFR8PBCC2rYYQiCdL2PrQSvhULDNPJ4lTDgZVM0QtHkngwJ0HmFwvYD0yCtZcga4QQlQetBhgP9&#10;seuQ7v+B3ybF0haG5e7wGNkZqZnkW/lKKUA4R3wRLIwwRb3h+NewWJ7PL7a6Fba9b4s2XaVzzBOo&#10;aEeB8obLX8IzrGFXSfKA96U4cM8LZ/etVNApCUvgXC7Tjvf6Ia01W1hoglcTBgD5eTVFQZ4Vzwbh&#10;leXgUVGGSmHne0SeyNBfAjULQyNUytckX2hiB625SE9X5Ev3KkYG4JxV3CoQ6drgDlR0kZgpwmC3&#10;vplbCMJaulb2A6mjMIjo4B7VBYdAft1ZZY1Yv+aF0oRXkF8SO41WKfJ1JAT1c7Em+RyStw1MGFjI&#10;oXqlTlCtsTnCkF2hYyG0HHIOXygK0FVOUBrQcl2QuIctYmWyrVxSGGj14Hhaf9WBLAWPwslweXEB&#10;60EnyJUHcxx993Go0D+LMHFXZXFG0dy21tnXThcGwutHQS8Zu1i2k3cKkpD3YOXFcW9JxScJAas1&#10;2De3R2oy/BIUZXeofDBEQsxdSVcgtjxhPRH57cq4m/fLqDy/iaPXeR7xvcioQEIYov90ogjEcuOU&#10;axFP7ukZ/wdHHiDIso2dVNKULpygJmHoM6opzOmP7O6f00VlOlLpOBLFgunynEFZvFXiVheGUIpP&#10;yAEq41XJclUnYUBeOHtmVgfe67l8HilPeP8csXKCuP1ed4jm22gsNhR0eQbPYTsuJS0haxUbkQYq&#10;DJblBNUatReGSsN5605QEqjg7WzzOCEMVj8nKA0oyJclr4VCCLVux+MZFkMgkmWb+Mrd0NrNZ7i8&#10;uKD1AI+7A4/9CZbQR+KUZCsSiq9G2L/doeiduL4fYvSQFG4pZKiATlciAbYmntDYmxD2P+TjMqZL&#10;Kh3zQiogui2wVGozhOX2W/18HZ9EhS5/B5XqE3r0naAMeALRCSI+TFfA+pUb9crxYPx4CMLSRKsI&#10;AVmGd/qsJxwbSEsQ140zfbYwWC/IxVKA530sIXQ4dxrzmN0vydtwxXrmtXOqjZqEAS0x8nuW5B3e&#10;F66zGO/1JbT+/0wQ577I85H+l7zhsdOR9kskbpowiHMxY26Nl3mVKAt1EgYIeTA6M9tcCLy3KxJC&#10;j/irmhVbh/C4OxBBd7RyveQfw0Px7+inQR5f7SuJn4FzYSHx/TdEYajDPAbvFgoDWryjkJGctpoo&#10;sBlj4QSsGdm6jOehdf/F287u0qQKA58hm+MHFekEu5W1uysomLJFHM1ZEQW0Dt5wxUpcq5tEcID8&#10;uC1ZAWkupsy5EJzQh95wezwffXEvug8eFAoUkm/tyoR8QaVJiNjGAAG5WVpSFjy09G5/2e1OUAZQ&#10;IMttsx/pRuFNjNIgvWWJSoEK/R03bJEIDpBPD8jQKvvZQavSOZyETNIKV64RP07I+hH59Bbfnfgd&#10;2MKmeP8FG/MxBKNTmHdyPBB93zm8aWwDYXDe969NUS6coCSQ1kjynQetZfTN0I/A52d67LyJv1XN&#10;t4O8td62hQF5FYoOcw7XT1QXBhTOuHhhN0ZuK5Y6PLSFwsBr4b6yy7G8sFB8efWWSWa7hSvQj2PF&#10;liFL9I9tta8SBhRg9meh5OweSEQHNIHlew4nHXnONm8UEeky8GUHovPk5BSgcD+XKgwF59gebDcE&#10;w1cyLu4NVXyIPniaSU6w+2DnB8QBafL441knDaWClRsF8TfGY78bQraEVkv6UKdp5CkuDyIvxCkp&#10;6Ua/n1N/GQpheN22CETkn5coCUiFi82ROQ6oHLjXRCckBagAEAOnRZTn5i/zgBaNc1IVNiIMHnQN&#10;7ArKPKhcWb0b6Q5aV3pLxk3Hc47C+7wvOfa/LYTB6U5JeU8BR3noR5HulDyPNYP+G3vaf+wbigLj&#10;e4oidrfHAe+B94F6hPLJxs3fYEYl7EqNivITMutd9NPfq4me9mNnewLxpPPOu6XCAHDrdNupZlck&#10;xGM6buawGX5vxf+LedzXHi+bFS0YLXaipgmDvHBcB+d/hEp1Kb8jQCV9FBaGXcBpcQSisxNeZbz4&#10;u2RCkYSXr8N1B4oZzC3hAta9Cd+HXchiy/GsUnjxd7Tw3H9K4bErfnRkXlH0QPatfcHIYbh33K4Q&#10;nKRUbmTKbC1AH49YMHweyc+K9bjWK55A5AZhMPZPpHO9hPFZO0+lYN3hRKcwPC/PKHlR/qvXX9qD&#10;z8MhW08wMl7y2KkUqHxpzscEOOVarkFhkHTYcxtS/StJbEQY7F2vYyv4/u1WtvxT7v4tsw39peei&#10;AfiRlUyGwAOxn5KfkW8jYZCyRgH1Ryz6Djz+yEV4ztlOl1IsS5St/ozXkpOuQtbH9vuWMvFNflFp&#10;K+at7A0KC0LCJG+R5lA03RdT3yDCEIz9mihoonh8IRuhPfMt9pJzCUcYWHk4wQMtfoYw0HtsV5Ka&#10;hIFAy1sqL43n41wpnMhsKcS8NjO+/QSTX1x2oxNFkCYMslV+9FcpGE5LLy0+wuyXOu43VP7kWhKI&#10;24pDZnwuic/0B6Ofo0AtlEpHYQjazjMc+00qP8B5C7jnjEQBZNpQcH6GOfk1LQsZv2eBRTgq9ohs&#10;3u9s4JAp8uwdESu7AEq6eR0hn8HJSwoIKtSrrrZV34Hwq1c7vxCXwoR8QWH/DGlfSmdZorKzIuPY&#10;V4l5JKmQ7wZC8W+k4vFc3BfWwignOB0UhkDsPU7IEkGuZqXg/wGSHhEHuxzgvj/az4DryzsdtypV&#10;6B1h+ECemw7cLA5xWxiccsVrpwpDKHqPnX9sYKyV6cLAbyXwzpCvaHSW4T5ruEu65BeuZ/tEIAqS&#10;tzKHodCJimeJ3MsyIeVErh39Fen+DO98rX2c+W03PigDT6dbevUM9HJL4ZPtyvlyN035lj0YT7Y2&#10;tZoSjeMMd4ezz9gTSCGzBqBl4Q7TiON4rEH+D/P5C6h6xtz4pDCwIoTjG3hPvNTxbA34kiQ+0xUq&#10;n+8OjLGHxFLgLo70hRWynDPWJJ3cOh+FB4XqzXy/1ROt9PeyFT8Iy+D/nGj2VOJgfApM4XX286Hi&#10;8jypwKgk4colbn90aEa/fFPwj9wdXZRSFLQVvE51yuhCqGKJJ1z5uK/6XAXkISyLERC7Dfbz4Pll&#10;RALPH4xNRv71tCs7BBhhiS5VdSD/Hk+OzLDS+KN/c4LSwfttZEo0gRb5auTvt0y3pIf5w1++01D8&#10;y4zvJWRKdOyLwi64ZtfnKGxp82YIvJv+yXLVGRU9peuZPiUawpg2JdoaWdjtBckTXPc1iFp3X6hi&#10;YaLsSlmhaIbjz2RYSK1HNYcQTJJ6IO8bcZi3yB9OwMvzR2+XmZFSdmJrmgUqanQeb/fYDersDcTP&#10;9JZkmbNQEztNPIeONucS9jUYv2QsGD8ndbdlfkWXOM7fFkXxpALXBLZYnIrKfide3lgUtvs5i052&#10;j86CNGGA4nuCpWh9TCNewx2MPQGhsDzBiktSp1FXBx2ZnlD5/+G5KvjBD1rIjokdmWnleEsm4rmf&#10;PgdCmvHBknyFGSzviz7zKElvwHrQEyzvyS6Fc0qd4A2MOYrXQZoekXRJ2qwRqEznbura+e3GnMph&#10;TVSScTDnh+UVx852glA54mfIOwmPa82p6M7hNPCzZfu9jT0nv3h0xhBzFSSfT7bPRblw5j5UB+eR&#10;5AfLz8O7fAisxDPc6wuUdvaeneWbAohNARoQuSbKGq1aJyQJjsLY97TLVXKWLCCTjTo9Jcc5EsNu&#10;gBNkTxmXsKq0UuBRfq6gAOHdj8DxohotPByndYP3cr8n7H1vcFTZlV8/2EajSYRGOzRjZREY14gd&#10;CKi2lG5FIVjDMgwuw5jMQiPXmt3IhUjhGnkLQTOIXY23hVS7M4O3zCIq2cS1tYXYL8x8mEJT+VOx&#10;q+zWOllwvgBxJa6UU3YTpczUVmUE5WQsl10o53fPO+/e99Td6G93033UPN5795577rm/e8655713&#10;330bfuNB4180/+9f/sXN3x77Bz/4D/8pOXH/qz/a8/ArP/1g+tIfvP13f5M/cDEzSvO1PvjMK5/6&#10;8u93//azf/KZL05NDrUe+8o/+838hX9HU7nif7L1j/+0+3b3h3cffX56/ec6N/0Z0fzw9V//H1de&#10;+fNzs7cbPpfq3p5YmaUZAi7XPxj8j4+3/ODfvPvfvvHj//5zWoIi9vlXD+//YN+XR+nwmb3eM7J+&#10;h6x7IetsgBR/v7E3FqN/sSRtWANjDW30913eeB2PtSYpNkK7kdy//dnnsce29w9+/vmtdPAMbSdo&#10;w7oh4CFpm+n4U7TJ3zrKfJa2BCWAFrK4x1ibZANt4Jc+/PrroP8dOv6onf7z/2QdFTmXvfB+nRJ+&#10;i7YR2r7il/vT2McxyX+J0uXYM9JSQpE/WqalSI4mKwKKwIIR6F4A5Z4F0CyET2maHe+/9Ok117qv&#10;7fj0jljsW2uux0Y+/eya0dHR7rWXgvqzv+oebHj42YfZwWzMm2v4uZcb7JuauvX2Ww0/DmjmHnfP&#10;Ns++PDv3i7mR5rnLc2P5C3PT33twea75cUDzZrp7cMtbn33rzKOpXMMPb21Zmx88c3/qVsMPN2PB&#10;JP67EOt+2EN/D3/2vXzz2ExzQ/5C/q/Hpi+//Vc9QhIbjHUP7tm8Z9PgYDy3xbvV0PDwTM4jeRr+&#10;0vKZjXXPdq/v3vx49ru59WvvzDTP/oLkmb48dvk7IT7dm7s3bTmTjcUapuYaBs/MPZq61bC24VcB&#10;zR/dMHx6/t7PqB0vj3x3ffcf/t00ybN21LYL+GzatGdT7MxdwmekYdOeM7n7kGfEyjP3q+7Z71C7&#10;Zn/5vZG1c5cv9+y5cH96+nuXL39jc1AX4ZPd8tbLb7356Ie5hv/b0Ldp0+CbUz+/9fZPmt8KaAif&#10;ucuz/3T25TzhfG3t4+6eC9mxubHLj5utzIOxT30xfrfl7pbc12LNnver39v0epv3k/jbvxd/GPCZ&#10;jcVGaUwYeXbkmdj6tbkblPFM7FKs+ZnYtYBm0CyExacNDSN08BxOaAEu+5d9bPWreW6EMi7QtmXG&#10;UsRihE9w2mBGkEHQPAgS6YD0Jzhda6AFn2c/CBL1oPoQeOedkZfeeeedZ/A3MvJS7EYBEb/4O3vf&#10;/NwXN2x4bsOWM3u//DVvsADN3Gx+bmbur3q692R/kZ+eG7OmZYmzvyBT+AnM7M1Huelbt35ss4Kj&#10;2Xemp2f+y2bi85D4jN35RpBjDwa96amp3KZN3ZsGz+TyDbdsjj16GJu+OJ3vIT5/9Ciff/kb79us&#10;4Ah8cg8hT9+j3H3yeEGOPQCf/CzkaSZ5Hl829mGzzZHhs4fdx/3puw0h6/JpiQ+Js7mnZ89vPbo/&#10;Pdq8PsIDp4Pe/Vv/ue/3N332ra89+n/3b739zwvQzMbuE85z33l59uX7c9Nzbz8uQDPo5b92ay77&#10;l//k4ZapW1NZ72EBmoexa9v/1/WekZeuPTtyfWSH4zIs8SCFvrmYdYA2xx7NrvnIy8c2f8dPWfOR&#10;zQqOBhtmic+W/+knrLVuLiCJPVx7g/gEI83aQnrI1HFbSI8UgZVDgNxgsb8Rv5aGoeJ/IkgDXWIV&#10;+wv4FCOgdKFpXgBNqbpWSh7hUy3yKD4Uvy1AN6qlv1R/SveX4qP4FDNn8XWl7F31R/VH9Wc+AmIX&#10;pWxH7au07Sg+is98y+IUta/SuqH4KD7FbGcxflXHr8Ioqn2pfRXWDHsPrZTtqP4sTH/Wfrv4n/gx&#10;wVL3ioAiIAhgntfDT/uzz+h4IfO8XiK6C9j8cn8beyeY24U8O8/rOTor/DeX1Z8ioAgoAoqAIqAI&#10;KAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgo&#10;AoqAIqAIKAKKgCKgCKwUAscaj8XPN64UN+XzNCOQjEMbkvGnuQ0q+8ogAE04pn5B32IiBNgvrIxe&#10;KZfVRQA2W2xDzZInUhSz8TSNAsjD3v0da0wHfiHKC3RJv34p1xvxIVKmWL3huiADtI/kiPDBKIW0&#10;lC9fIX6LSYvS4tyNi1CfS4M8VyZpp8jrtgPHbjrKubyitCtzzh4cXjy8DVHt/EPkdyzoXxy7LbZU&#10;x+K9AQ9JxR49k4yjpwvlU64pd76xN44Wp+O9If4kFZ33+rxdvvOPpQ1cDzhbmiRFLEg/T5uph/bS&#10;G0KFvCjiUXnQw+CDDe1KBjhBE6gNTp3gJ1il40N0jNL8G/JpITPzkhzeIx38IA9jZMuGKVfqLG1s&#10;KE01GpQa7Z7a4bcSaeFjQjNoE0uCVh9r7KUf9mGU4RdQD9OY/IA31UzpqJ/ai9Jmj34D37Qpg3yU&#10;B29BNtr+f+TwJwTpB57gx5TcBtSNekgSww/HlhPTMPo21dTbCO3BL83t8+XkXpQ8Kk+cbY/ZOlGS&#10;2y+0adPLZCFmD7nQVltWMEG7h3xMXVmtfCt5xNoA3MObtSkgZqVkNMMScBrbfpr60R0VxC/ABsEF&#10;9QFRQQUISCuhA+AFWfBjFGxdjK49d4+YD5dFPYYPbM/vxV6nnjRpoCsD80Ea1+/y5d63KUYGXz7w&#10;GaIykos8qQ9pLlZRPiwvXV/5uIBW/BT44tzytXmSthp7qtfoXXHebj4fWz1BKW5lOujBtG+Tggpr&#10;BnSE6xAe4CK+QGonXsbmDN8IIlwPUBJqu2eeaIubhvNk/E1KA1egL7mgd8+hp6wt6aBHmDYZwoc8&#10;SqQOtJ8pIZ/rt0ReyXfLcrtdXm49OCZpfL5JgydaINKv1h59KPpYuA5I5qKIc5eSWyEtRg6jIGX8&#10;/KAf2F6kTvaGlh+PKPZcjtJGc6J1cy61gNrQG2iblEHvohx+PGpIDo/5rszUL75fCNt22mgkl+N2&#10;WR7RI2iY1Ic84CZYQUYXx6g8RBnkR+uJnkfrXZlz9oqEf6h3w7zRQmkRH0dbjLEuWsamueWZCggx&#10;z6PUf2wv1GvEg9Mtguw7oK2gD4+pbo2wcZFR0gnBwMegF6gecw461IMyQkt2aM59PIIePe8lUTf9&#10;QIk60mbjkQ7ntl5QhXlCZosd2ik4S33PxUQCRJ5uPuQjOzWyGhmIl6VdnSNufSne3GKhcFvPacjv&#10;DVBFGqwRKNh8OeYUyg35ItgM4mr4CoNyUFKuPZif+BLmUvp/3OmM+hipB22ArUnPgBPkhU3Pk43S&#10;pReQB/kgKzb0nvFHfi8JD5HMxSpq2yhrddFIENTD8kB7uQ7UuZi2S/2L3TPKaC3rIFBBD1g+rm7z&#10;cRRF2Kulx5Hr+dmWbD5Hl+QjnTJs/9x7QBDUoGM+8K6Q0/IodcTxCnoQ5cOUprcpHfxcG0bPCH/3&#10;mH2B5IEflSSeoOWNEPHrQG+79UWxcvkiHpB2ioSUEsiANMGEtSiMl5RZ2T35IaPr7B+AEja2Ea6J&#10;06RWzpcz3oPe1fGwDTA/Nx88XG1zuaGXREvE8wvaLl2hY24DbBV2j55zaw2XMG10etHW4csreSXj&#10;hSg2Lm6wKORzvfBJbu+7eaBIO/FCWFJYadiPRvNX5pzRIzmoNvJIuPI2++iVkrQIdLQFtoB0ukZG&#10;im21ybfX6WzTqINl5vLoLbZ9lIW94sd80vGjlCd00lLOk7P5e7Y1bgvbGHkWv072RUnCm8uBl2gK&#10;6Z5pv2gg6kVPMSW0Fil8RtYZtAPScz0BT1AG+Sjl9v55tNPng1GV87ksWw/7HKSELY7lExm4xGr8&#10;z9qAHkXb7F5QYy8pyLCUkBzlxLZJVkbTlE8Fxyxvks5BS72PfKLFHRZBhe+2SL2gtT4Gx4FcZvwf&#10;CrQmigXToneSxkehLveHfNZcyEBSkAzSKvSoS+/2eNjHYfTztZjwEp5SD/cg88JIxThxLvORGpkP&#10;ZEC93Adoe8ApwEG0WLAWitXYAxWry4Vq4AiGc2Ax8BnsC1zbpxiK+JDu096mo5Sco+XIx962Gogi&#10;3fokNw/0lGfyhU8hGVGr9JrV4jAl2in1EC/izPnQRnvHnXvmPNXK2oqRxtLCMkgmh4+tA5iwpgwR&#10;Rmgn6Gw+ok2pE/JCc9JUAnfUcOb2NmSitKAe109bjit9RNpLtZbmCqmFAq0BShynSyrOGUXoubRY&#10;cuXctB75ATem4HQgQ1skz6T56cJH+No9+5NofpSXW4/QomVIx15+SeoFyQcPOZZ8wwcYRHBD7ws/&#10;tnUpQdj49UgKeppx5PqR7/7AR9oercelW7ljltiOU0/ivMW5Ho72KMqyLRXnEm2xUB7zuGyxVj+R&#10;r7Eh4cZ72FvUnlK+JvdSfcv5FWvHeZ9vyvRk8Rpg9/AhQpGMaJWko55idQnNyu2j+luIc/mkKVT7&#10;wtKMdw6wJVsjC4WdLqx0aarVaP95+IUVka607IvJRbwA1LDHBu8oe+ZD42Vo3FsM93LRUgt8uXmk&#10;4XbYCHXpcph4gXgvnQPHGDQWBzhjVEDEkqwyXSCpTJSC8cvdbNSDCGZl7Gs5eD6pLOJtyMlawG1Z&#10;Xg9yjRRNhSLLJ8lRKB88RC7sQYNIsrr8glyxsG8g6zK6iz18A7eLW1GojdWVxvcbWSPkmmL5EgIL&#10;/JbH6Tz1P3ig97EHpk+K2JdXo5ZWBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAE&#10;ahcBmWcgz+NlL+mydxFAmtzvl/yz/jyApP8cQPb/2E8XeuGT8unkPJovfJ+UH6WL8kV50ETphK88&#10;b3hzmfMjhN/TvUcvABEzJ8fsqadpj58g5bYQT8PwlEbKSS/iiS7zsfxcPu6THaRLOfAWOqlHeNtz&#10;PM/0+VMtUraYfFLO8Dby8pwk0Ls/8MGz3mi6S1M/xzyPz87To6fIZr6ioM3zAC0e8pR5yMwvxDNG&#10;nmdonpPzE2hK4TPMo+BeBt1Q8H4FnvmhHqmDz20dMg+RU9JEi83ISHMKTFkz2wzzDOhJcsAX9OAr&#10;Wkc6Y+rh+RyYfxCeH+HzDOQt5jusZLV+ZOzN2BzPKpGn4mh39EmyPCE3Xtd/f0CQN/OUxHZ9ftLb&#10;4CN04Mt8BFk8ZcbMETkP2yr4gk/S+CzYN9t4IflABd7MCRrIvsTQ+vOmpB74MdN2ny/mhVgJ6vEo&#10;beYXQQt8/Py9nPcS8tKjsGTYcKHzJCEL+5WeSBIfoeMesjbJPEJ8Ap6m10w93KOsjdaH83kynjLj&#10;O/sLkRVlw/KFZwlDemiHpSNt8Ps/rJ2MRf39H7VJFwHRFE4j5GCTjvUAweL2bjmBz3lfy5AaRp75&#10;WmruUakHGibHoIF2Su+zfG5J8OLedlNxzP7OlkVbClNGS9bLOWylGHrAAGOq2DfmIbk9yvZOuhT4&#10;FPYNrnaAB/e8Hdft+5OMMtu6RRzn0ABOgbZxD6KesLyoz9bPdVl5hSO0neMixBecymngF96kTH3u&#10;YR/Sm1EExCNzOtucS4v8cM+DBsiHOUXp5vsFWK0tY3o/0AV+ewcz5nk2qpWX5bPlwvECnTWmjCZx&#10;fdAwqYV5IarEPEZs0cjS5Vofx9Rv1HOC0Pw2o1ekZ6E1csyU6PlwWtTmLd3S4gWRiLWA33OCvKkm&#10;5JSOF3A9As3E/xwp0ppwwf0OaCwiS7QBG85pNKrr+wwGgYgdBz0Q0hQgRmOsQ4ueD/sFlITNWdvl&#10;PntyvOD6G+OrHD8h8hjuVKfoLvWf6UnJD59DXmzwD0Jh96YtTh3QeuFrqerpiBChX3EMzjt2D/Sg&#10;OYIse2hKiSAt6daHoEdsvAAezIuRZo2yPYw8Gy9gPE8HfUa8HXk5PnHrQTk5Bx9XUyUdtYKL227Q&#10;no+0o570gNsKFKK9KShwr1pNwXgriMK/Ak1BG/0FPtgjHW+dBWl+ucJXcODJfLi871f8/ifPY8Z5&#10;SFEoXoCMUi/ng5J/GBnkDPcPbLyAGITbgrLAwNUMKV9fe+pPg8LRIuOk6xcQmbHd4R7eeVOOUaRx&#10;mJDFPUrQcxmM5Rh/kU57ysc9Stie7zeoPGPN2gg6iuVMr4TtGfyQjlpBa+0XdUATTN2mPvS45ctv&#10;FVk/1Ov4MMjDfGlv5IZW1PcPSBVDQTTFRQi9QX1COmSidusXqEfQK3ajXvJtWdLE9rCXHjNc6Bx1&#10;gKvwLlgn6nV6DPKJX0I56utIPts851kfIbyD+hyekld/e+pZ+okfnd9+5ERzoQWsPfDspEs+kqAz&#10;eaZfbTlEAqgFdMkCqKNc2i+DnnZ7WySS9Gie4emUFVmkHPZStlSeS1+/x7DzQigtBBF4e7HLUvSg&#10;s569FKXmVQ4BeFn4hULxAnpZvHnhHjf2HvLKhVsCz83enX0Kjvm8MH15UtlfoA2FfVF5pKimWs5T&#10;r4iHduVKN16gaG4ofoG2ocY/LODb4dkXZu+4FuAIjq8tqkET6ErCtI3bdyEY6VwM6uuYewUj9vyf&#10;+ASMIIU9PGJxNzafz0NSUA8iOF47yvoJya/EXjQS7YvGIZWQp37qdCPE+mm1tlQRUAQUAUVAEVAE&#10;FAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQUAUVAEVAEFAFFQBFQBBQBRUARUAQU&#10;AUVAEVAEgMA393V3/G5Xd6du1YtBd+ee4+XQ1n/Z8rz3vJekbYPuqxSH/xr71oEy6MLwv29NevLe&#10;su7d97qr53iDVxZdyJIu+Ktg8FtpeB8Q7yHpvnpweN77dpn8wvPqF0jzq9knPl9Gv6A+oHp8QCGf&#10;TH7hoMYL1W2v5fIlGi9Ut62W05dqvKA+QfyOxgt6LSO+R+MF9QviFzRe0HhBrik0XlC/IH5B4wWN&#10;FzReUH8g/kD2Gi9ovKDxgvoF8Qey13hhkfECff8n5VlfQt+KMetGi209zXu9v7A4/5CKN3VMtiY8&#10;rBxO9uSlPJzXxtwMjResjS/EphPeV3tGM807Et6xeMI713T7yFgm04Tv/CyOTzXS6/2FxfqFsy0T&#10;w/nspQPJ+GTb/lP57LsHUvTlERlzn+a9xguLixcQH6w7ns/ms6+eujiE/Uw7+YiamKOl8cJibTrh&#10;dXTmsznSAvzaT5G359jhqfcNGi8ca0x54WsBuk4oOv6n4hu9Xb4uQB/aTx1rhF8oNv6DV9qZ12nO&#10;zTdxqs+XaLyQjK/vONokY36KIsKZ9vGWwrZOvR5/Y9/UcI78Av/y2f2n7m5NGG0qFCvMtJ9tCfO+&#10;0grNK0Rb6TSNF7q8N/b9i4HJ1o0UAXbR9v6B/QPnmlKOLYvNp7x7WxEt4ieawMdf34fvEQmd3Xd5&#10;h3afPH2zDXzpvkT86/teGRhPkG+oyvhC44WEN9mWz14f2tW50buSWNeXz753MLh/4NqvN9l6q3f/&#10;qXj/tv4X+6dMxHAis64v3td+6sX+13aTBsy3d288cS07lT20O+GdbXrwpXz2QS/xrtL50BovULwQ&#10;39YP+37Q25/JZ+/TlQHseL7tZprONZH9m9ggTjqTz67vMDZOX/rJUE66oC9pMFcdD3pPnkaJj7d3&#10;0X2q4vFFoXrLRa/xQpKiwTd64PV5e2WgmN1inOdtozewL58dHeI4A2kFfILxKRu9nU6keYLuS1Xv&#10;PUqNF46RLjTvEE3IZxuOp7wn2W4qPtmaz9460mVihFK2vJEi0QmjZahhWz/HJPN9Trlsv1Q99R4v&#10;0PWk99pu3DXiaBD/P/jS2RZEksX8A6XTmL9/4DWKAkrQkA9J0PXnKI07lve6viuJJ/AuVe+q5tV3&#10;vJCKn23h8Zz9AvosT7+xIYoEStp8ytvVxVeHxWw8Fc+03D4Cbvjl/C2f/ZvhXZ3Mu5SNlvI1q1Wu&#10;nuOFVPxKa3v/xNDo0InM6BDb7sQwHWcuUtrOLv9ZZHFbJG0p5hdS8TN0TRLhnUU94D3QU6xcJdPr&#10;O1642jKeuNpytiVD+5MDsN9dnemmsy1IH2/FNcNSbTBJXuFK4moCvDNNrxreh3Yz77MtHxrelbD9&#10;Uu2p+3iBZqZgXN/ovXsgnz1xOtNk7iHiPmLJWGAh9gsemPmy0TvUlc9eHB5PgDfqI94lfMpCeK8G&#10;TX3HC/Y6P+E9bKc7DF+iu8xL9gXFbC5B9yvz2XV9he5lVpNvqOd4wbWtVPxo44nMrk7cZXLTV+SY&#10;fMD+gTd6qvX6QdpY3/GC9QG4i3Ro94dtuI+48rYK3vcM72K+oxrS6z1eEJvg/VEaH1bBL1Tp84dw&#10;25NxjRdc37AaPsHyrwbbL+Xz6iBeQNwexACYeZJ0zqO2Uf7zDWH56Jqm/DIwPrUeL6TiM9vHE8Hz&#10;BUK6eceV1vBco1K2suq23Lir82yLlS/lNXeMJyojX63HC3Rtv3ssc2crYniaX+Rd2nciM55Y/r2D&#10;lbLdFM2kodkuwUya9w5iJk1l5Kv1eCHlXW2ZoDkJh3rw7AEzVT7q3bgq1wpLiwtS3of0xHNqeGdX&#10;F90Rf5VmTb1/EPc4KuGraj1eOEb3+DCfKJ+N9/Wfxv7/bJf5hytl28vhQ/LFoaH57E+/xE8072yt&#10;lHy1Hi+kaQ5jU8d9//ljPtuf4bmMqx4HLHTuUiONYj38HBMasd/MpFmaj1muL6n1eCEV/yQ2s/3a&#10;MNDOEdbtp9KNq3JvcYn3ECDf+g5+Rgr5Go7jHU173bMcn7PYsjUdL9BMxoT3hd3XzUwVtr0cve80&#10;2YZIsjK2F64Xvf7VnrB82/pw3ROmK0/8UMvxQio+nuCZKuwV2DNQpEbzkhdrM6tBj/kT2/owMoTl&#10;mxjeaWa7rEadpXjWbrxAmtDyUW//6ZMD+wdOnob/zWWvD+8/tX+A0k6/trs8tpYuGjeQJiQaKJ51&#10;5RsbEvl2dSKqLK/vqul4oekoZqrTLxlvN7PeYW84P0pz2CszJrt2eS6Q7yjNnoR3aKKZdZWTr5bj&#10;BbIr2BY9gaSZ6TSbZMLMJsF5+W2ukI278l2imTT9p+kah97Sq5R8tRwvWBuk2SRtOcwmIaQr7w+s&#10;XCKLP5Omwu9U1W68EI4HUt7J0wM9wX3/FZ+7lC4aF4TlKEJHI8NYpqmjsvLVdLzgXPOn4ju7Jtsq&#10;9wxwvi8Qn8B7zHap9LpPtRwvzLPBKl33gOVEzLggH7JqPq0+4gXfBqsyVnD8Q4Xlq5d4YZ6PWN74&#10;vmq2WUk56yVeeNJ4rfk63zFZ5nt71VxfXcULznWF+gEnTvFx0XihsrF7JeODqI/SeGG+fdSrz6jJ&#10;+ws0b8HVeV5Zp7zP/Nz6F277YbnT9GRiaXyW5utqMl5ouruVnjvIewY0T+jO1qstwXnwrkTV2X/8&#10;ztY0vb8hcm30ztK7/+XzW7UYLyS87x950HuO3p7nNV0vHdjWf/QpWMs9QasFraNZTZinnaJ5mh9v&#10;34/VIMvmG2oxXgCK+ewrA3e3fhKjefDH89k39mFWm9hbte5T3pkErQ6XmdmOdRreoJXi4v3QhHLJ&#10;W4vxQip+rukErZg1Mfz+QcyDz2Unq/4dZ8QFiGt+SvP3c/RFgp/2Ym7LF7rgIxYebywtThD+NRkv&#10;0IzX9w4CS/6100p6FD+Uzb6WbscYJXK+1DlayeWKGSGWzm9xba7FeCEZf8HMYwKq2N47+AL53OXZ&#10;jNjO6u5pFeJWXl0Ycrf3d9F7f+WTu/biBayHtLNT1mXLkTZMDL9LX4Gx8Xm57Gyx9Wz0bra190Ni&#10;/k1lbxzG+lGL5bNU+lqLF/D+5AMz1uZ9RPPG57b336N308pnYzQqLWqch9861HPfyMqawHL3n37Y&#10;Xi65ayxeoLXc430Tw6O0huLFIWCKCBJnU8OvDMy0V+89hkzTjcNTJOv14YvDrAvX6Ozi8BRdV7zW&#10;VZ54p9bihfGWyTZam5HWVbzXNmrel1rfgdUbxxOTrVcSi7PVxdr2cugzLXe3TrbRr3WSxgn4hPcP&#10;ksx0fm/rzTZ6C78M8U6txQuyfmLKS5j3q/szeLuW11ks57X6YsdsvO0HmVPeJzGsQT81fJPe9PPT&#10;ynQNVGvxgrXNLvNdqHcPdoW+92Tzq9VHdNG3DvG+Na6Cyxvf1Fi84NxDSHjjiYmh9Z3li8MX6wuK&#10;05/IYEWO4vmLu2+wUD61Fi+kHVtKx98/eLaF7ctNr3bfkPC+vm+Gvj9TbjlrLV4I28DZlqdxvUas&#10;JpRpWR3bD+MTrqN24wXEA4gWqzUuKCFXwW/alaB3fOFy2lu78UJY50vZg+YxVrUcLyzHRtIrZGtP&#10;E5/ajhfUNyzG59V2vFDe6/OnyQcU8pkaL6jvEN+h8YL6DvERtR8vYD6Da/v0BDh07uZV4niePBWT&#10;r/bjhcm2tPO+BO5MV9O9yHQjzcV07oMkvKuJTEtlfFWtxwtdtMLuur6zTbiji2eB63e8eGqyNVX2&#10;e/0yJkf3Kfr+3e3D/GVjI19HvG+8AvccIVetxwtYhz2XHcvMtL9A2vB1Wi1tXV+ijHOLn3RtkTLf&#10;v9vWP9kq8q3Ot/CeJAfyaz1eQKywjeaGTNE7ErwG7E6aZ16JuKBwnfj+HdZ2xHdyWb71OyolX+3H&#10;C100zxxzH3n+4MWhqy3VNSd6Y2j+/mgmUzH5aj1eSDd+Eru79RppAs9+bD9VuXXYo7ECn2Mde2gq&#10;y/eA1ngMX/cU9ieFeS2PtsbjBVrx9d7WF0/h+xGM9RTNIzxKXw1YyPiZXP1nnCQf5jda+a4PfZW+&#10;gFOZuVi1HC/Avvg9JNYE1gbMH7tJ79Qtz4ZWwi5JPhq/JobzvqaKfA3Hz7ZUQr4ajhfoS/Mf9ebo&#10;W1MTFDmKF75Gx3laL35nF1/Dl8H2i70ngS8a9HEUA23gjc+vDzV1HCNNLu99hlqOFzItd2ie+c3W&#10;ydabrfytqUv7xhN03naz7V5b5b9RO56Yab+79c5WbGMZaMMb+ybbcI508ltlvj9a2/EC3kfETPMX&#10;PMwznxj+kOaZI6W87ykW9z1dJBu2jd7tI7iuvEprL3Baud6VSju+p5bjBTumJ7yZdnxrinqlzLZm&#10;ZSgVn9D90A6+C1ZuX+DKV8PxgjtOkwaMZS4dKP/c4uI+wZ2/iNmuU9nXdldWvlqOF1ydT8XfPTDT&#10;Xv53DlwZSh2n4jcO363wOva1HS9Y20vSWi1HaR12d3xcmM2WK5a/2lJp+eojXuCxujpjBRtHVFq+&#10;OokX6IlscZ/As0ls/krG8Ph2lPtdCNTlnpeSq9w+rF7ihWJjNUaAu+2Y2yC+I0FrOPBsl2JlFpM+&#10;2XaUvifm2z7NnxinN/+lrsXwKQdtvcQLxW2MosqDDceP+rNdUnRXuL1/pZ4V0jPSrvZTV1pxfYCZ&#10;Ks0drwzcq9o15eopXihsWwnvLt17ODlwZ+tG72gj7vl8/zBdb6zMfQhvvOVaFneUMScB3x1s70+Y&#10;lYIKy2Jjh0rka7yA8RuzSaZoVcVXaZ/PzrSv3HV+yuMZKu8d5GcPh+geQnEfVa5rlsL11Hu8APvb&#10;SHMO7ZOhVwbSK/hN241eU6flzV9LrYTNL6ROjReO0WyX5h32OeFHvfTMolSsT6OHveYgG4+eh65Z&#10;aH5CqzyVxtNys2JQuHyIvpI+o97jBZ57zCsF58w8gonhS7QaZBD7U0+FbYrmFtg16InuaFOxtRLA&#10;+y7NpIFfwA/7j3rPNiF2CPOsjvP6jhdo5mnT9w8jRuCe4h7LZ189dbOt8LieojVT3juAXsaYu5H6&#10;uqGPrxJDvgK2Tv5ioGeKZqpY/jgay3y8HVeV8+grfk+0nuOFVPxKYl0f1oW9ODzhr6o4kb04hGN8&#10;URg9FrXfLu8OXXWsOz6e+CSW8nZ2TtGVQSEfkoofabp9JEcRqeWNFZ7Be2L40G5oSpR3pc/rO17I&#10;tEy2XqX3qK62XEmMZWC1uzrPNdE5rQeJr3jMt11EEhhRRjMdnbeNR9nVBR8RHefx/OOKz/tsy6s0&#10;TuTpOkV4f9hajfceNV7A+5aYTXKDevbEaay/TP4AWxG7TXi4TyC/0aHi9xGZT4p47+zKZ69l79Fz&#10;SFl/stI+oFD99R0v2Otsnk2ykHeWXjCjRI60Adu6vievQZ+iuc657MnT5AtIw+b7kKhPqdR5PccL&#10;rm1gNsnE8K5O3GVy06PH+AbUuuOIMfl3fWhnJ2bNRelC5+R39g/cOFit1w8ia33HC9ZGyV5ptgt/&#10;f6a47XbRXLS/plWm4RPww1E++6CXnl+Y6wrLL2zbXXRF0byjUFwRpitWvjzp9R4viE1gn6HZJKWe&#10;Q5xrunFQ9EC0gTWi//QMrezv8pp/TDNVisYgpX3RfF6rQ6/xgrW5J7xnSe8z7Opq6ljfsX5HR2e/&#10;ueq4fWRmO5137Or6eDvHHsV9iq2nmnyBK6/GCwu3MVxvyFruuJ6cyF6hOex+WpXb/EJ8i8YL9lrC&#10;tZHStktxww48f8Z3JJdSvjp9hMYLC/cLjm15GbrquHSgeudVO7KWvC5y6TReWJqNpuLfp1gBd6SW&#10;Vr4ay2m8sCS/QDPWriQyKzjPwbXPSh1rvLDE8Z4ihWq07dJxTmkfpvHC0vxCpWx3NevVeKG0rdSa&#10;7Zdqj8YL6hfE12i8sMR4oYbuK4iv0HhB/YL4BY0XNF6Qaw+NF9QviF/QeEHjBY0X1B+IP5C9xgsa&#10;L2i8oH5B/IHsNV7QeEHjBfUL4g9kr/GCxgvljhf+VeJnsQ3e855u1YvBD2Lf3DeXXf3fL498+8C3&#10;Dvzo4LcO0qb7qsThmwf++NTqa4LWoAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKg&#10;CCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAoqAIqAIKAKKgCKgCCgCioAioAgoAopAtSNw&#10;IBaLbaDtGdrSh19/vcGLxT5Dx3+ftjn6Q/6/pu3PaHv1Cwf+4Yt7OY9OYzvo+EXafwonsZGXzS5y&#10;vBCabXtjseeo3K+ZsiTL3jW/Bp6QYc1zuR8heS2RJPeuMWk4f422kzjw/+IkdyNt8reOjp+lbXvs&#10;fUmifWEZHYLQYRSHTZT7HG3AYc1ei8N6SttAG/6eow3H/x8AAP//AwBQSwMEFAAGAAgAAAAhAEq9&#10;P2S1XwAAAG0BABQAAABkcnMvbWVkaWEvaW1hZ2UyLmVtZux49VccXbPuDC7Bg3twC+4JDAQbLDC4&#10;OwR3DxYgCcEHBncGCB48OMESHAaHBIJbwgR35pLznfec79xf7vkD7l7r6Xp2V3VV7d1VvdZuIAAA&#10;cHnAPwP+QBAPuEChUH8RiQ8ADBACAEyKGkoAABAAcAUCyB70D+x/jHBsAEACAwAwfFD0/g8NANAj&#10;iwmYPEMDPDgA8D6A6QEP7niAICCA7oETPwCNuGf5r8+A/8RfW3UFAAD0gL+2AiC0/7B7CPEwwmWf&#10;gDAAj/6DAwDcIACA9YFT/cc8XPY/bz+I/+ZCIADwn1j/rWd7AQDovPjfPM8G+lee/4oPADCC0P8r&#10;PgMI978467/lxQzC/q/7/x6jJxtX8p8c/p3jgACYp/IAwO4D/tmPf+z+kX/3KEZLU5kAjwbvgRKA&#10;VRQgD7LkAdM4WA/Xn1rTfwXQG6IsD6gZp9t7mGA4yGnIAQB1ifi3VpgPc1wPFSNvAIDU5y+AK/aM&#10;AQCAvDlYQU43wPx3LnZO6sDV18SwoKKI5Ysf0hUKkR43Xe1MdFSi0RnWcWzsSjaxMZ1sgyukBK9+&#10;8ekTf2539U/VAdbxkPQndNooE2PWMSOWURe5F2am5+fhG4SGvnkTDjLtN4fSwhOjt9uBeZmB9qWj&#10;iMHitqez6Qm/rov1FmuWaysOEN0DzLN2PRXaP0IbK2q8UcrObWfLWzH7++5RYJP6RitbOcfyzW9v&#10;EJChZMySEigLvqoamzJFappqAi8nH4zOSMuYW7K+oFHX638a+iI+1e+7x+219fm/9a24P8TAlDEh&#10;fe9tZIdEsrUT3Z7D6yMsDKC/36TGpjy4bYLYGC3OC8HuNppysW6tFOZDsee4ZvyqZQrYIiSGau4I&#10;Vf3oPh283yV8DgjMeK39EK9RX76NTVqP0WK59ZpE9NgZHL1EgbUOb98NTt/HFc29QVpMO5fx9W3G&#10;Qv+6J903iA/Wdi3bj7aZmYz/4WcoapzPh9vf6lhJrz/rUxNaXOp8djR0GCIVNUTJ9rBCZzYXsOgh&#10;E3hYkks0wJggb8ZBDc2z3gwbMOyg7FMuE7QgNvv7H98QBk4HdAGaDiriOYr3Kbigq7iHiPp/V/W/&#10;3qz/b/h/1dKpIpad6859opFWKK7jSXg9SnSjZclxdszk92enxp5ZxOSC6zu9Fp9VXPDVG0BXNuZW&#10;epwYNqeO2XX+7KTvTQv5jutA/gqi4LY0Ufd26end13nfg4tpPXTs0OfqS4j0iAfb6R/X5xN+K/ef&#10;dHfu37FLX0jDS+ScbibV538T1e4h3C+y3EKkibh5broFHNUssJboCjralBPdZyWkXY02TpfqBfdd&#10;pxAeub2zyb+7iZDxdnYW+ClNp3aFY0BVtbQ51f93f/z7K//bIDWgQPDDitXcfzX3VWS3/37V4WFM&#10;+l7YrZLeYNavPM98ugSF+68CNamf8VL1Y7z8bVu2v8HGxQj2O0QZV5yEz2MgKDAfOuBRQHWp2ll1&#10;30NzaP2rB/iMnCTXrCLLNFzTf9/M+NBNhr140bYcft9E33LyuCje7saYA1ctjddo6WNjRVXVj7+N&#10;K5IWuPqI0ai+8Qj3JwE37aVvePqvlbvlR59xiofv3JqSFxL36ZCU5e+7R94THq34G5zfM6AEdTyU&#10;ExlW0T59cKcP5muij/+40Ca0dSnt8CTmBaIGVZt6YJbv1TFFjXnXxfY76GIPhX36q7Bx40e1wFvU&#10;KS/M625k2u12s001bOKasO7QCprG25SzL3XzA2CNOCOaaLuPRluRuAsV+n2JtDcNmx2bWqkc5P4O&#10;9yiWtxGxQlsN1KSqXg0KS17vLL+8EJG4h12HuiDAt8dYLRU6GTA2tTGy4j/qW2LkUBd08nGSgsN0&#10;1lvdAtOnMS2QVQPgtypaCz1GrC7Kt6Io/HXiFpl9fkoJypLcy0i0nfLyDwHuM68zOtnUNLjIj5on&#10;FDpReEk6mB+NINMjSX42j5WUZLGNCW0PyALSAwjw4DbwMlCNjz3O7oZdLMPCJ72iZ7ZfoCXhELOW&#10;39CqP4SkOO5Q2xsmrYFOggw8uTkKYHjRNmweDzyuvP+kLqxUBIS3WHeqx6400EQyoabcKdxQcxE3&#10;Uwl8xN1ClbEkxCQ35AyXV/JzMmMN3fujUsRTfJv0XK1EXUTXanJjTsy8nabMAAU/IEhuDFLeD1SM&#10;1D29BpCCSALEP9Ge9O2gKGOzGb16FEocvl+qCTHe55X/MiM5diif2W3b7eET2tLzxKIn0EaJc4mf&#10;mywGtx87dhkEdf8MO9d7pz2XvRCcy514pXojBC6/qDtTwmxekULvQe/oyG8Q92ZB5oxJcDfKzmNn&#10;YPzSi94KQsXoNjqlJ2molYBYupCKiK0j+hRt91Vd1tA0pe4+SIJ/Q7h3e9dq8s3MtzPNxbCNKwvQ&#10;88rxPV/L+u+oOsCSoLpT9Yzhtmtho6aBFNJ6mblaZJcTjwoNgO5RSP+tnZHz0Nnxa7DS62e8DBwH&#10;F7adNxl5zzm6ViCGAI+YFpnmvfigxAnj+XYX+HSl97eKkjFFiNFqO/M+SsDskD7T51nEeHa1ktmT&#10;pjZ1wKRlQetPvukdUqCNpoRjiGppPXdXjWPa4PH+uaO4X+FxwEuEo52lshhmQvKHNe/y+ZeBslv9&#10;DElR9EUTOnax93rIX+Y7g6HGIyIQRRf+kmBD7vX8av+vH+n4uQ6fRcMGEBNEKhaslb0b1ByhWt+c&#10;yHoJx5WCXq/6/OSrzBG85p0lrr8dYIFn9/jCexeq4ImsC0U5UWvCuq6KL+6DjTi6DOOlzdYoItb5&#10;+5oXS42+mtGI6axI5yVcooY/r5CFo8Gya92uZFRBNNU70De1nKbMfxi1dk7pkiDYNNoktRjfeSWt&#10;CT9hgB1UmpHTzAf6vpAlwTR6YRLUk5KLJyc5AGHZxNseb9b9V+JfbG9Ex3yrSLRr39U9N+Lyuq0k&#10;r/lXckVthDFRNEFJrH3TIt/iwz34COZNf94lu1nOY8YfyKZBjV/qn1/LZehpt6216+VCE8I+SfVr&#10;fDgBnjO9Jo479blthcxvvNGcbnegqlbUNUleULJ7prr9bQbr6LNYDDjPpjhEH3d0420LstM3o58m&#10;SjcNo8vsWSf/ioz2EiPMCcfo3nqSFQyDk9VCPqtCj57T4DOJYCvl7ST6zJ/lZRak4SbFDWIR1f4y&#10;avT07ufWFFo6+VrRf0Bu/xbx4dS+vMUiO6Y/FD5vLIoQ16SrtwLr2Iez2nveD9EO8cuwz6oMU5xI&#10;DUvQ/JSswz67V5WyrtFUFYzidRdo6gsUe1bkVjyRIiiOw1SCsC98m41uC6g3ZY5clfx5xHvRLkDo&#10;iBVJuZiljZStsnlnRMkmBXYdaF7mvO9GaN76+qa2ok3BqIFt1XThDR9DxPVrn6XFwacf/9EoMP3z&#10;tCs/HU+2eUGVaEXFMQJi/xWvUVWLsoRaPm1eo1If1kTLFazi91KWDn3/yZGFWgXd+7WaN3nwCVkO&#10;u44ylhgLUd2gZaLfba7pAk7ZxM4j4HlZwb0gJNOUwJ9Yca1nPh4C3gFB2yFwAR3EwfOQp8pFmzOu&#10;dZdK63thot99RNd/vj0/MB9OeX6JjkWNNqBdpfYucTmK3Wf/9IdPv7R5xYWwfuyHI/UXaKow9yyp&#10;r1wEuUFtVqezrJ8Oq86zivzTRA3OIbjMIwO4xc+owb+Y9k5vfGZka1ZicisHq1PgNLW9GpMXX0+v&#10;EnofiX7bQBv9ofo4vcqFnaYb1J04itPx8btSrW9C1dB7lDLwsDBITwY99Vb+PSPLWkANcmQWbC52&#10;23pPADHZaTguWt1RWTdNjwtq2b8RibaTjEnOpwCWB3oruhPodhiI/lnIPmF7ISaG7xhenzgsmlhe&#10;Im+OK6lVQWCOCOaASxtIWs3MnkZjsTl9Vaf3eX+hz/wSMtGuE88C3uCzjKqU5ytZ6/skVIZ3lRc8&#10;Lg2lo5kNUn/3jCPGt5P11+EeH7ZEnFhf1VysAAEkWcZMt5wL6KUoCNMo3pW8Csvy2kjZn4mgqsrQ&#10;rlZqlRjdpnMRNutkQNs7+uCfGJCt/N26x1a3GkX58Zf4mgdJfYORyrNbTTsTDk69Vf5sMWdMzvLl&#10;nL2+4FZkNW7076bmnnbmEWBmhIKiNXYE0lSvt9MpVZycgiXCi4fodRkajj2cGqtrJ++EEEmKVrru&#10;rcf8knvMmbU6dA6q4+jcsksCa7zJ5j6bFSSHzzcSbxZPGEG3DeqhLH9EtS2u+kv5RcIDaApFPAQj&#10;v7LvYUHTSQrDFKh8G7Ryp50nzoAlAYroOc+qyPezvU5kt7VNMAW0eGt7QStRSXbkHd+RaR/6iWCP&#10;qYuxsqLNMImBtPwUarYhaORpamp7ozpbCbW+leeW4/yjQdVRlHHcXtBLQ6ge8GT6LT/C3YP0REfz&#10;9eORd1aNZ0WpJnq5c0zyexmS47eNuBG/92uh1NA0rulg7xzJGgonA55gs9vXbWLZpENPtTQHSqoX&#10;SPfbQGAz0tRBjuvnGogr6oFA7kuXwCSB4KzLYfcKGU99c2B+9BVFFHmQf6bV5/F4V55POXywG7S4&#10;rXAVTlJPUSoviFDS24PQfJ8+vNYU3HVfINlQdcIxtt62y7Nm/Omxo/I36tudIeI/TT3A86ucz8ob&#10;08j1jQu6+rvhIpFVY3UlaeSES+x7AfhTOFe3Wycxj8mp3CodV9uRBfVyGlKJ+6+qC0abEntO4cfX&#10;iT0hPrkiUSsOEUUDEUcYNEqO+ZwFI10Xacyi+Cdsm3+YGXY4UcqjrNVxV7F6BZJo86ozIEHP7Fiq&#10;cIHL8YaJ/LB7xgm8DbLL1Y/+4l0qVz/Ml78gyeaMtFX9j5shEVhcr4dfScnyHTPxhaT/2M8dgto8&#10;fEBTP7gsK5J7FmIpCyelXXVg26Xged3ZIZhYskz4FjNmerK6NhK1i58SjCyzAtiLl1hC/RYoBjTS&#10;fSOgIvKunrHD1ym2N4f0VCaN7HHzAO2zlvZj28nWIsn7tXcojHXsGYqvsD0rfdkVpU6xFm75vh4B&#10;TMYXiT6dW9yb2Ko/zaIvkmzRFh36HZC4TkQeFKUp+OKC9aKRpO5akVKKhu4aODdayLjp9lijtpGX&#10;kdoBc4/aOr5Ob92793LylVpqZFC/XUBXsRnOyifawilNv41h+WG4apV9+YYNhmT1zcgc7t7dlGz2&#10;6JTBrChByBgUmPV+dJ68fiNEfkZjtP+ouCkL6vaLsWJ6D49nrUFg1XTFUilwvn6G236jpWLKoVeL&#10;mdOxYAK43VmMYphqR4sR18XsABVctXDbEaOzRJyoBlVgsaVE+qOfUhIy4QAL1kfIkZKlpvL32UkI&#10;WfXArkIR3QLRaUGx1I2QquSjSRdbaf64erkoglIRd6rf7BTQiSxf4kdw3ZUdIRIUv0q4wJISm8uQ&#10;bbC7dCZBi9acNejJ5qWeWUeUjjJVJ261OKcZ0r6EhazA97xhTXbf97FFcXn39mVZKLDqz4nMyQ92&#10;ocEuqi75iB9+9sOYAlj8PEUu1CzxRSuYix8W+J1zzHMd+3Ehdh8bTEEhCMtyzRgn5vvXdpdPoHGN&#10;eNTMAL+tpjd2jdbklqVv6FAdyVP9H7SqqwhF0KBmqJcGbIyLxhOkpeWIqcujigwDsHQ32pUrzcjR&#10;qr75jtb9Q9olPq3q6e/9ywN6kgPiE6CMH5VDnpIkuX2s3YXhFIszH3WD5Ya+17hMRyI0f+1951W3&#10;ysOgM+ifh8zexe+9QuZHTQ14zKAKFVC4UPXEvQFYZbKraU3GIPi2qsumKti7ojDJ6dSNc+vQzq0h&#10;I0INyThgXLdhke17I7ooZrxcp6yLIoikFHbIoEzHojGZetf7bLlAc3YpNvEVgMDvXB+71SKrZ2H2&#10;KnDKErqbr2rtoNRY6OScQNOyWBrCvk//JFxdZ9FABFslj7bJYZQTCdq27mPNmizFKvmSuiFuT48S&#10;RrjVPBqk8OvAXD/YZI99/GKJYziFFwbO5UkmIrdKo1lfJ2ji/wZSp6+UHxfZrw3PnNipXRdfK+Dx&#10;7FZiozLgmR8BJL1OIuZkmmaBEKTYEfkRFDe+XSrf0Kv0QqCVsJ5kFSjY7HpHB+Sm+q3f9UnQRntY&#10;2QyJ0Z4hOSa0SCkI7LPGjiiHq77VjNA66rwhfZcUN+38Ehcm7nizDQB3OlV90iU9o270oArRkF+H&#10;85B2Q/pMy3AoHZZqf+jYm+nusF+XP2HgnVsujwKkroQ4ctQZdDngAzBZ0X5oAIQsEDVA0rtVpQJe&#10;mxM9xNnT4im8CFDowrLTws4fXaLiRkmgim5euFj0NfPmSTJ+q5RWZ33QuSWieilEfb5mFTeFS/WS&#10;1fb7wsaMg5tAFiPVZnzKefKerzS7mTNoMTxFtb9doWOchz0JJzXi9exgg12p6ZtWUiV3Vd6hKZD9&#10;4xlV6/KXPdQlDNO2gGT0kowglYmLCYPnOWzlbxfJeo7NQycIafoBtl0r1CsUr+VFNVfHVVHr1gWs&#10;UZVcyJ+uZEqOOr1H6UECuQsavI5u7FGgEAGoXbzsXr+m84JTpa9UfNWIL4EOd44RtcGO/pkzASds&#10;AgmbKMbjyTow3HTc1jdzd9J4OEqciRKYaPjmhi3EXz23u3U8KThl/KZAdrMdCZXTCXnMsXQ5UwD8&#10;EI44k9EuNp3A4Y+b4xZi8fgq4cbLN9eezLoPQs4rWXfjFTdSE/CsloZUPLl3gOft2yl6I6ItAf2o&#10;hG5Dmt/HZ7P29gPj8XdgT03L1MprE5YZHpwqDq7E5725ybSbHySqdMqQqoY5lZon1DQ1hl+Hmwql&#10;GOxU1i7JlFYv+zdbuN3hvUXboHKUWx/50+4yj2BndhpZ3fAQL76CnLJh+iX9gqjU87UKONuCU+ut&#10;FxD2riLZltvtxoWJwMY5SrdZam3TmkHr6gtAiIpu3OAziWy0QCaUSdgydYxe3QZThnRgWC7YOvSj&#10;jMWw1MpUtrqqvBHHlFrntrmgFXvoiRxunwDHTzbnU3OqAS2AqjdkkSybNJVm8y7woRZpoU37k4fm&#10;SspjtcW3oLvMoCQuVhn3wUJ4CYMBbTZnIiiwVD163gA/940XMYB3ayb8qWj9iwkN/15sHjaJO7xn&#10;01RclPpifrTL1BC3W9Jxm0fF1EumBaNtK8BsvNTRvSfMop+DAlIP+EtksrBtJXatytjVEh4OfCbS&#10;BM2CnCPlzDX+E1SL/T5F1naFcUq0CrcvRXuuguurrhyrxMqWzmNcdfcMgHnytLiDHr/ny6hOXuIU&#10;V5WqjWY5ruOcSTUIuuiEk0pTBFdKZgthbOU0A9juC9fvOJUWU+NvU/1TnuGmin5i7pxgZVYeGWeg&#10;YteBPJ7J9w/XvVimczCs4sUQDu/jnz86TBuqn7IXyiKGQCxvYjMCtAuHSAv3zmgywb6yRRPPe19V&#10;DlURt3ZeGLx4Xk+h1bwHcuBM6H86TTWgvOrKzGUUVLlHfJCXcF3GNbbDZeDNLc3JEY/DhE4LiYTl&#10;9sJVE/Z5SHFnX8YHoD4b3m29MYrx7swsf3WLdPHELXY3LVo/KLrXPHXSq6pLwaPGZ02+iOG+Hq6a&#10;diYIJpUXtXvSGca6/ZU8v+wRawmCqrerUMC4cjcoXhNmPhWoeiyCGL3E1Hf9BO/1GzTVlqp11Grw&#10;cp2WiSBwPDaPG97m3D87k/tBBz+XAL3uZstLr9XwxS5NFhf9FGPS4tS4ost41lz89Zt5jtnowlYL&#10;NUxyJQXq1V7/lkHJLFIp7eIINv5RXouUMye8wZBcEDjfIKBaiZOPaKRt10cEBspwDuHnlbuUj7+D&#10;wGibRd8Iv4dWJbXeS8cVZNNmkn4UB/CcRNutLMVLWq1S2KZFFa9gVrTD7PnaVTI9RgtTuEankM4p&#10;q67tdaAGW/3I74YWQrovxkuUJwuu4qYi0W6GsktWvDTrOlmJEWLTXRdzcaNAFSt0aI1RiEeHg4Qb&#10;W1zzF4VQI/FznZIQFvLsbhisQ6th3Y6ZW7dZJ/aE9iikFrtSUdWZPZxHxAHvBO8kWK3DtCah3SxD&#10;fQiSa7T7/keZ5rJC+CbaVunvlARUuNTVobNJmbtwBQmTXvk8jku+ZYY4LAloU4+ezgw2WiYspmDb&#10;rmHV4Gfis9ndKVHcEMysjpjhgXq0N/mxflAO5IZEE7gkWA9hEwROcelmMr5qDAixp39NCZ0JmdBl&#10;9WuFrzxC4Ood02wNbaWgw3tQb0GBDNh/3IXIWyKi7mrb1j7DohsD6+pJONulboZTyWhDzWjHM0TU&#10;Mj+uKlvSPYGdMEDjV4rMu7B0VDQzlNgc6MNAVL7VrEz5BX8ECfR206lpRoUXyMxcinXVcLR4quUq&#10;FhKHOFbZ19u1d+rRZ3E1W1sxd0Dro09ojyGzY+o0JZJc8gLhelo/OsqVGL5/P+IpUcAh7GjsRymU&#10;3h0f8MlqPY3wVRT74Fzgn1rk1hHJM/qoixVOc3qNNR+W3zQqjwsGuSR6bUCT7tGbyA+61TnAgQWg&#10;2xyEQGjelSPi/bUtTz8VnWwvJ63CF+ZrcxrpmowocRbkx4vP8M2aofqIA13pGXz6lx1mJYMB2AI1&#10;+EkYEXk/iiNNuOPFKUV9KvyEt18puEvRt0hqYbFnd2MQGJVpB1F1/o75IG4OqmeeLWBM8SzcfQum&#10;MR5EQjpPiCspnaVnq5IQ5Ef0yVVoJ+uv/etNl7A+koRRTL8MoIieMlY49RMeQl4mbsOvsq481pWQ&#10;MLSt6uK2s0srqmqj3uWhhTIaQTXu12iJY6IUZ9FgG8BBQG1x/ZEiQQp3YNEdW9IhqUA6xlJVgGR8&#10;duHBmKZSx4uaw6kNE6vTZo5HHqLbxIsq3tQakNboUQAraJH4DLnTcz14fIbN2p8pwT0KdvpJ9II/&#10;l31PWGBK+kVKbpD+34wWXNEmtCJQLAFjtYaAIfeIfZZOby7xN9FTWWym/alz1euBMt5x0aQyspsE&#10;QSvqaV+xvPGNHgp3uiDCjk7ML0kK0Y4D760nedMmnOuVGYUIoSGuTl+csxYabyc/ksXBobYTo92T&#10;H9heThJAL74OYybQpT07/yLKo16kyHqzvwN9MvHJs+oThxcgVGLsjzG3sa+S2sXEp3qoj3VZOa87&#10;xcGeigC36NZg6X73HXXJO+1YyFzMHeRMwBxgrvqOK7XtKuJaMFzkprhTuIuTW1q5V67WljX0uVOr&#10;pBYkdCYI2pBjilyltauno6yUml99ST60pTiCr+eUQJKHL5CvkpVQ7luJ1WzvEzcCO95ImiBK/nbV&#10;syZdMQVg2n9eKDdhQdts2C1HdAipmCRLHT+B64xus5gB/aibrdq89Rryfvinnl3qD+81NCQnQfHG&#10;4j/h/olVYCDXeF1xUfZJ9ho/IMhVWrduKavN5AuoNMAosm8w4ynCMqCMo2Jkye+Y0aS8Bh2dKEyI&#10;ABOExwYkZ/jomeB+juhjrTE5SBN5/5pnvVu/i+hxwxWOCl0mzkj//Aka0lPiV/21tkRur3tew9Pa&#10;C80XaLE7RTtkR3HHu52UkrsFkok5llpkNyW/uMf1LKJSwN7hrFF7T+c5UYc+jU7IQVcx9UgXTet6&#10;01zH91K/pQiptDql7hGpZO2lC+X01UUjhi78F4RayM8vYW1RydbMEpZPHm9UNdoaUuAXt2SNigHF&#10;QzMB7qXvPgCnVRxCPhDNLTdkvvensBSa1iORHcQKDjnkY8rjwhU1BgRpIDO9R/DLsjnVXvWF8p6F&#10;MjvJ2NoRyKNjkH1dwch5lPGST51HFgM965K0BKWQe5A7asrnJ3zBl/WiY4npEc9Fs/VQ4xB7lVhR&#10;ZQm5BJbQXkAKLU9WSyYXj29hW6gE2RGKSsmdVkjGC7II1dXRzRx59ZqGLx/IqmrJ4uniWSXTRKLJ&#10;Na2CLFsv1Laq84Rw/mTOTyw4uvN/+GMvo6daPXNNHOEVl3wcNI4a07ACBAjb/GSn4LrHiDuRj8Ff&#10;w+nFqg2ab1cuMF0xdRgi2uShzcQH5GlN/hyWFd/DO63xB5tg+taPYLxVg52PM1e6qg7tAmDL3fK+&#10;4jwZYbzm9ksRch+7LL6XtugLmNS+YWDiYqIVkhCDEyeJYMVzslPu+j+n7XrcNMahTG2b8cIIPdjP&#10;jgk2txkNmIxbmuSAPblPJztlFH+RUYx/1S3BVHehjrSQyzzSlVeL4q1i/96YOn5fkeKgx6FBlzFP&#10;jpYHKGsdeqMjI/B8ibUAYjfR4OSn9M0tm8Q1vIdkIhFRns0jPKHHz9M/UaWr+GvC6nSOjGMBD0An&#10;FpYfFCm59FmLNCkQQOheHsqh/H5NT5HQwIln3YUGXNunu+AYEWJE9+hZpAEr2S3JrtbtOLBZgBDI&#10;Zzn8yo9vMEFOLcqoVs5+b5Lu50++nzhZ2wjnp5PJQ7FvXQ/CXwKeDc1c+/9NYz73Y3UiKfsKl5ii&#10;8re+qMbS1Z51VapO3/7vZsMx+YXqDCMS0KTBAAuypAV3FZWQ8ccqb+dcNu8mJa11yFhky7l80yxb&#10;BX+6jw07gntqNjfNI+xiXMbbdbbuSZx1JL8weMqWC+RjcaZtb+MBUsY5Yvz0/wbdwNjyjG38hiYV&#10;aLWCsQTksPBdarETumvSSGi1GqkI6pV0yrF/bvzNMG4tCyXPvY5qqG5ubY5KReXtPyKbYXHYvYHY&#10;owNUEnas9xf/VCelFEnuFYmkqZGNqijeKd213LSZnhpJaC2+A5OO3lSEI1zcPa2/fhxl1P46hgvM&#10;E2/DtbdgL+FeskQRePtX/Pqievm7p8sp68rpbOcSCR+5+0Kz5TtOgPFJ8rKr8ItAXV7UAVmwvMiC&#10;BAyPWJYxlt97Fwi8XyMP30brPtHr6tq4GydBEDmnhu7/Gc7olnmqZ6GoxZ6bp1dRuTZj5g0RMlgN&#10;cpCSMM5XezSnKkp/7fey1fOZ3UpRUV9/rD0vbnShDB/9Ua1OJAOfYEhHuOfxWwxwq46otSwz+dk5&#10;8Cez9IGGvVQ0C3h44ys8d0HgSFZxTa/kjoQF5FJVBxlbMDr1OIq12PQ5CnMPmbmpPb4LNoPvz8PJ&#10;2Fs1rysioOW1ceql8I3nsYtYYh+2NLpmlHM3fry18aocpKTLTBZJxwkU/kDw6viFpYkTnDJH7eot&#10;jX1bz835WyxwpT/GsfjMNxbJp6y2jpHvg/0kFpjIYu5YDgJQJPmLVRvieJfx3KtUR9JP/rievnxx&#10;5/3KgKpJ0dZFdb62LM+t+vv4pV+a6meN2++QReWe97mU9ctO1vc6Z3rLTNWkr7LW2ekLZlAueDcv&#10;K3fARyskAnGRPNztAn32vftcaXMYcEqm/wNIILffV1r/YykqZGmDCYddVp84fiZ3RGEusJUX9cz/&#10;rVn6TEnNq2GYC3xVgyx1TjpoaQTZ1u9Jkr2Hn2nIbquIJVS1zR5qoycYcdNmYfuvEYwWYgou6j2F&#10;1gujbzipMMcpcNpqCJLiGecHmOP91gZGzhRGhZ60SbdctoJYMuOgBW66GG3WvP2SCfBTr092TYbs&#10;torwXBI2LpTZMxtzqDlQYjYo//mSkleNcpv3E1hvki12DKcakHhz9sLGCkF+Zp5zYltISkttSzJ/&#10;fq62eUzCanE2Ggij/PYj8Mw4XmCrR+J/aJP9N2mn6jjZDG9jE+QM5U0VyE9gpED3f1Ek5VeFOKmE&#10;LSBqmwU46haCMRcY/Ai8i6Txxqe33LBbe5sQI2gkJYhHffO5qUJb25SW2o7Y4y7blCuimxzxnQuY&#10;YAgWfX8+61Yd0WZnwgeeLpwG6/8vzWm15nPTBA0YlB9ODfHLRpbH/JAlS5uZmHOW9jxdNiL3g6/1&#10;Wme8hYyUlC2peG2zzMwe60xF/NcZJ/574+6lz00VAney2F6o7i+gs+uXksy8ZGXPrQW0hsAlsPg4&#10;A6AGA1b/Aw1yzmWkHibRegpWVAZ+HYfczRWYyqF3hixZ2oyECsbxRVLymTEhKIuZXrnTMGT+3cre&#10;pDC6JUttTzjkaHAzRoMXs4sUux+JCDhzgd9sPRYoV8j8+rdG3EU9qixZajVxo5qkJAMcNsstV/iU&#10;IPCtDuF85IJRwS7Px+vd2G/D6JYstT1xCULKTfxMwLtC0nKkwFdTGKSua/WZzkS869NO/Jgv0tZg&#10;S19AYnyBTcl6N6tC7CYtFoIb0bbtgiN0a5ZsLVmyZMmSJUuWLFmyZMmSJUuWNiOxW2/E9+KVTIOs&#10;60bYLyLh48jGQHaeXue18bk+XxZirZ05rkFb9HRZRQgfr0FsaeCsnXTnAc6gtnAcbYbIP1Ue/9No&#10;t3cq5fjDa934wEkDN/4Vc42e981hnbytuGPRXH3seL/gltx01P9N2on3v6IsuIkt8HT3B2Sd+J+z&#10;bvxP2Y6eR1yTyHpQ4777fi3lxn6bcf3USNdLpyub3l1kScTNEOlI7LCx0d5nJp3Y79lPE/61mnBl&#10;UwMdpwY6Rb18o93hhxQRGK8ZH9w4sSzlxI9urqO0JWUj23+/zo3vZs5FD1ZP0mmBBjewjJM4b8j3&#10;gvPVORhB/50iUD2Wxt2vwjuoJX6Lg9TB2N2Id/i4CnOq7qDwL0v5xE3+AsDDd1ZuN08VPoWbbAv3&#10;fte7sf0yrveSGuz9ZNQ/OHzc5oTqzrjxf6jR3xIoXlBef9wUHksAi12VAslQ5Xu36uE243HjepMk&#10;ES/jNBDeMyeWuP5Fqoe5+p+dn8c1d6RMM9SOI7hNXNebkXTix4TPLeUT22HVCK9P7NgPLxQOJr0t&#10;PBxrNWUi3qEC5cd4qSC9wseriW2cLHdxMdP6NBLv4IjKJfv7lu27emkMALKXu86tOiIV9Q5lU1ix&#10;PcvkxfF9/y2SFx0KTxnl8YMcmNg1yR062KnNHeDPhn02oNVFvb+qHIclHe8gVK2AU4VLH+8k2/f6&#10;gcB0iQD8cdLx35bU+3theWs7bhelHgrLlqMR5qYK/4g6hUx507uATNnEK7x/ZZcNqXQB8RlzIFM0&#10;vO7C8Ydlyj+/rCntxDhga6aeL05F44fybERXL2LOmnRix2TVULKzaiRpMg1u4mLZZAc1KF3AYBIQ&#10;YXtxfIjSODgbiV8ikHMs9lCFf+Jxz5F+NH6yomoHpXumuTfR3BIbpEEj1USqdgnvU7xBDSu7rLfU&#10;bfyYZKRqh9wNvMPKyr6hQQS39l6SdP0LFQ4XwM5UvklJ4BuSEe+cmg5Vu3NtXyiF26Wi/g+VJttX&#10;OZjhEkmy/yqcr3A0W0OS3QPgNbLOnCcp6aAc100Ho8yqxzMF2GuS7HN340NUJ2cOi8R+lX+kN/cc&#10;Ka9/KZ0T2CLMM7Yd4xGkvE5X/OHpiF8vjXG96mgQpyKv666jLx3lQHljRW9c7ZeFoPxEz67KhLZU&#10;Wuo7BOUiKolndV1i2zIY0XuzVXkfaQDwnip0bn2wCX62Gum/uW0VOA7XCsANxrPF/0AVvgTJW+/G&#10;54U+gS8BnoYtql1OylBeHwtUc2i4q3vs+i2kkd4/Smljy61Q+p/pHQ7sX6j0Fuj3WAYoeFwzYhcf&#10;5yruXL2zPATQHAFyXsaJs6lqudJ5WJ9HABYkq2zJPwncz+jdhYr7rvKYBX/65D7GKbXRxD4M9nCO&#10;kIS8MExTKjh+WOA0YS6kmqZnn6k8H5CftMo81eUKfU7Eq586oC64qpr3VL632JdNR2RgJX7uUd6L&#10;sqo78T1D9ck1dRx9/WSdE9uLuF8ZMndDO96zAFKV8bIa+W1VBnuHjc3EIIBtElSUfi/OSK0Sz5xV&#10;juuU678g0NbXO7Fzlc5Veuc5dkcqPmDlAqEyc2OsG7thVDT+idJZqXee1P/DBZLRNH5wnJ2XpYPI&#10;VDhJaXLyxwKFU9nJxyhcjTh1rDqOpB4NOkHvD1Ej3q+0AKmA6Y9kZAzQMuJF7yxgfzQ86/8HlSbS&#10;Z5KeL7wxmliu+IAlJvbaZZzeewqUL8K7pP5lKSd2ngAzQb8XCCyLxddI7nQcI9WsMp+v56tBOUz5&#10;Kc0D9GyKnk1GGitcpP8mCGxLb4n24d6am0d+p685Ckf5Hik+KO9cwMrUEB1Y/HGI6wfKf0gysKsv&#10;VzzZtbEbuDKGuF8ZorJVIc+psTnUNKMwSLbUixw9okp5qMbxfidJhku+1JW3EIlGvODKOm97jiwe&#10;Ean6dV2HXonaqN9HkmSw3vsIoKlBL+LkNKW/h9KdJqnB4aRjZXPthy3L6bwc7zw6Gr9S6R+IJJJN&#10;JRVqJMQcTpcw/Jk0/YWNbnyO0r+W83Fkx/biemWuc9P7SOePUOXYdIrL8YnzFeapXBpJ+3sko322&#10;y0b9XcTHBM40Eh/v5BobVZ6KJPZR2fZPO736m5M3nNjvxf+9bFtV3k9xkUF6yypH389bDUrlRyfA&#10;fkRS1wlkxgdS8ZnaUr4TOdpQ776qcv2EvNA0ir9I+c9Qve6ekf0oc+WOYL+2qeMz0Co1FVU7qp5+&#10;in3a5ueUlzrR6Kp8bhdYqcr5D5UgKXFWo5uYq+eo9PGq3HpV2LuqsM8yoU2J2mOjG9NIquTT9O7Z&#10;kiin6J0aVA+gxKar3UIg0X9KH0/pVwWKA/IvFuI7h/zzndG38sH+m690ZpuBRHnvXfV7jHj4FEAV&#10;nuGeVuOpgV8fFzXTSFdzOBcSVs/YLvyWyrNb+KohVLvKxMnCM3Kg5LaNbCSxg+l8sveSbkw2nzdI&#10;7z6g30zdPF4MlCrvMQCGjXYMkpg2y0QSZ1MfChcq/mSBmpN0X0bbkJeeH6xgQAnwTYeISvq6vjqV&#10;ORvqUUnHOvH4T2mlfRkYYXMS9ytDOVCqElalo/ELGEnT8zHU9Xz5SDch6eZ/qEpcrobgpDQzJcQo&#10;UUBjCmWGVPA7+v6WKvV1/X5HEnGxOWtbDTjS6dtZ/11jQM85mpK8GmYXnebBvmoKSm9XpdOodD/R&#10;wKJmqEbA4euGuM5N7796T2U/JHODwNVV7yJtOV7wFTXw6hNsVw3iukD/X/p/qdJ/iwGSGfFL2iuN&#10;+2V2mMO+9N+bCm+oTj7Su0rHkw0q0BVKSoE42b57B85c17MnFXeW6u1tlQHT5y3qbXQ0wXnjL6Bx&#10;4EHPDSgF1JkC7H7K//9GaAAoANdK8nIO0Vyp89n1XOdseImPRvoq6ldnM18+KFVRlw7r1MlMnptG&#10;cPzbVMnmhobQPluEikN1Z2WkU/lqCI67uzXjJo5SZR4kgA5SWm/yPpKS+3QykfhZeu9DNaSA5p+d&#10;f14i3tOocgYM3HggiYKUAZRzDCiDi5pS4u1Tpfdwbd4+FAYf3KCm/2eZzVOyabkmRcCRpDQHf02r&#10;jW7bJ3zdvK93z1ZYIrX+OlLXnAVKB3T8JeL7OYHw3wLCn8Xv/jJNxusTqfp4PigV5opHSf3EUdil&#10;+n8oJ1cIWOzNZiB0sOIdLn7G1Du+bOD4S4WgVD4zqS+eDasu+4YZcEb93yjPv2Sd2GCl8xgqXWku&#10;RANt1GvrSo3WkJQy8nMrFGaawknsJXA8JMm3fKxRjxjjsT8FoPSPU2PMzWpEK0lzBdMqirO1pMax&#10;qsi3ApsydjmrNNkO5g7vx9gKqoZ4Vg15Yk1w5w3XjFymUXQDU0vDK3turYY8Re9yAen7SXOUYK9e&#10;TJUo7/nhIaE3Kuyh3zsr7pH10fjErJ5rhPoa+9eZquKaFL1jJGWdW7X6ElNAqTjn6D8NPvzXsIlv&#10;EN8qPyYKqnOyeP4tKjU8+3IMnU5xnigEJWljU5KG6uGmWyr6wNs0eONMcv3XX/9lRjlxBksvFwMl&#10;o2/SDGxZAVmdhLlLzunEFmbAaC5JlcnRkuXMLzwxQFGlvRZIQu+q/Dk1vqcj8eP1/PnxAqW50UqV&#10;x3+SeAwaHhegNPpFLUv9mNM9vJc5xjBspOtMOpyF4/oXIy01ulyq9GYrDuruBX3/TGCVavZqNRLt&#10;p99nKh4j1s+U5qlS6d9OVZqbECbqvXAnn/eyJPLj+uRmWqZ4mL65eBi3uaozKe75nO+pcr0tc2T1&#10;GfBGUgpUlEP/zcpKfev9iow6j55/IJ4WqJPdpbRu0O/byYt0ZNs9lXR6/XyYpL7KfRG8KW9mI47L&#10;djanvl0+xhX4zHN/nN65QuW9RXl8MMHUg/d6blpHNuch4ej7/ayAyoBNgx+N9OMfqrM+KTCONSrb&#10;8Z9WWov13kwktynAV4WYJJfaeJXN7oCyyQoFAxUakjlMDsByY4fxnB6uijwTYAmcrAQtCBtquiTg&#10;Inq4/htqEhHVKB81lAYR/mNqrJWoJiSB4s1pcP0kkqihU08XUApw2HwLNNI+jbX4K7p2/Q4OEg2O&#10;f7V4YbC0AuAj3RVezka8SyTdzJq8ud5FwDFpu/70QlCKt3Mph9J5L1Pu72SWNnG+cCSBzXZVVrUw&#10;NfynFP890pFEWw1K/Yd61shedrTjHwvPde62P9V7kvbMMfqLFRdJKhvbf9VcW+IyKIr9Hh4Apd4x&#10;oMxNCenzYj2bpnqZp+fMFS/Ub3hgmukMbmYzBfiqUO0WPQDdsdiCGamNYkd+YDcJIKer0s7OHzig&#10;slXhBzANpIq8WI10utI5Ss9OkjRgammNfcjXyt5DjbFiI6l3vvI9T/GOQFqHr6iT9NoJ9ZuUymYg&#10;wlbT8C+zRFcrqaF0/ykgnQ8/skn3Y1kut0YOyJTuzklsQ9mk+cdVs2wH+ImncAL2rHmOJDdH7Xkn&#10;j3ETAp33HzPJHVwLco4k6eHGla6s63ey5uJU/zRMC5ZjyQ97z3gYSXIq3YvUWS8gfXWOv8hMwUY+&#10;DolIXqkO8d4ydzTY8k+kXlmxquuQkLaKMYF/iurjwpGkoToSIH/HNFmhL4IlS5YsWbJkyZIlS5Za&#10;QWa1o3v3b7PKw/wlAQeEcO/MBq8whD6P386lSWAqh9Exo2fWrxmVMgD5Ihr5xgWvfZ8OqrfOTDnh&#10;Vpdzk6OM3G2ZX3YC5SZekIKlZomRb7aiagfc/pOuf7hGlEdohHhM2o0PbO4y+PWhRk+jXfwmzVqz&#10;d2TaTRxppkccf4CZ/zQ+iczzeQdc0tp7YDYDBc7A8ZM16r5DoY5VKSa/Bw0s+3q2oz+AkT3lxjc1&#10;o3rFnyBd7v+GO8K/UiNtJBxgwgmADU+Fe1+YqjD3+Dj+zjgo8IwlxyxTFcbx1b8m7SSuFYDqcF/L&#10;OVGsjZB0DVzAFKnaGy8apB/Pa3o5W5rVDMe/ViAcSkhH4udwerEBqOM/m3K4hjn+74vzJvO/KMQU&#10;T8aNZ8J52BnJqHcIc62DvLJvpisSe2WcxBWmPt34ZerkuPtdnXG8vxHvywTKdqg/NoGhCnJzdjlS&#10;Qb/Ospl6bF3G8R9Qhf0Dp4vwb6NOUyzNRbyXBYzMiPbBjWOo2Ppozx8DwiRuZJH437Ouf0Km0vuF&#10;iSjat6zsa4CYvPF9DB8bwvs8E8WBwXsE30nxsCvbEcy8XtT/cdaJH21WjBRwtMVTB+mohnpQcd7P&#10;uN5JQ9onyikbnjiF6RcSKhA+UJ14oIePi1E7TJJhnXq6fIbP1kbtKCch/G28m0IV3ST+8HIuncJZ&#10;xbjgPZ90vINQ2/yn+ujDpLvKeGY6Gj/TzP+qHrJO4pes2+dAyWfOMRiiTRtVz2O6epF17Chtadna&#10;lLgU9OtqqI5M4kr87yeVd6LAdWid03NAbmVmkNSGGqon6leV9LRU8CeqkLQAsm8NFyN13bYL1zGr&#10;196EF7gq7FlV4t9qJU31TkcKxvo468q1rr8H+2YmqPFJm4IHrmMxqeH4yclyf/9UeR+ftV8qD3ct&#10;VfitkgRm/VedYjAOu0xom3vM3d49kaDJitgvh3fp0dXYWuaC+wCUAuggwJuJePtmIvF/qAz717nb&#10;bZu/d4XGM65nlEWSlol7AeHoBrfK5KPGXEPyjOvep0O6Y6/+4u1gw7PjH1znJvqxiEB9hq/lkxp5&#10;py1NfVQkdshUVsX5jvME+ZAOQBuUd+Ou2ffkxoeovvHgf7beSRwIKOG7pmOsO3UJnywwCJjHpyti&#10;RoswER8mUYbQqKmI74gwYftvumO8v7TWYQgUtfdva7r16lwofNZWtk2y3wfQCQy7SQ0MH+XG75OK&#10;fVkNP0tq4JWRbvxe/b6soVPPKrOfmdUB15sq0LF8JeDF32tw48/o/etYWcB+U5y5ema8UuoFIAFp&#10;JI2MxNGzPW+K9rlV74/HAYH8aQjyGBNV3jg3OP67yvulTMSfqMaqpbKV5/V6/iHp6nOx8sAlbEoq&#10;6v9FUs2tK/d3knQeknFj19R1quqHZDBLfhFPaXoCsjdVad8pHl9UwD3uOX2ORYLiomb4EEjgY6Sb&#10;uEvv8v8s5fHm6Gh8Cg7A2WjVLkhQvdqOFRTZrYNHRxP3KI1pAc/+KyOjiclKI1sX7dXkqpZBZYP+&#10;Lx3py4rWhcrjbkn3W9Vp79D7T6g+puvzZfF8VzJSdQ53WtIJGvBJVdnFiwElrnF0bgSHeBslYE3U&#10;c7ZfvCrN84TSGIuzc/6+KFaqlM/dev9WmTp46E9S4OKv6eL/YbX9DQLpTyepIwFm4zcQ9S5Ys2zx&#10;V1S+ycrn6nqBO0x645HZfVehnipGBcr3xexjKuiDVHJ9NI4X+Typ3bNwTlXlnU0lChSf6ftynHAb&#10;ov40SaQRZjnP9e5WhX+gRseLZ4FAyQWk4yQN9makrUINvquyr7nNSu/sj2RSPufp+6ejonGOPX5M&#10;lfCA3ntaFfIGvKgRBycDn8wP1Rnw2FmoPGYYoDHAUWepi8QPU6XPVnwuO90fNa33dlY6ADG80i2G&#10;B/mLyo+16HncgqvP6XrvWCQy3tmkSacS708pvYfgQ7/nq8Gx6cbQ2HRi2dOnZh1vjv5brPTYkjFF&#10;/z8pvl5XHTyrZ3sGtfs50VFqy72fKN3Jt1ZstwpnYtJVufC7fEblnaH0VqnOPhJIrmUbbn2Hvt31&#10;juzvAJQ4Y2CGqFP8S7zNMT6X3MHpePc3uP400lMbzmRpFJOJfFmKpL5vVMCBRPXzocr5nHhWh+O+&#10;HLP/aBi3R7D+nq3A+8nsWzJl039T1M5PKY/X9fsOlkdNgTYmobbSnWN9JXWuUGP8VxJsn5ST+F3G&#10;xfPZY6CAK9YDZk3V+Pxp5Eyh8LKJxEcirdi+QKFoWFXgLUg0FeZFgfWUVKeqagqLilA659EggXrX&#10;QEnqSY1xH40RANI7us7pvSe+jZKgxyqt/eoqeiX0/HeKe6fSZIPXq5KiF2FXYjvRqaSWDxE/M1Vp&#10;r8BnDpSKd4/SWKn/FqeisVGMzINRucrpemyoWiHQP4BURc1pFHuGnl+arcDZVgMJRrSud5caGsn/&#10;AZKqtiKxjZ7dHPAsiS5pyy5KOgNueOqAByv/rcPqXU2AEokuvu5hx6fyBhB3q0zHpcoTv9XvE/V7&#10;qgDEQfgzMFnqtoxtq/8FSu9j0xbRBNdVb8l1MPp/sJ6fg51Jmfiu8A5pIxxoD/JVZzwVzy3juiZ+&#10;lcZ58Cs+jlW9PBxqtbfUwXeT8Omhd8bnl03/mbKl3aojzdaOSJ8upkAbm+hVZj8HNl1E9kY0fqgY&#10;/qcab4qYZHPUWyr4XwJHhES1nktN+R+qwi5Mfd//Yc4mMUe3qBKNv6IkDXafHq+2V1QR53FqhWkQ&#10;7ETZmKqMSfgxKp9ZKryM+sSRZkQtfpBKBswa0StuUmG+gnqvd6BUjbFHzcAs4v1V/EpKUunePp9L&#10;So8NYfP1/GYB7ZfM86GiGiq23UYNIGAaL/ZFAIPOmazs9YOaitjvlfdf09EEaR6hskrlrb5J7UhA&#10;qcHUzUbKGTc1L018OgN5Yj8X2mgQoGSrr9K8B8mlOC8SBymNM4XxbIr4JyqfN5UmG9jM1mC9j2mk&#10;uhYo3cQBtBXTQtn2Vf1UZwdgh2fNoM4fLDX7ktnLI3BnKoPtHop/Ao7DBHWqi81OSqVBvmghpOVo&#10;aSAznSTbXB30jqD9zC5OUzZc41KRbbfHu4l6MgXamATQ6CHqcaeoQsar8Kju28XMbarkV1Qhq0HJ&#10;+8PZzGRuFvM/0KBgcG56JkeKdyWFUtwpzKWFjw3pmQEljSxA/smMcAGhG5+qNFcqX3YevqL/J0pN&#10;cAE9UqciE+3bQ8+H6515Co9LUuwdJrlWUCo8rDA3K1uY2YQwiiENitjQtcR4mkvKDFE+ycqq/dVA&#10;Sf2WbR2fYPwRXbYweCuR7nr/hGDXYfxPatD79Rv3NLbPvqG8J410/TrFPZn922E2q8lIyqhsX5Ut&#10;0CTeHYX7sNE0sgm5se1jdYbzGbwpj89BGUnsAyADbyA25nk3692J+v8W/Y/UfSPoPP6jAjxbH8qQ&#10;dlx5p+dG0puMQtLvwwElm/vUEY83e/CZHcEkUN0omLIJlHcpnes1NjiUI2fC6BuPOHxdvQ0b5V2p&#10;KfYaG+dUFZJbAxjEsKdGvTdwymUUJ6bZYvqRQHQufpImoZAU72ruatHng0jV8LEhPfsPoAykTMw4&#10;nBpgVsSPUR6jVMGTlM/TDKAAgfh4Wc9/V1+RSCivWvEyT88eU2cw3tcQvb55UDL69lF9VzERHUYx&#10;VBP1DtF/iwXCZZIO5xvp7PpP6zd+jE8pvaH6vELPZDZ4S2XrrRIQTyeuWS1SJ61z4xm99z/x/YTy&#10;nqnOuEJgmE8DsyXDZBRSDpR6/97RXD+tTitVvNpHE6KjqJzYs58hxbDf9L4BJW2RjPT+I25yAsel&#10;em+x/vtAvN8udc024VqV9xm2nej5owCcNFXG0xACSuMFRtsmo5Ckxo8DlHj3M0DimbTTD2SOodpT&#10;iiPAe08ozVm0merhdaRyYdnanNhmChhCO+JuMf4zNerWbD2QrZZRZbCPmwMEAk/xCqlSQIl3tBob&#10;X0g9Rl0ZlcWzQD15z4ZGcbucOlNDnIcnOQWkcKhSfCBRNahy9pcwraNKTBnJROPI1jK2quONUL7z&#10;xMeTqqz9ctMeOUmp9zD6X15DfRuJ5wt0/lNqvINC1dNOaorTJZKAUnlpoObLPuMObDza/XfEx5mo&#10;aXMpEqdsRPz51I94OMUs/YlPvM1xOGYKycyVakCi8i4yzryufzlTbPCXI0BZgzpWpw8O3vLZ5XlE&#10;OCBpx7SYAH25OsUivcMephPxA9U71yEAKLeAejBnNKlcdxsP/6jMk3L/N9iPkuwDlebtSEq9PzUH&#10;SjpSDpQcvsWzHDFll7M39f+JlI0NdLLnd8qVje8aG9TQHiHgLyosW5sT+zlUmDuDDJkCiJ8hI/9A&#10;STIOBchtBJvJvCXvMz+m33fRu1SQaXp+vRr99GyH+O6oSBp4DP8Zu8hL6/9L9P5JqHkV6J+5gQ6D&#10;Dubh9H9GI8cb1RBSVxpNR6uOo9KDvTneQmxMpIMa/jQ9/1jSCGl5iyr6bDMoo5OIN6X9tvh4FTsN&#10;UDJ40XsTAUkAFG+qynmFzJCL9O44SasPaSzlW6vR+68Bn97hpI35aqwRAp4GW4m/Kc3bNapeiXTT&#10;92NHSZIo/lA9G6f3L1U4Sr+PkLQaCyCwjxn9Xl1gLuRAKZDcwX5xIwSCznIVgxbVd0rqfyYdWjw9&#10;SefEDFCZh+g3Wzqeo12SkQTH0dxhgB31X2EzmGkv4xTsv2X22bve4zlQKv0z4Et5vcIAxzATEgsZ&#10;1PNY4kg6MtpXGteOdOI3SXtezKKETLu/M6WETYoGVKc/q7BsbU6NQr16gtSn7BCAFMzPSW17z+s7&#10;DbdIny8ijXjfSCHZM2NkkOu/lUGFec9nIvFB7Oirl4pQBT2q/z6V5P0YKaNgTpGggAbMklBUEL2R&#10;DiFQIgEx7pUme5v92TIl3lY+N7O8SL5G9UW8iQIl+2vYczJDcVOpCu93SBA9e0FxnxWo9zbS00gO&#10;T7axx9QUE+hMqyyGH31fJpDN0eddSTe+O+oYaaf3b8WE0XuzqQOlyUkfc8gTKagyHc6WAmxNgQrp&#10;ZfZdK/Ae5s8spXkPk9jwnE/5khKbu96Jzxdg2GrMgHEuHYR89P8UAe0Ys6DAmUNR72r9D/+PM1mu&#10;slUoPw5ewN7/VHXNXOJTeme6vn/IHh+B6H7qi3x5V/8tUXhaHXYN9a3OcIw67HKBbQXr5w3udtvq&#10;/QkCMcfScODDTIXpivsh03DqDLexyBFG33hkpoTKq7dS5kcqZFVR96pRbhMDV6mirlGPuUUVVZuK&#10;Vu0SRjFHtNQ7sdP1nEafongapSUOZBBgpFQ0sa8KJZvEm6j07lalnceor74itpcalymY2+nJxoXf&#10;je0maX25Kjg01mN3qtEx4M/B2SJ3Ci8jccAnnlLKd7J6/h1qpAtSlf7OjKz13zClcUM62vMnqEQk&#10;qH5LJXs3qVKv5D9TtmBS/i7xdxEVnDs97bpodAtUIWpYZf4fZRPIsRlZ5qvXswkC216YDcrr5+rI&#10;F4jHsSYtQsQfxzOVdediy3KAMhxN3wsAVdbnFI+RfYP4Y+pqor7fwEIDdUicbJdE1zQHEzheo/6/&#10;jjoLlyV/YFZwOFwhmItlc1lKKl8mRFDe4ZV9zPnsXX+QXXdVv7ubuDtpzQ9MTIFNF2pbQjoamdYh&#10;Y4G3cfI2LcS6lY2mMxlTJG8zqExbbUxtwX1D0ZYKQWDQMjpOgIJxy6T/SSaO7VbSRgFprePIj8Ks&#10;xZFYZpKMAq5Jm+f5nPM99/vj/n7vJZu19725+/11fn7Ouef+eO/dfcdX17zzJ9/z6de/atlvXv6W&#10;az70P5Ov/uTm6Vt+680LT3/h41++8sg9s3s+svnPv/7t2evfNdf44pF3PzPw/e8++uz03mtv+dSb&#10;9973+cHZoftu/eqPWs89/BevfXx2xc+ce8077njpgfcujx5e8Q+/99LDO4f/44af+s6PfuPw+a/v&#10;m7r2b0dv/NDOoc9ffc/6Z9808q7ok1/51uWfvyG6bvdzVx382NF7t89f2X7vvqsfuu3Rfc988Xtv&#10;uuPm7de/5fDlX/30Vd/+8Ka1m4+/O3r61z71d//5479zeN31a1742Ft+ecO9K74+O3z9/nXf/8qf&#10;3PadLz174pHbP/Hq1r+//6/nPz796fvffvC3hzbM7dtxzf6V+7/w1m+s+LNH//Lfvnzd8E0jv3/0&#10;41/7wr1/9fz/nnv+rq9cPzS+sPe+I/fsveGZ83e/eM0XHx+7cuu3V73zjd973Sc++82Db/1M9MmF&#10;95340RtWLdx+28e+98gvfeONd1zxj8/96R/819YPfeQN7/nd4fv+6UtP/PRt3/zB1Mjbp972mte/&#10;dO4dO1qtzqpr33X8j+84eCWewRHd3Lxl25FfuP0D1B0ZHxjRZ3foMy/0GRsgxeu14/QcEGpvoA3P&#10;vxikjV5PyCbP8BjiqahNTfvQvZ+6GS2227cdv/n11Bmh7ddpwzNDIEPnrqT+FbTpix+kQYN1tIEW&#10;trh9PJdkLW2QN3XL5OSPkbBbqX8TJs3rEWqf04HTquxJmvtZ2tq0/f1P0B96/WF0Sh7iQf2NtCnt&#10;AFsLivQXPaLFX5j3h/FoPO5R5/DIxg+0Dz/Ynl3RfvGhFQ+NHJbFgam1a5tbb103PrUu2rls3bZl&#10;UzI/dP5t50//97knzp1vtDsHG6dWGp3Du+/ef/yupzbcemLn3P7j+49fvl3oVx05Of/iuT96/MaD&#10;17VPnjp3auVH27wwvPvOrU/eNbR2w7+upwe77D8+ul7l3z5/+rv3H91C8udP3Xhq5VmZj4j+qa1P&#10;jY7+yt3R1uPLT4zeLfODjy+cPPXo9x9fOHK2fe7Uo888/mKbF4Z27r/rxIF3jt019XPRgW1v3r77&#10;gNAPnT238NlzLzReONtoP3Gw8dGFt8l8NH7neNScGx0fXxYtW7Ysosa8Tr5w6P6HjrZHRqKRlZva&#10;HG1ZGZiMlnMOR8NIi/g1eCgaPMqjFUS/+K/2Zw5v2rhpZOPs4dnDJrowauDJJ1/as/r9o6sPrD6w&#10;xqCJ+aH7Tx/tHO0c3NI5dvpvzmNGXgNPnRj9lw1PPf/qExtOjA7rLNE/c/ro/LHvfm3L6aOnjx5p&#10;xwsDJ7a/f3zN1udJ+oHVrvzHXjg2f+NnD27ZfPSxYxpd4hp4fm70yQ1PPn/F9tHtG+ZiMdHQwqkF&#10;suejC5B/ys4PnNl+J5m+/s6719ztyT/zwqFNG39+xaHZLcc2HnPo50joahqvHeVGVwbm5+l5RTQ6&#10;v4WbeB6dK2ibWs2PJtJ5bkG/aaNH760vlcGgKaChvQM7wxkZX9Zppy4MdOZS54c68zy/bNu2beMO&#10;hdI3qGgJhVk0ozGan3Poo5lneZSkP8PzexL0Mh/TD87S6zAdKRaYfkzpBw7Qi7JzzKW/7Fg0RAQd&#10;yv6GoX95587xaP3L4wOYf4noaaPXqvPtdhSRD0q/WfaYYZTFgZnOGaVfL/RDnUO0x3Q6Z5V+ldnD&#10;ZuaiaJgkKz0LIBmdk6SELInpTQBg7/rOr3YGZn64c+cUeImYXg3aoxpnr+u0O+evuup10NXGdDRM&#10;+veQNXN7xBANwCpaJx2d+YYQasAGSB7ZNDNnBA/AQHphnXxozF9GHbxMI8TR2NxA51meN/RRZyEi&#10;yY2Tg9TBCw7hNXZmYAZ/o5kf8HjmDDfR5rNMfyZqCDImAOQATCL6sZeZcI+wIQIkf/NCtFkcaIh/&#10;0UDH0A93xsFgAkYO3E+CVy2wJzRvAmbpBzpnQL/KyImIvg16eIJ5E7Boxsg3DmgAQM/yjQMagGjm&#10;SbE/GutEyycjl17kUygaMKtNWpYR+iqfKMntAXZjJZlxP8lpnEEoDjH9PNGPWfupN8f0czT/xEna&#10;Yxl/GlCQ4cY8dWd+iNQhvjMYnEEzgy4nPejnMRB6zM8g6Smke+YwsPQN7CQkkYU+sdA4OzvLMK3v&#10;dM6YlICxY5SkMwvEelmH4t84KU42Foi9w/S0q8xFYz9YTq4xvc5HjxH4jfOPMSgOPZ8Fru/MdFDK&#10;SX5MD/5VMGoL9vWGN78cTryP7ffmad9aGCI9nYCejBoniygh1u2k1yRk86vRObSq8+Jmdlrn0C6f&#10;orC+vIdc8V8rDsOmToKeqHh/96l5NAj6dsrCTKcjO0Cw1uByFUzScJiKUHKWzpw7tBunvXZmlH49&#10;M0zj6XVuFQUs7TVGAUt79Yt+/RKSPzKSRAL2r1mTnAc+afElPCnh5hIMQj+fmCf5lehr+QJhFp41&#10;Pq8kfOh+gHll5UO9f+Xnw4XBZ+3n+DSDVF8Y+Rr1S11+cX5m1ys6S085naHLvNTjxQgdvNLoCalU&#10;eiD4iqbHfcTRV9kAPULjovuIG4nmHtoeWSN8T0cPxvcOsWbvI66mUfqLzqj/X72bk9NTzcnF8IkS&#10;+P8VkvBmcZDs0HVqEZawTDeX1rXYXffmdyQ9U9q9tOZ63gzGqkvptfXmiedpw2fnJS+VvmVytDnl&#10;26Lr21QvtWoD26Xz8B9rRo7qSbZFWKpGbVVC3li1Ko2O2cIgMrrm0upcqMudd+mVTlt3LeTJo3Fp&#10;QafjVmCzygjbfCybk63JJr+n6S/6wt+cwhhvaMQ8NjOmaiVxbFHP0E3BHsQXNC3aMK+82oIea7QR&#10;vZFBY7xBb+ugjInGmVPPZA5rzBfXThmH9pPc2F5QqBTYpPmNtmXkiR+Wyu3lYWmlWcngpfldgoRI&#10;mphSrby2Wy2yrdAbXsc70IsMX1dynnk9PUJDUY3liaTOzPQux54pV3esa1eLI8n2si8s30ESUiZ2&#10;GXqqDrI+vatl+jLj/83GMs6RWCtiA+3axho8bybUE1NjCCUTU8sLTvZmh8pCK7mKtSZz2FbmJli/&#10;9LHmr2Ne1gS9Dxpk/BwHD+lC3sf81GdbrX6WY6KANSPXs1Fm3b/ZWEIrSTcV2/fU1+rGiujiOIsF&#10;LCdGGx7Yt5UjntkVksM8tk3K4bWUPJkI5lSnbVV2UqZaANnTjhyxL7kPKD3aPCxVE7IEXksskVFq&#10;FSSotyq1SfsPa94BHpePaQNeQ+vkpJHJUeQ+51CanCbkx1GK9QdzTS/3hUp9ce0LZVH1MJUMNkI/&#10;7FctaW0+lqrZRyGp1UqmtTgvVbtrgVoFDl2XvlirktLooNfQmpxVar/FvqRv8Kh+be0a+xXbS3U/&#10;7jOfkaM1OeRXOdrmY6neIgPUO4npBMcJUtTalolZXC+NF1KLiI5rEuQQb1xLMYaMUH7LkY91q0fy&#10;TNbVPvXG2EOI6Dq1cW00c7FuyGxNTvBxyMj3aDUX3YrQmZnIzM18LEkaxUYtbrFHNOYzIjuvaIon&#10;+3ZrndF5p2WEUM8gk46VDmKoT4qAmx+uHsWMvFO7TO7oCkvdpXunpcO86GQK1mvtEm6ygPOS/XXO&#10;DyydtVc4/L/5WIoUeCixaXFM0Y9jZtZkHbLVS+mDDu8YJfAm9jpLA3qhBb9Ez/DHEQAqkIG3laV+&#10;Sc5DhtnIZrbFkSv2g59odD0+9wWfL1dye4LmVUtam4+lWuFziiV2Ll+DzQeOd3CUUSmuzFBeOLY8&#10;2ktvQ76isUoJ6Yrmdb0MlkorreZNHE+KlmrfplXAiV/L6YNSadHazcb8mpS9Fpojkz9qjerXcdh+&#10;8CZ/JowW6+b9zKfLGun9g6z1onOibL6sFViI6oy26K1Igs71tIiv2/WWqfOiz0ayW3khX/W8DCW4&#10;46qxVjQZySDvXLn96KsuyGp5+0Q/pENGf7Hsl1VLU06NZf/iVmNZY9k/BPonqc7LSwlLHB/dt3u8&#10;1L62SsfXJs51jJ6Xeus41jrHdlePK4/7Rhb3zTmj0ittvJazrvq7a3vNSzqbie+twAIa01W1tQVj&#10;PuNx6MQ73KPGFaPQassyeF6u4nRe5Lhy3b7S2is/5WN59oo35erVntu6PFZ6+V5vWDZxj9K5TuFr&#10;Ir2vzte/ghYjoXf8+X4irnmxxSg4qGLOXxdEaM7kqfLJfBNyjLzWJD5X1GuzFnKbr9ypJb24J8T7&#10;hKLL1+Auf3nkkpS9Yckx9WJN95DiPPU91nlBHznAm4mEoIGzaBsdrLcYVdYToy0ITnNGK5+Zc2yJ&#10;o5hljyfP8Me0SaSKZ3rDUvPHWIL8oLth5EWcG4g5kKB8iFGjPuMg1kmtNHTMJ/wsEzlsagZQiz/L&#10;NggbvYwg3xeNkRd5vG4qidiqtjnrbJ/NivA6Xqws87c3LMWClkGGkTSWGS8NksgR596gg6TaqOgK&#10;8joL+ftulzlbC0W2paG6a9CEHpl3W2uXlaHrIkv43DkrvXyvNyyRK7CA85Dv5GKcEXPKy2s57+y6&#10;2hnLceSJly0/n4lf5i0qMgbqeBO95raDKtuo67BX9XDf8Bk/REM3f3vD0rXKqYfGC9cest7UIps7&#10;WG/Fe77mBrVmDuvWa5+PPgOPtWg+EW2iXooMscTaYOW2YruEppe/vWEZ54JfvygDyFrv8z/PS/IY&#10;b6Aj81LLHI+ZF+t4x/MJPqyIHG0nmN7na5k5aime18I2k5fC76zH8RGd1f72hiVbRfZZpMQ6sUEt&#10;TqzHRwPLp4gJv+QgH8ViJC0CKlc9Vfm+DLWB+Uw9VQ7MuX2NqJ3rptcblnJ8xt7r7nHICrEFrW6u&#10;dToX0imNoqXrmHd5iuaV3/KZ3NN6yzVVtIlczWe1oJu2NyzhoRxnrW6ba3auuOeiU0ydpFCkdcVF&#10;U+fctld9rizt947l9G6KuYk3pLIXzlg15bVuvcyjS1sTXuwLknugwSgPraL1ND3Fc71jWayjDIV7&#10;XC5D79JoTrrouX2XVvvu9ZnO9dr2imWv+oWfcjk+m+lGIqOZqIHZkooqQDZn3sqlgWWehUtnrcay&#10;f7Gqsayx7B8C/ZNU52WNZf8Q6J+kOi9rLPuHgCtpwrnjgfmiM36Xt/4+kY+GoMdn/hl3ZUJ6d1zv&#10;44oGflcp1/S444dre24rXI/VWCqW0vLVLH9+hKva6Sn6bUVpNGssXSw5HwVJzU1CMv+ek+V3sdRK&#10;221rpS7dHucl32nBHi65qXgUeSVYOvVB60SFFrWlSM/SWRcE43ppEC1jv+aljYHGokpbRtPSoXGw&#10;YCTxe6Uy2aJ5Scg5FdeRxhU4d2x+4bR0sMq3lH/jzp/uxbkJDErsecASmDtomayO60XRuPRxLt+H&#10;S2cVWLTiWsk4mM/2822M8xKI0RbHwoxLIUq0+Vq6XYVc/cWfRFwjX72FnDJvfNPBZJbFg4/mRdxB&#10;vQSCnNFBi7mcrUhL9+tmn+FokQ09tuXtkPPKOJPI92JezUvNxzA3Ma9reW2xJkEFMhB3bfP5EEH6&#10;3e8u/qQL30bsYWM5JT8fdTJJ/S+BppOX9D0eLyeZWzwv3qPyMVF+/BaXPnEUdBjVFiObze3sD0Tv&#10;2Vd1XAINa0eot8XY2PW0nmLJNcKxTnOQ5oNYRuNpcrLnJAdVXrzXQBdtmJccTZPAa/4x1eFT/pJt&#10;CTTUBvluMSLn2U26lSKttViGaGp9TOMqPyd5TbIk58k6L7ec+XSZAT2QhIyuWv1OXbomf5bttjaz&#10;vqKjl4tliCbHhPeMMDd9vdkj9losIms0xmGrSEO/L0tQC+m7HFfIS1jRJIt9/fqtR99GO/KxlHmS&#10;4Mae0bQc5Xskx3wHzsrjukNeSf0J5gMkocmRwbkh3lk+VGDkfImWfpNQ3nZHt+o1+1C2jCSWvrWc&#10;A5KbKZ5my9Uc93KI5GCsGxAJ132JZj2kc2SorBItUK/gA+uOv+vs2unbaEdJLGWNECXNcV2qZAUk&#10;wOoJPmrEcuLf83AtovUwN5FfobdCyzJcewhN0VG1tZ4X9wwGrt6Efa6UdCybZKtFk2PCUsrWTctr&#10;jrEGJUXKIsDRgi7aSA/QD84b5PvFQJPtEDqONI0NrX5OU9S6npfpix+eXtKfxZmOpVA7iCA2uTFx&#10;5bdIG9cvL7ddCts3OiAfiJrWrqMnyCdys7Q9vrRqo8S+k4NDNpb8m7LYO44NWW9zIcumdL7OzNUZ&#10;8RQUNfaSf4iG+24SzoK00nFL9uDtUva3b31RvRTxzPti2ViKVeQBf4Pa5EypXLC0mmv5HpalT9KV&#10;31fyLcheRaRoHzOR1DadPh9Lst6RormA51SmS8Ms54q9VmHavTn0wiP5KGhBT1I+5uw67IrtSaVP&#10;SuhuxkRQ9Zk2TVY+lsJB0vzcLDhPs9q5xpXy1Kmv9NlfmqWxLRQdlcstRysN/Wwp1VYCfZNZ9hVj&#10;aePv5gJlX3C8VftIc4kYKrW01lrONb7zOlIpN8meFHpfS3cj9t8/z5ToJfwvxtJ4S2c1dEwjizkX&#10;2Ns02+yemE8X8lo0kaHQE1LYsaFFfqo9FzQ3SQ/2y1hfi/vWHu2VwxI5aKVpnaK5RGwCOsQzhUa1&#10;a0uyFRXT5mGpOtgOold7mtRXif1txfdQX6ijHJbCRRL9upliOWvlM3NGJzN/QzsYTeEz8Q8p/LF4&#10;Z3NFxkDZp+vHCDJDfbi2D3WVx9LGHyhpLuAZxb69otXEkPISvw8vetu8V7nTpCGby3oX5srEBclN&#10;qZmx3/CfI+5bWB5L4TPxIWnpdQ3zTl0t7ZmVx7nG9c+3NDliW+w+AO+YL8yXJGf1GZHN+xqjSOPE&#10;PlcNS5LAKPqttcyfB61dK+oRr7GScq18nSWeMDeblfQW2YV1ux84ucnHdpe7GpZcN4LPhVxpXl0x&#10;yPjrWSOOgs2xRMxz+HBfERHWKBfeZ8ySlT8/TU8+0Win7ztVsVS0TC6w99YGW0d5ndCUmFqK7J7k&#10;pcotn1vMxzkS5wzpLc+fbZG/4tnnHC8sVXUsFc302IjGOEdK723EhwqsuVU6L+GJ0Wn2A2tXlQpj&#10;EcnuhXpwxHB1VMdSYu7mgNUORIxGtKWRdBAhnlbpeqmaRSfxsU5uL0xuMnqqB0iir1ZUxzLOA1hu&#10;ckGlxWuYT6xZqmSPUeiiXqok1mf5RX+QN0qrrVYgtFnX2EqLFjoS9zOdewfVsWSv42Onn3v9q5cU&#10;7xLXS6GnRr/kNkfTzRtL3SQKRt/uR4S+Xc/qBfKNDKV2sSwjDXxObBIWmNippYl11Ru24HPqZWk+&#10;V45Bh3jjSkPHdJfC9o0+PuaTXvomiV3L6xEf1XJfvuJmsYR0nS2QZqxFzH0e+9kMtNE6HV/zZOma&#10;zWfDR9bqWpWWvUwc07F3+lJS9JX1XWo5o6n+I8chX7EUK3xkfP0yEvS0FuJ3Bj4Vr9u6Vfp4bPWz&#10;7FKe+ZrT7RN7k5SsjzNBcgzX12XeIs/6T+PYxygCpjZOwBobzQX1qmXpDA1ZkVLdRRvHjNY1Zvl2&#10;gsrhYyRD/fkS7KojR+xMuYMX6DO6rYy8XlJ+i/jBgbzkVZtL5AliJXuG31I8HLpWsIdDntBrbqHN&#10;s8uuuXKlbtq1qj2nnhuUxB9XjiAiOSn+u6v5fVT2gJ/xQl4SrrwKfFk6xvRdRx03xaIYRZ232e3q&#10;NvKIB3T5nw0pH+mlPSWWWzoCyu+2Rg7JUHlJGywN/GW60jpTPpukDGtRzpi8FLSc+mFwV/zd1tJm&#10;1BhBRmJOOUL0rq/JPtadWJf2KilJZmC76OX8gb1xTVMemlM/uC1bL8GfIp9tlmOPPDsSmuNYQoNu&#10;afM0l44Sy4hzWr1RH5KtyFG9hj6o1Umu7JlrKMKUO8Y+k3M0cusvjRhB6y/owadVKqPldSOT/ec+&#10;S2tO2uM4uElivCerNckW52N5ucZynBwPj/UhDh496w8pqo7pno7vByPlSjE6DaIGSaBZavNzmmRB&#10;TowlSWHMDZVYgthisxpjC0Wra53bFz6NmbXUpUFf8kLpNN4hVfUx6XfqL+Ris3JMPhrfVD/7qj7n&#10;tYyczWnl17xUPRKXGEFF0XDrvFJnty2JghOJJPqOLo8uW2rZFe+ek/HB53UyRH3MQy9tTfm0nQqx&#10;FI+Nl0SFN3DXLYmIb6OMUo91JjdEtuakRgfyKf/JZqz3+iZZJjosl/porVRoERpep34/2iSWVqP2&#10;XCt0rqgFj3NsZsu1zpqcoLvU7LHxGiOM0yVnzadTV66XBtm4mnU1LoNlur1Fs/ba3Iu5yRGgljaf&#10;LpXRL3lsl+dih/Khy8q2tsV0ak8P7YXDUqrBRJB7Zu8ji/0coJz0vLV+Qw4/XyBz3aVF3+hwcytx&#10;3sH6rW2wp+ftQmIJrybgUXBMBWqJnCRPQkyIX54b7HgJmUk6d0ZQCeSTBO/8kp/3rzkJ2n5sFxZL&#10;8Zy9wz1C5AFtdE3CrYyz0QFqJl8kxziPXNySfaIX2vjoo/nm04psta8/7YXGUjywcQ9zEvmA/5Tg&#10;e4oRZZJBBTSMkGkxb70X2pie1pTebZPy+z9zcbAUu10EtJ/nESGIX5MCQezl2ppns2BsEeV1vh6L&#10;6ZQ+USvzdPaydvGwvIn+X6PrfSslF11PYvQYTTfHDFqmUvBVL+/9mE+h4yi4ki9U/+Jh2Z0HyEmu&#10;r35uas45RyUvd+16xr2s7qzJ57q0sZR7BLj/CKTCnCsaG3RLnpfm41Rm9dLGUjwAkvSmupeae5qD&#10;fmvuZaGqXKz3UsASddbUQqmLOTnKaPN9bua5aDmJeC0NLOP8pNxjZMM66Y1bF+1o42f8UsJSzwOa&#10;2JvNZ1J81oQzf5w9AVGDtu/lxRktLSw1PxXV9PbiIJfUshSxFC+mTS3kYz31dZz08WLNLF0sLxZC&#10;5fXUWJbHqoiyxrIIofLri4fl9I59dNSlDW3aNvkAzZf3ZPEpFwvLaULqgakHdu2jLb190PlPe4uP&#10;UxkLFgtLHHeRl8g95GVKS6t1XpaJIaMIJDO2fZS1SwvJxbyG5FzkepmSk5yzyNcycblUaBZrH8d3&#10;qLNy0szXeVn6DlddL/u1PxXkJO37db0sj3VdL8tjlU9Z18t8fKqt1vWyGl7Z1HW9zMam+kqv9TL8&#10;dV44rm5RrxxL9fxSf+OXaBfx7H6xsOz+epyrQ9r1u17X4ypgURBdLCy7rZfTkw/ivhK/6R5TSrt4&#10;95cWC0vkDu5s4Jq72vW4nMVn8+2bwlqvta8b/sXCstvzS8pnworQz97ou1zdINE7z2JheSHr5Ssv&#10;L3NzK/N6vCgvuQK8AvMSaCKHqNVjsNvyWnLPq+tliEldL0NEehl3ez3OR52sXI7PDXqxrFvexTr2&#10;5ByH+Rgte3LSq7peJjGpzy/TMOlurq6X3eGWzlXXy3Rcqs/W9bI6Ztkc9fV4NjbVVup6WQ2vfOq6&#10;XubjU361rpflsSqmrOtlMUblKOp6WQ6nclR1vSyHUzFVXS+LMSpPUdfL8ljlU9b1Mh+faqt1vayG&#10;VzZ1XS+zsam+UtfL6pilc9T1Mh2X7mbretkdbkmuul4mMel+pq6X3WPnc9b10sejt1FdL3vDz3LX&#10;9dJi0Xuvrpe9YygS6nrZLyQhp66X/UKzrpf9QlLysv7+ZX/wrOtlf3AUKXW97Beadb3sF5KQU59f&#10;9gvNul72C0nJS/oNBX7x5P52wv0eOq2m/X5MePL4SO4r7HdnhEb2b8fq3/eUfgZMXS/7uod3+Xwi&#10;yuX695CJnK3PL/uVm3m1Emv173uqIF2fX1ZBK4+2Pr/MQ6fqWl0vqyKWRV/Xyyxkupmv62U3qKXx&#10;1PUyDZVu5+p62S1yIV9dL0NEehnX9bIX9Fzeul66aPTar+tlrwgqf10vFYl+tHW97AeKkFHXy34h&#10;yWjic576857Efd3qGNf1sjpm2RxxvdTcTLTpnyfWz3MLMUVe0lNV8f97Up6tSp/p0FraJ7PEV3/e&#10;k6gLcn6J3MvYMp77KzX2gZzP1dPzOYxm/8eL9Tw3eKJ5l9mmPMeyKC+5AqTw9R+5pMTFw3Jf8N+s&#10;FVG1sbVNe35b10sfj+5HRXmJdZy7LsZ78fKyW2/retktciFfUV6+MutliFLZcV0vyyJVRFeUl3W9&#10;LELQXa/rpYtGL/2ivKzrZRV063pZBa082qK8rOtlHnrhWl0vQ0S6HRflZV0vqyB7KdfLiSiK1tI2&#10;QtvULZOTwwNRdBX1L6etQy+sP0zbh2lr/uLEdVePyxoNo03Uv5raKzCI2g1ugn4ZmmvHo2g18S1j&#10;XrJlfHAZZMKGwdVz38L0EJHcMD7IcxjvoG0vOub1CLXP6YDaz9H2z7S9MZp1ZtNtdAi8bojDKK2u&#10;pg04DI5bHFbS3Fra8FpNG/r/BwAA//8DAFBLAwQUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmCN7tJamqJeSmlqKci2Aqlt9fsaxKa3Q3ZbZL+e9eT&#10;HocZZr7JV5NuxcC9a6xBiGcRCDalVY2pEL73709LEM6TUdRawwg3drAq7u9yypQdzRcPO1+JUGJc&#10;Rgi1910mpStr1uRmtmMTvLPtNfkg+0qqnsZQrluZRNFCampMWKip403N5WV31QgfI43refw2bC/n&#10;ze24Tz8P25gRHx+m9SsIz5P/C8MvfkCHIjCd7NUoJ1qEcMQjpPMURHCfk/gFxAkhWS4ikEUu//MX&#10;PwAAAP//AwBQSwMEFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDLCsIwEEX3gv8QZm/TdiEipt2I4FbqBwzJtA02D5Io+vcGRLAguHM5M9xzD7Nr72Zi&#10;NwpROyugKkpgZKVT2g4Czt1htQEWE1qFk7Mk4EER2ma52J1owpRDcdQ+skyxUcCYkt9yHuVIBmPh&#10;PNl86V0wmPIYBu5RXnAgXpflmodPBjQzJjsqAeGoamDdw+fm32zX91rS3smrIZu+VHBtcncGYhgo&#10;CTCkNL6WdUGmB/7dofqPQ/V24LPnNk8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAKbmUfsMAQAAFQIA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv0Pn&#10;arUCAADXBwAADgAAAAAAAAAAAAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;XjHPDfRnAAB4jQIAFAAAAAAAAAAAAAAAAAAdBQAAZHJzL21lZGlhL2ltYWdlMS5lbWZQSwECLQAU&#10;AAYACAAAACEASr0/ZLVfAAAAbQEAFAAAAAAAAAAAAAAAAABDbQAAZHJzL21lZGlhL2ltYWdlMi5l&#10;bWZQSwECLQAUAAYACAAAACEAO0YG3N8AAAAHAQAADwAAAAAAAAAAAAAAAAAqzQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhAH9CMuLDAAAApQEAABkAAAAAAAAAAAAAAAAANs4AAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC+AQAAMM8AAAAA&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 2" style="position:absolute;width:15659;height:14763;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlxBYOyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EJuiVQTG8eNEkohJIdempbS42JtLVNrZSwlsf++CgR6HGbmDbPZja4TFxpC61nD01KB&#10;IK69abnR8PmxX5QgQkQ22HkmDRMF2G0fZhusjL/yO11OsREJwqFCDTbGvpIy1JYchqXviZP34weH&#10;McmhkWbAa4K7TmZKFdJhy2nBYk+vlurf09lpGNu3A3+tCztN5bTafx9sqTKr9fxxfHkGEWmM/+F7&#10;+2g0FHmh8ixfw+1RegNy+wcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlxBYOyAAAAOEA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;">
                   <v:imagedata cropleft="4802f" croptop="5084f" cropbottom="4164f" o:title="" r:id="rId13"/>
                 </v:shape>
                 <v:shape id="Picture 2" style="position:absolute;left:16001;top:285;width:10782;height:13907;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cTwswQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq0gdTXKWhA9Fbv20ttz87pZunlZNlHjv2+EQo/DzHzDrLfRtuJGvW8cK5hNMxDE&#10;ldMN1wo+z/vJKwgfkDW2jknBgzxsN8PBGnPt7vxBtzLUIkHY56jAhNDlUvrKkEU/dR1x8r5dbzEk&#10;2ddS93hPcNvKlyxbSIsNpwWDHb0Zqn7Kq1WwLLoC3znUp/LwtVvEvakuNio1HsViBSJQDP/hv/ZR&#10;K5jD80q6AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxxPCzBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata o:title="" r:id="rId14"/>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F388C24" w14:textId="62D60ACD" w:rsidR="008E6F2E" w:rsidRPr="008B4121" w:rsidRDefault="00D667C4" w:rsidP="00F37636">
+    <w:p w:rsidR="45290AAE" w:rsidP="45290AAE" w:rsidRDefault="45290AAE" w14:paraId="71CF4D6F" w14:textId="31E0C2CE">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008E6F2E" w:rsidP="00F37636" w:rsidRDefault="00D667C4" w14:paraId="5F388C24" w14:textId="62D60ACD">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027.</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4E76" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FF4E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">gadam </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4E76" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FF4E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6.1.1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>specifiskā atbalsta mērķa</w:t>
       </w:r>
-      <w:r w:rsidR="006C753B" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C753B" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>“Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos”</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">“Pārejas uz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>klimatneitralitāti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C753B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>6.1.1.7.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pasākuma</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009D64BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>6.1.1.7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pasākuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D12848">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D12848">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana”</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>“Eiropas Savienība</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000205DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D12848">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="004D7AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>rojekt</w:t>
       </w:r>
-      <w:r w:rsidR="00D04956" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D04956">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00D04956" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D04956">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008E6F2E" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008E6F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlases nolikums</w:t>
       </w:r>
-      <w:r w:rsidR="006708A9" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006708A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk168413573"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="_Hlk168413573" w:id="0"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="004C1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>atlases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="004C1974" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="004C1974">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006708A9" w:rsidRPr="7763FECF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006708A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nolikums)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="3147"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C92860" w:rsidRPr="008B4121" w14:paraId="5F94A9AC" w14:textId="77777777" w:rsidTr="5467195E">
+      <w:tr w:rsidRPr="00CE0C5F" w:rsidR="00C92860" w:rsidTr="2F5C7DCB" w14:paraId="5F94A9AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17652BDB" w14:textId="69F5FF3D" w:rsidR="00C92860" w:rsidRPr="008B4121" w:rsidRDefault="006E25E3" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C92860" w:rsidP="00F37636" w:rsidRDefault="006E25E3" w14:paraId="17652BDB" w14:textId="31320ED3">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>SAM p</w:t>
+              <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002A458F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pecifiskā atbalsta mērķa vai </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">asākuma īstenošanu reglamentējošie </w:t>
             </w:r>
-            <w:r w:rsidR="003F2B2B" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="003F2B2B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>inistru kabineta noteikumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F501DD1" w14:textId="2D5AD7C4" w:rsidR="00C92860" w:rsidRPr="008B4121" w:rsidRDefault="00E94356" w:rsidP="7763FECF">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C92860" w:rsidP="7763FECF" w:rsidRDefault="00E94356" w14:paraId="1F501DD1" w14:textId="1609C628">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ministru kabineta </w:t>
             </w:r>
-            <w:r w:rsidR="00F67FED" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00533F56">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(turpmāk – MK)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F67FED">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">2024. gada 28. maija </w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>noteikum</w:t>
             </w:r>
-            <w:r w:rsidR="00D917B5" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D917B5">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nr.</w:t>
             </w:r>
-            <w:r w:rsidR="00694B30" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00694B30">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
-              <w:r w:rsidR="00916981" w:rsidRPr="7763FECF">
+              <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916981">
                 <w:rPr>
                   <w:rStyle w:val="Hipersaite"/>
-                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>320</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00C92860" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D10507" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D10507">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>“Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienība</w:t>
+              <w:t xml:space="preserve">“Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz </w:t>
             </w:r>
-            <w:r w:rsidR="00AE0888" w:rsidRPr="7763FECF">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D10507">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>klimatneitralitāti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D10507">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienība</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AE0888">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D10507" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D10507">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> nozīmes biotopu vai purvu ekosistēmu atjaunošana”</w:t>
             </w:r>
-            <w:r w:rsidR="00453293" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00453293">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> īstenošanas noteikumi”</w:t>
             </w:r>
-            <w:r w:rsidR="00C92860" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C92860">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>(turpmāk</w:t>
             </w:r>
-            <w:r w:rsidR="00D84709" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D84709">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00453293" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00453293">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C20851" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C20851">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">SAM </w:t>
             </w:r>
-            <w:r w:rsidR="00211EB0" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00211EB0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>MK noteikumi)</w:t>
             </w:r>
-            <w:r w:rsidR="00453293" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00453293">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00167064" w:rsidRPr="008B4121" w14:paraId="04F771EA" w14:textId="77777777" w:rsidTr="5467195E">
+      <w:tr w:rsidRPr="00CE0C5F" w:rsidR="00167064" w:rsidTr="2F5C7DCB" w14:paraId="04F771EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="653E2803" w14:textId="77777777" w:rsidR="00167064" w:rsidRPr="008B4121" w:rsidRDefault="00167064" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00167064" w:rsidP="00F37636" w:rsidRDefault="00167064" w14:paraId="653E2803" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Finanšu nosacījumi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="562AECAF" w14:textId="2433D01C" w:rsidR="00714B6D" w:rsidRPr="008B4121" w:rsidRDefault="002E3F1C" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="009346D8" w:rsidP="00CA4BB9" w:rsidRDefault="00551355" w14:paraId="17FC05CE" w14:textId="00FB46BB">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 6.1.1. specifiskā atbalsta mērķa “Pārejas uz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>klimatneitralitāti</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos” 6.1.1.7. pasākuma “Eiropas Savienības nozīmes biotopu vai purvu ekosistēmu atjaunošana” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="0045045E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>(turpmāk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C63DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="0045045E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>– SAM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="006E25E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="006E25E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>pasākum</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002323CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="0045045E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C63DD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plānotais kopējais attiecināmais finansējums ir </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CA4B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vismaz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>28 648 275 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>, tai skaitā Taisnīgas pārkārtošanās fonda (turpmāk – TPF) finansējums 24 351 033 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apmērā, valsts budžeta līdzfinansējums – 4 297 242 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apmērā un privātais finansējums</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00254852">
+              <w:rPr>
+                <w:rStyle w:val="Vresatsauce"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00770BD8" w:rsidP="00F37636" w:rsidRDefault="00167064" w14:paraId="075E512E" w14:textId="25C5A6D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
-[...8 lines deleted...]
-            <w:r w:rsidR="002A2AF1" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>6.1.1. </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Maksimālā atbalsta intensitāte </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4121">
-              <w:t>specifiskā atbalsta mērķa</w:t>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C907C0">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ir</w:t>
             </w:r>
-            <w:r w:rsidR="002A2AF1" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002A2AF1" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC7F98">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>“Pārejas uz klimatneitralitāti radīto ekonomisko, sociālo un vides seku mazināšana visvairāk skartajos reģionos”</w:t>
+              <w:t xml:space="preserve">85 % </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>no kopējām attiecināmajām izmaksām,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00770BD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CC35A0" w:rsidRPr="7763FECF">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00770BD8">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>6.1.1.7. pasākuma “Eiropas Savienība nozīmes biotopu vai purvu ekosistēmu atjaunošana”</w:t>
+              <w:t>un valsts budžeta līdzfinansējums nepārsniedz 15 %. Ja projektā tiek piesaistīts privātais finansējums, nacionālais līdzfinansējums var pārsniegt 15</w:t>
             </w:r>
-            <w:r w:rsidR="0045045E" w:rsidRPr="008B4121">
-[...2 lines deleted...]
-            <w:r w:rsidR="0045045E" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E429AA">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>(turpmāk</w:t>
+              <w:t> %</w:t>
             </w:r>
-            <w:r w:rsidR="00C63DD0" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00770BD8">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, nepalielinot valsts budžeta līdzfinansējuma daļu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00BA1CAE" w:rsidP="5C3B88B4" w:rsidRDefault="008D4323" w14:paraId="6D5EC56B" w14:textId="14714108">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:ind w:firstLine="0"/>
+              <w:outlineLvl w:val="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projekta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F6466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iesnieguma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">minimālais </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F6466F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">plānotais </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>attiecināmo izmaksu apmērs nav mazāks par 200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D81D0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="0045045E" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>– SAM</w:t>
+              <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidR="006E25E3">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D81D0D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE58ED" w:rsidRPr="008B4121">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidR="00AC4642" w:rsidRPr="7763FECF">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D81D0D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...161 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C03301" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D81D0D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>un privātais finansējums</w:t>
+              <w:t>(ieskaitot)</w:t>
             </w:r>
-            <w:r w:rsidR="00254852" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rStyle w:val="Vresatsauce"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="075E512E" w14:textId="25C5A6D9" w:rsidR="00770BD8" w:rsidRPr="008B4121" w:rsidRDefault="00167064" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D21D09" w:rsidP="00F37636" w:rsidRDefault="00BE04B0" w14:paraId="0241756F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maksimālā atbalsta intensitāte </w:t>
+              <w:t>Projekta izmaksas ir attiecināmas no 2024.</w:t>
             </w:r>
-            <w:r w:rsidR="00C907C0" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E5768F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>gada 1.</w:t>
             </w:r>
-            <w:r w:rsidR="00FC7F98" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E5768F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve">85 % </w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>no kopējām attiecināmajām izmaksām,</w:t>
+              <w:t>janvāra</w:t>
             </w:r>
-            <w:r w:rsidR="00770BD8" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D21D09">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>un valsts budžeta līdzfinansējums nepārsniedz 15 %. Ja projektā tiek piesaistīts privātais finansējums, nacionālais līdzfinansējums var pārsniegt 15</w:t>
-[...13 lines deleted...]
-              <w:t>, nepalielinot valsts budžeta līdzfinansējuma daļu.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0241756F" w14:textId="77777777" w:rsidR="00D21D09" w:rsidRPr="008B4121" w:rsidRDefault="00BE04B0" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00470818" w:rsidP="00F37636" w:rsidRDefault="001F5390" w14:paraId="75DB9BDD" w14:textId="57412D1B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Projekta izmaksas ir attiecināmas no 2024.</w:t>
-[...52 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Projekta </w:t>
             </w:r>
-            <w:r w:rsidR="00BE04B0" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BE04B0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">darbības nevar būt pabeigtas pirms projekta iesnieguma iesniegšanas </w:t>
             </w:r>
-            <w:r w:rsidR="002407FE" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002407FE">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Centrālajā finanšu un līgumu aģentūrā (turpmāk – sadarbības iestāde)</w:t>
+              <w:t xml:space="preserve">Centrālajā finanšu un līgumu aģentūrā (turpmāk – </w:t>
             </w:r>
-            <w:r w:rsidR="004D02D1" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aģentūra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002407FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="004D02D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidR="002407FE" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002407FE">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0127A" w:rsidRPr="008B4121" w14:paraId="75B656C8" w14:textId="77777777" w:rsidTr="5467195E">
+      <w:tr w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidTr="2F5C7DCB" w14:paraId="75B656C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="23D9BE9B" w14:textId="77777777" w:rsidR="00D0127A" w:rsidRPr="008B4121" w:rsidRDefault="00D0127A" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidP="00F37636" w:rsidRDefault="00D0127A" w14:paraId="23D9BE9B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Projektu iesni</w:t>
             </w:r>
-            <w:r w:rsidR="00743768" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00743768">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>egumu atlases īstenošanas veids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5982" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7371F44E" w14:textId="5F65199C" w:rsidR="00D0127A" w:rsidRPr="008B4121" w:rsidRDefault="00346120" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidP="00F37636" w:rsidRDefault="00346120" w14:paraId="7371F44E" w14:textId="5F65199C">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Ierobežota</w:t>
             </w:r>
-            <w:r w:rsidR="00D0127A" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D0127A">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D0127A" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D0127A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">projektu iesniegumu atlase </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0127A" w:rsidRPr="008B4121" w14:paraId="14E1B066" w14:textId="77777777" w:rsidTr="5467195E">
+      <w:tr w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidTr="2F5C7DCB" w14:paraId="14E1B066" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2C3FFF" w14:textId="33796C42" w:rsidR="00D0127A" w:rsidRPr="008B4121" w:rsidRDefault="00D0127A" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidP="00F37636" w:rsidRDefault="00D0127A" w14:paraId="6F2C3FFF" w14:textId="33796C42">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Projekta iesnieguma iesniegšanas termiņš</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE31850" w14:textId="3667801C" w:rsidR="00340E9C" w:rsidRPr="008B4121" w:rsidRDefault="00D0127A" w:rsidP="18806F53">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00340E9C" w:rsidP="18806F53" w:rsidRDefault="00D0127A" w14:paraId="6FE31850" w14:textId="3667801C">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2DB2BFEA">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r w:rsidR="008B79F9" w:rsidRPr="2DB2BFEA">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B79F9">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024.</w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="2DB2BFEA">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="2DB2BFEA">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA017E5" w14:textId="733A0104" w:rsidR="00D0127A" w:rsidRPr="008B4121" w:rsidRDefault="0BFD1A5C" w:rsidP="18806F53">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidP="18806F53" w:rsidRDefault="0BFD1A5C" w14:paraId="0FA017E5" w14:textId="733A0104">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="008B79F9" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B79F9">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00340E9C" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00340E9C">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jū</w:t>
             </w:r>
-            <w:r w:rsidR="00EA0D14" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00EA0D14">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00340E9C" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00340E9C">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>ij</w:t>
             </w:r>
-            <w:r w:rsidR="002D2D1C" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002D2D1C">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC16238" w14:textId="20562377" w:rsidR="00D0127A" w:rsidRPr="008B4121" w:rsidRDefault="004D7AF0" w:rsidP="18806F53">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D0127A" w:rsidP="18806F53" w:rsidRDefault="004D7AF0" w14:paraId="0BC16238" w14:textId="78307714">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00D0127A" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D0127A">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">īdz </w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>2024. </w:t>
+              <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00D0127A" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA749B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D0127A">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
-            <w:r w:rsidR="00226A69" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00226A69">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="1DA29607" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA749B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidR="00EA0D14" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00EA0D14">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>septembrim</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053179D" w:rsidRPr="008B4121" w14:paraId="4C0ADB4B" w14:textId="77777777" w:rsidTr="5467195E">
+      <w:tr w:rsidRPr="00CE0C5F" w:rsidR="0053179D" w:rsidTr="2F5C7DCB" w14:paraId="4C0ADB4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0E9FE417" w14:textId="735AD985" w:rsidR="0053179D" w:rsidRPr="008B4121" w:rsidRDefault="0053179D" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="0053179D" w:rsidP="00F37636" w:rsidRDefault="0053179D" w14:paraId="0E9FE417" w14:textId="735AD985">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Termiņš projekta iesnieguma iesniegšanai priekšizskatīšanā</w:t>
+              <w:t xml:space="preserve">Termiņš projekta iesnieguma iesniegšanai </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE0C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>priekšizskatīšanā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="646FAE72" w14:textId="73CE848E" w:rsidR="000C591E" w:rsidRPr="008B4121" w:rsidRDefault="0053179D" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="000C591E" w:rsidP="00F37636" w:rsidRDefault="0053179D" w14:paraId="646FAE72" w14:textId="73CE848E">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2024.</w:t>
             </w:r>
-            <w:r w:rsidR="000C591E" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C591E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00B7685D" w:rsidRPr="008B4121">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B7685D">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26FE0AD7" w14:textId="1508A56E" w:rsidR="0053179D" w:rsidRPr="008B4121" w:rsidRDefault="76BA0F9A" w:rsidP="00F37636">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="0053179D" w:rsidP="00F37636" w:rsidRDefault="76BA0F9A" w14:paraId="26FE0AD7" w14:textId="1508A56E">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00C61648" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C61648">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>. </w:t>
             </w:r>
-            <w:r w:rsidR="001C3D44" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C3D44">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>jūlija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF2B4B1" w14:textId="07E0CCED" w:rsidR="0053179D" w:rsidRPr="008B4121" w:rsidRDefault="0053179D" w:rsidP="00226A69">
+          <w:p w:rsidRPr="00CE0C5F" w:rsidR="0053179D" w:rsidP="00226A69" w:rsidRDefault="0053179D" w14:paraId="7AF2B4B1" w14:textId="3A73BD62">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="3"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">līdz </w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Termiņš_PI_iesniegšanai_priekšizskatīšan"/>
-            <w:r w:rsidR="000C591E" w:rsidRPr="5467195E">
+            <w:bookmarkStart w:name="Termiņš_PI_iesniegšanai_priekšizskatīšan" w:id="1"/>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C591E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>2024.</w:t>
+              <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="002414FD" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA749B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C591E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002414FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000C591E" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C591E">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>gada</w:t>
             </w:r>
-            <w:r w:rsidR="00226A69" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00226A69">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="79CE4355" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA749B">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00C61648" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C61648">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="002414FD" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="002414FD">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C61648" w:rsidRPr="5467195E">
+            <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C61648">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>augustam</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3AEDD0DA" w14:textId="6E4AB911" w:rsidR="005F2FFD" w:rsidRPr="008B4121" w:rsidRDefault="00C87C2E" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="005F2FFD" w:rsidP="00F37636" w:rsidRDefault="00C87C2E" w14:paraId="3AEDD0DA" w14:textId="6E4AB911">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Prasības projekta iesniedzējam</w:t>
       </w:r>
-      <w:r w:rsidR="007C2284" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007C2284">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2018" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BF2018">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>un sadarbības partnerim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0656931F" w14:textId="3F016ECF" w:rsidR="00324FAC" w:rsidRPr="008B4121" w:rsidRDefault="00C92860" w:rsidP="7763FECF">
-[...297 lines deleted...]
-    <w:p w14:paraId="756AF90D" w14:textId="069240F3" w:rsidR="003530FF" w:rsidRPr="003530FF" w:rsidRDefault="003530FF" w:rsidP="00B04B6C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00324FAC" w:rsidP="7763FECF" w:rsidRDefault="00C92860" w14:paraId="0656931F" w14:textId="7204C1FA">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009A1D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>rojekta iesnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D917B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>dzējs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005C63F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, kas pēc projekta iesnieguma apstiprināšanas kļūst par finansējuma saņēmēju,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D917B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="004C1BBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C1156E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>akciju sabiedrība “Latvijas valsts meži</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="40280EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1BA684F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A35898" w:rsidRPr="008B4121">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6DC2487F" w14:textId="51A749BC" w:rsidR="003F2B2B" w:rsidRPr="008B4121" w:rsidRDefault="00C37E94" w:rsidP="003E379C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00013255" w:rsidP="00CA4BB9" w:rsidRDefault="00C16DF7" w14:paraId="40C0B7A3" w14:textId="11EB18CB">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atbilstoši SAM MK noteikumu 12. punktam </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00626301">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbalstāmo darbību īstenošanai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sadarbības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="526FFBDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>partnera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00626301">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statusā var piesaistīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dabas aizsardzības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="526FFBDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pārvaldi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7F74C6B8">
+        <w:rPr>
+          <w:rStyle w:val="Hipersaite"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00693EE8" w:rsidP="5C3B88B4" w:rsidRDefault="00693EE8" w14:paraId="51642327" w14:textId="71F1D23E">
+      <w:pPr>
+        <w:pStyle w:val="Headinggg1"/>
+        <w:keepNext/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noformēšanas un iesniegšanas kārtība</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001C5742" w:rsidP="5C3B88B4" w:rsidRDefault="00C16DF7" w14:paraId="4CB1A018" w14:textId="510EC9AF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidDel="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Izmaksu plānošanā jāņem vērā</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00264C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t>iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008945CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003E7D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniedz Kohēzijas politikas fondu vadības informācijas sistēmā (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B825F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003E7D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projektu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portāls</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5BAC6BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5D8D07FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00405898">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="00067BB2">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:eastAsia="lv-LV"/>
+          </w:rPr>
+          <w:t>https://projekti.cfla.gov.lv/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776A34AB" w14:textId="0130E95E" w:rsidR="008E6E27" w:rsidRPr="008B4121" w:rsidRDefault="008909E4" w:rsidP="008E6E27">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0039527A" w:rsidP="00B04B6C" w:rsidRDefault="00D56FA0" w14:paraId="4F369651" w14:textId="0963109C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uridisk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona, kura nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projektu portāla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...7 lines deleted...]
-          <w:bCs/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1BA29234">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...21 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e-vides lietotāj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006A4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001706E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">līguma un lietotāju tiesību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>veidlap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001706E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D224DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atbilstoši tīmekļvietnē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001C5742">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="0B36EB2B">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D224DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītajam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407389F1" w14:textId="2549BFA4" w:rsidR="008E6E27" w:rsidRPr="008B4121" w:rsidRDefault="00C103FD" w:rsidP="008E6E27">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001C5742" w:rsidP="00C35D69" w:rsidRDefault="005F011E" w14:paraId="7A5A73F1" w14:textId="45148C0C">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-        <w:t>;</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ja j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>uridiska</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, kura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projektu portāla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005444E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="55202188">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e-vides lietotāj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006A4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0039527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nepieciešams </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0098519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>labot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006A4986">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, anulēt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0098519A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai piešķirt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002533D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lietotāju tiesības, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00620C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tā iesniedz lietotāju tiesību veidlapu atbilstoši tīmekļvietnē </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="71C16532">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://www.cfla.gov.lv/lv/par-e-vidi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00620C60">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādītajam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D224DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7FCC47" w14:textId="12C070EC" w:rsidR="008E6E27" w:rsidRPr="008B4121" w:rsidRDefault="00F164D2" w:rsidP="008E6E27">
-[...297 lines deleted...]
-    <w:p w14:paraId="4CB1A018" w14:textId="3FB62D52" w:rsidR="001C5742" w:rsidRPr="008B4121" w:rsidRDefault="0040043B" w:rsidP="003E379C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="000203A1" w:rsidP="00D41EE1" w:rsidRDefault="005444E2" w14:paraId="21FB1771" w14:textId="1B40492F">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Projektu portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0F10CBFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projekta iesniedzējs kopā ar sadarbības partneri </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> (KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aizpilda projekta iesnieguma datu laukus un pievieno šādus dokumentus (ja kāds no zemāk minētajiem dokumentiem pieejams publiski pieejamā tīmekļvietnē, attiecīgajā projekta iesnieguma datu laukā norāda tīmekļvietnes adresi vai, ja kāds no iesniedzamiem dokumentiem Projektu portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>projekt</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="13A1A99F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...45 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-[...15 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ir iesniegts cita projekta ietvaros, norāda projekta numuru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="04046D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F369651" w14:textId="48224DFF" w:rsidR="0039527A" w:rsidRPr="008B4121" w:rsidRDefault="00D56FA0" w:rsidP="00B04B6C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00013255" w:rsidP="00CA4BB9" w:rsidRDefault="0000713E" w14:paraId="2F0209DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:tabs>
-[...108 lines deleted...]
-        <w:t>;</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ja projektā paredzēts piesaistīt sadarbības partneri – līgums ar sadarbības partneri, kurā noteikti pušu pienākumi, tiesības un atbildība projekta mērķa un rādītāju sasniegšanā un SAM MK noteikumu 30. punktā minēto prasību īstenošanā, kā arī netiešo attiecināmo izmaksu sadalījums starp projekta iesniedzēju un sadarbības partneri;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5A73F1" w14:textId="774C9C16" w:rsidR="001C5742" w:rsidRPr="008B4121" w:rsidRDefault="005F011E" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00013255" w:rsidP="00CA4BB9" w:rsidRDefault="005A43FE" w14:paraId="459221DB" w14:textId="22C96A68">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:tabs>
-[...120 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ja projektā paredzēts piesaistīt sadarbības partneri – sadarbības partnera apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā (atlases nolikuma 5. pielikums);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FB1771" w14:textId="51107419" w:rsidR="000203A1" w:rsidRPr="008B4121" w:rsidRDefault="00CE1E23" w:rsidP="00D41EE1">
-[...59 lines deleted...]
-    <w:p w14:paraId="2DB5C66C" w14:textId="65B8DB0A" w:rsidR="005E3564" w:rsidRPr="008B4121" w:rsidRDefault="6F66252A" w:rsidP="62E9512B">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0088333A" w:rsidP="7763FECF" w:rsidRDefault="6C830FF4" w14:paraId="6644B07B" w14:textId="13926B1A">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...49 lines deleted...]
-        <w:t>starp projekta iesniedzēju un sadarbības partneri;</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta budžetā (projekta iesnieguma sadaļā “Projekta budžeta kopsavilkums”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3C63AEA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">norādīto izmaksu apmēru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5C58C254">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pamatojošos dokument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="23B95F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5C58C254">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A659A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A659A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izņemot izmaksas, kas tiek segtas, piemērojot izmaksu vienoto likmi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0EAA1358">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02ADC299" w14:textId="054F2A29" w:rsidR="0088333A" w:rsidRPr="008B4121" w:rsidRDefault="08CF2638" w:rsidP="7C39757E">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="005444E2" w:rsidP="00735971" w:rsidRDefault="005444E2" w14:paraId="6AAF37F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paredzēto materiāltehnisko līdzekļu un aprīkojuma izmaksu aprēķinus pamatojošos dokumentus (ja attiecināms); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="005444E2" w:rsidP="005444E2" w:rsidRDefault="005444E2" w14:paraId="5F021993" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>uzņēmuma/pakalpojumu līgumu izmaksu aprēķina atšifrējumu, kas pamato plānoto izmaksu apmēru uz vienu rādītāja vienību (informāciju par veiktajām tirgus aptaujām, statistikas datiem, pieredzi līdzīgos projektos u. tml.) (ja attiecināms);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="005444E2" w:rsidP="005444E2" w:rsidRDefault="005444E2" w14:paraId="729F5AF9" w14:textId="6E9C145C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>paredzēto būvdarbu izmaksu tāmes, aplēses vai citus aprēķinus pamatojošos dokumentus (ja attiecināms).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="009847BD" w:rsidP="7763FECF" w:rsidRDefault="00D03006" w14:paraId="415F2657" w14:textId="0E206421">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmaksu un ieguvumu analīze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A9703B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005C431E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00640F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF IIA_modelis_MS_Excel </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002A458F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00661F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3. pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00640F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00906912">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6644B07B" w14:textId="2B43A18D" w:rsidR="0088333A" w:rsidRPr="008B4121" w:rsidRDefault="6C830FF4" w:rsidP="7763FECF">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="002B392B" w:rsidP="7763FECF" w:rsidRDefault="009847BD" w14:paraId="0F9BDDE7" w14:textId="7CDF979F">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...79 lines deleted...]
-        <w:t>;</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF Informācija_par_teritorijām_nosaukums  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00661F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projekta īstenošanas teritorijas apraksts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4E23B5A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atlases nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF Informācija_par_teritorijām_pielikums  \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00661F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2. pielikums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4E23B5A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="63681BCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415F2657" w14:textId="6F1AFFD5" w:rsidR="009847BD" w:rsidRPr="008B4121" w:rsidRDefault="00D03006" w:rsidP="7763FECF">
-[...192 lines deleted...]
-    <w:p w14:paraId="3DC576BE" w14:textId="79DDC5E1" w:rsidR="00924A73" w:rsidRDefault="008D5910" w:rsidP="00924A73">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00924A73" w:rsidP="00924A73" w:rsidRDefault="008D5910" w14:paraId="3DC576BE" w14:textId="79DDC5E1">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1843" w:hanging="709"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izklājlap</w:t>
       </w:r>
-      <w:r w:rsidR="00CC6110" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC6110">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB0445" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FB0445">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>“Teritoriju sadalījums”</w:t>
       </w:r>
-      <w:r w:rsidR="00FF160A" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FF160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00760F32" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00760F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tabul</w:t>
       </w:r>
-      <w:r w:rsidR="0035262A" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0035262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00760F32" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00760F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Informāciju par visām projekta iesniegumā norādītājām ieguldījumu teritorijām”</w:t>
       </w:r>
-      <w:r w:rsidR="0035262A" w:rsidRPr="0AFE789C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0035262A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B35EE5" w14:textId="0CEE9A6C" w:rsidR="008C53ED" w:rsidRPr="00916D88" w:rsidRDefault="009A46B0" w:rsidP="00916D88">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008C53ED" w:rsidP="00E7301D" w:rsidRDefault="009A46B0" w14:paraId="13B35EE5" w14:textId="67E2BEEE">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="1843" w:hanging="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izklājlapa “Princips “piesār</w:t>
       </w:r>
-      <w:r w:rsidR="00562380" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00562380">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ņotājs maksā”” </w:t>
       </w:r>
-      <w:r w:rsidR="00FF160A" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FF160A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2. </w:t>
       </w:r>
-      <w:r w:rsidR="00562380" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00562380">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tabula </w:t>
       </w:r>
-      <w:r w:rsidR="00B302E5" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B302E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">“Pamatojošā informācija par projekta īstenošanas teritorijām, kas tiek uzskatītas par vēsturiskām kūdras ieguves vietām” </w:t>
       </w:r>
-      <w:r w:rsidR="4E23B5A6" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4E23B5A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un tajā minētie obligāti pievienojamie dokumenti</w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, (attiecināms, ja 1.</w:t>
       </w:r>
-      <w:r w:rsidR="00435784" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00435784">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">tabulā </w:t>
       </w:r>
-      <w:r w:rsidR="005759E6">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005759E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00493F30">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00493F30">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kolonnā </w:t>
       </w:r>
-      <w:r w:rsidR="00435784" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00435784">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">minētas </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>projekta īstenošanas teritorij</w:t>
       </w:r>
-      <w:r w:rsidR="00435784" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00435784">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, kas tiek uzskatītas par vēsturisk</w:t>
       </w:r>
-      <w:r w:rsidR="00435784" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00435784">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> kūdras ieguves viet</w:t>
       </w:r>
-      <w:r w:rsidR="00435784" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00435784">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ām</w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, atbilstoši 2020.</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gada 24.</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>novembra MK rīkojumam Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>696 “Par Kūdras ilgtspējīgas izmantošanas pamatnostādnēm 2020.-2030.</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gadam” 3.</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pielikumā minētajam sarakstam sniedz pamatojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005C1E5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izpildot visus 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="008C53ED" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C53ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>tabulā uzskaitītos nosacījumus</w:t>
       </w:r>
-      <w:r w:rsidR="00DD271B" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00DD271B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00916D88" w:rsidRPr="00916D88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BF0417" w14:textId="41B01086" w:rsidR="002B392B" w:rsidRDefault="1C45E950" w:rsidP="61E2F99C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C345E4" w:rsidP="61E2F99C" w:rsidRDefault="00C345E4" w14:paraId="294BD3C8" w14:textId="3AE1805A">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...100 lines deleted...]
-        <w:t>(attiecināms, ja tiesības ir iegūtas, taču nav nostiprinātas Zemesgrāmatā vai nav iespējams pārbaudīt informāciju publiskajās datubāzēs);</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>kartogrāfiskais materiāls pārvietojama dokumenta formātā (.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>), kurā attēlotas projekta darbību īstenošanas vietas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A26A7CA" w14:textId="362E92E1" w:rsidR="00A86EFF" w:rsidRPr="00E07EC5" w:rsidRDefault="77FFBF26" w:rsidP="5FF87546">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="002B392B" w:rsidP="61E2F99C" w:rsidRDefault="1C45E950" w14:paraId="17BF0417" w14:textId="0F682478">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...61 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumenti, kas apliecina, ka </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="32AB6530">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta īstenošanas laikā un visā projekta dzīves cikla laikā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nekustamais īpašums, kurā tiks veiktas projektā paredzētās darbības, ir projekta iesniedzēja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="024D7B50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vai tā sadarbības partnera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>īpašumā, valdījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="04B2C8A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, turējumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="263DA29E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vai arī ir panākta vienošanās ar nekustamā īpašuma īpašnieku vai tā tiesisko valdītāju par nekustamā īpašuma turējumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1DEC2ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="263DA29E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par nekustamā īpašuma lietojumu (izmantošanu)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="76F8A270">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="18E0EE1D" w:rsidRPr="5467195E">
-[...11 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="263DA29E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, un ir noslēgta attiecīga vienošanās vai līgums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="76F8A270">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(attiecināms, ja tiesības ir iegūtas, taču nav </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nostiprinātas Zemesgrāmatā vai nav iespējams pārbaudīt informāciju publiskajās datubāzēs);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C787DEE" w14:textId="151C64FE" w:rsidR="00A6389E" w:rsidRPr="00D62B2D" w:rsidRDefault="3A9496B2" w:rsidP="00D62B2D">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C345E4" w:rsidP="61E2F99C" w:rsidRDefault="00C345E4" w14:paraId="7B1D3E19" w14:textId="34CF8A9E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...115 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>būvniecības ieceres dokumentācija (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4276A73D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ieteicams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja ieceres īstenošanai nepieciešams ierosināt būvniecības procesu, dokumentācija ir izstrādāta un tā nav pieejama Būvniecības informācijas sistēmā);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45022EE7" w14:textId="6AF38D16" w:rsidR="00CF28D0" w:rsidRPr="00F83703" w:rsidRDefault="44329BD5" w:rsidP="64A00193">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00A86EFF" w:rsidP="5FF87546" w:rsidRDefault="77FFBF26" w14:paraId="5A26A7CA" w14:textId="4BF92FFB">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-        <w:t>);</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ekosistēm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6F225917">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>u pakalpojumu novērtējums katrai proj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7EEA6399">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6F225917">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>kta īstenošanas vietai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6744FE68">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (attiecināms, ja ekosistēmu pakalpojumu novērtējum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="115468E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6744FE68">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uz projekta iesniegšanas brīdi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4E211833">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir sagatavots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5C6A9C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="18E0EE1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gadījumā, ja ekosistēmu pakalpojumu novērtējums nav sagatavots uz projekta iesniegšanas brīdi, tad tiek iesniegts apliecinājums par ekosistēmu pakalpojumu novērtējuma sagatavošanu un iesniegšanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aģentūrai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="18E0EE1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>līdz projekta darbību pabeigšanas brīdim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="58879DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724A2BF6" w14:textId="423A5925" w:rsidR="36D5ED3A" w:rsidRPr="00FA44AE" w:rsidRDefault="36D5ED3A" w:rsidP="0F7D8A44">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00A6389E" w:rsidP="00D62B2D" w:rsidRDefault="2B397782" w14:paraId="1BE95238" w14:textId="01B8ACD3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t>Valsts vides dienesta lēmums par paredzētās darbības ietekmes uz vidi novērtējuma nepiemērošanu (attiecināms, ja projekta darbībām nav jāveic ietekmes uz vidi novērtējums);</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valsts vides dienesta izziņa par ietekmes uz vidi novērtējuma, sākotnējā </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izvērtējuma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai tehnisko noteikumu nepieciešamību (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00071037">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>attiecināms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, ja projektā ir paredzētas darbības, kurām saskaņā ar vides jomu regulējošiem normatīvajiem aktiem nav nepieciešams veikt ietekmes uz vidi novērtējumu);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C428598" w14:textId="0427F56A" w:rsidR="00F83703" w:rsidRPr="00F83703" w:rsidRDefault="6DBC5F53" w:rsidP="00F83703">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00A6389E" w:rsidP="00D62B2D" w:rsidRDefault="3A9496B2" w14:paraId="1C787DEE" w14:textId="601A7B5B">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>sadaļu vai pielikumu tulkojums (attiecināms, ja kāda no projekta iesnieguma sadaļām vai pielikumiem nav valsts valodā);</w:t>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietekmes uz vidi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidDel="3A9496B2" w:rsidR="00146AB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>novērtējums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>, atbilstoši likuma “Par ietekmes uz vidi novērtējumu”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007C7F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nosacījumiem un MK 2015. gada 13. janvāra noteikumiem Nr. 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007C7F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Kārtība, kādā novērtē paredzētās darbības ietekmi uz vidi un akceptē paredzēto darbību” uz projekta īstenošanas vietām, kur tas attiecināms (attiecināms, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1E02962F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietekmes uz vidi novērtējums uz projekta iesniegšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="430A2A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>brīdi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2D32EBD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir veikts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="430A2A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E96972">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00412B75">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ietekmes uz vidi novērtējums nav izstrādāts uz projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00522D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>iesniegšanas brīdi, finansējuma saņēmējs pievieno apliecinājumu, ka tiks izstrādāts ietekmes uz vidi novērtējums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidDel="00581BC4" w:rsidR="00D62B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00522D19">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E95618" w14:textId="6CAB2D81" w:rsidR="00F83703" w:rsidRPr="00F83703" w:rsidRDefault="6DBC5F53" w:rsidP="00F83703">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="3DE0E886" w:rsidP="3B29D0B4" w:rsidRDefault="3DE0E886" w14:paraId="5CE09190" w14:textId="77EF4E07">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="414142"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>sugu un biotopu aizsardzības jomas eksperta atzinums, hidrologa atzinums un cita pamatojoša informācija, ja projekta darbības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="133C6434">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paredzētas īpaši aizsargājamā dabas teritorijā kurai nav spēk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0083CFF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ā esošs dabas aizsardzības plāns,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1317CC1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="47C4508C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta darbības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5D4E773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nav paredzētas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> īpaši aizsargājamās dabas teritorij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5D4E773F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>dabas aizsardzības plānā vai sugu un biotopu aizsardzības plānā, vai tajos darbību apraksts nav pietiekamā detalizācijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="578E33E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, atbilstoši SAM MK noteikumu 30.14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F705ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="578E33E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>apakšpunkta prasībām,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7EEF0DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai apliecinājums, ka minētie dokumenti tiks iesniegti pirms tiks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="55D4B9F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>uzsāktas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7EEF0DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> darbības konkrētajā teritorijā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5C2A0DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7EEF0DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="5237DD13" w:rsidP="002938A7" w:rsidRDefault="1915CE13" w14:paraId="78768634" w14:textId="3AB03246">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>saskaņojums no Aizsardzības ministrijas par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="58574357">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta darbīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1CD34FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="20CA6BB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, ja tās tiek plānotas 30 kilometrus platā Latvijas austrumu pierobežas joslā un ekspluatācijas aizsargjoslā ap valsts aizsardzības objektiem, kas noteikta saskaņā ar Aizsargjoslu likumu un Ministru kabineta 2006. gada 27. jūnija noteikumiem Nr. 508 "Noteikumi par aizsargjoslām ap valsts aizsardzības objektiem un šo aizsargjoslu platumu"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="18CCF79A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2F5C9F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>vai apliecinājums, ka minētais saskaņojums tiks iesniegt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="20CC5107">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2F5C9F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pirms tiks uzsāktas projekta darbības attiecīgajā teritorijā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="18CCF79A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(ja attiecināms)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3EE5BE39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00F83703" w:rsidP="00E7301D" w:rsidRDefault="6DBC5F53" w14:paraId="2C428598" w14:textId="0427F56A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekta iesnieguma sadaļu vai pielikumu tulkojums (attiecināms, ja kāda no projekta iesnieguma sadaļām vai pielikumiem nav valsts valodā);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00F83703" w:rsidP="00E7301D" w:rsidRDefault="6DBC5F53" w14:paraId="31E95618" w14:textId="6CAB2D81">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>citi dokumenti, ja tādi nepieciešami, lai pilnvērtīgi pamatotu projektā plānotās darbības un izmaksas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A81AF97" w14:textId="737B7890" w:rsidR="00CF6E17" w:rsidRPr="008B4121" w:rsidRDefault="1E477A8E" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00CF6E17" w:rsidP="009E76EE" w:rsidRDefault="1E477A8E" w14:paraId="7A81AF97" w14:textId="737B7890">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projekta iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="445D3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ā atsauces uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pielikum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="445D3849">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7F828B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norāda precīzi, nodrošinot to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7F828B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>identificējam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="281F401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ību</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="281F401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="08EF4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Papildus minētajiem pielikumiem projekta iesniedzējs var </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="08EF4D21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004C2582" w:rsidP="00C35D69" w:rsidRDefault="00CC191B" w14:paraId="404EE33C" w14:textId="08836806">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...46 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lai kvalitatīvi aizpildītu projekta iesniegumu, izmanto Projektu portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="08EF4D21" w:rsidRPr="008B4121">
-[...3 lines deleted...]
-        <w:t>Papildus minētajiem pielikumiem projekta iesniedzējs var pievienot citus dokumentus, kurus uzskata par nepieciešamiem projekta iesnieguma kvalitatīvai izvērtēšanai.</w:t>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="49C6276B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B0D0B4D" wp14:editId="7E775E16">
+            <wp:extent cx="219106" cy="200053"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:docPr id="744531427" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="744531427" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="219106" cy="200053"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ietvertos skaidrojumus projekta iesnieguma aizpildīšanai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E261C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404EE33C" w14:textId="2FF7D690" w:rsidR="004C2582" w:rsidRPr="008B4121" w:rsidRDefault="00313F21" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00CC191B" w:rsidP="00C35D69" w:rsidRDefault="00CC191B" w14:paraId="6642B9EF" w14:textId="3E45F794">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...37 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Izmaksu plānošanā ņem vērā Finanšu ministrijas 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA524F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada 9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA524F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jūnija vadlīnijas Nr. 1.2 “Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA524F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gada plānošanas periodā”, kas pieejamas tīmekļa vietnē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA524F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00CE0C5F">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001427C3">
-[...129 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0C207EBA" w14:textId="5FA02449" w:rsidR="0021148B" w:rsidRPr="008B4121" w:rsidRDefault="0021148B" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0021148B" w:rsidP="00C35D69" w:rsidRDefault="0021148B" w14:paraId="0C207EBA" w14:textId="1DA1E108">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par aktuālajiem makroekonomiskajiem pieņēmumiem un prognozēm, atbilstoši normatīvajiem aktiem publiskās un privātās partnerības jomā, ko projekta iesniedzējs izmanto, sagatavojot projekta iesniegumu, pieejama </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="008B4121">
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00CE0C5F">
           <w:rPr>
             <w:rStyle w:val="normaltextrun"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>Makroekonomiskie pieņēmumi un prognozes | Finanšu ministrija (</w:t>
-[...19 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Makroekonomiskie pieņēmumi un prognozes | Finanšu ministrija (fm.gov.lv)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE335CF" w14:textId="278F3BC8" w:rsidR="00446CC4" w:rsidRPr="008B4121" w:rsidRDefault="3AEC74B1" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00446CC4" w:rsidP="00C35D69" w:rsidRDefault="3AEC74B1" w14:paraId="1EE335CF" w14:textId="278F3BC8">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Projekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="1B389443" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1B389443">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> sagatavo latviešu valodā. Ja kāda no projekta iesnieguma sadaļām vai pielikumiem ir citā valodā, </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="08FF6078" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="08FF6078">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Valsts</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> valodas likum</w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">am </w:t>
       </w:r>
-      <w:r w:rsidR="00966298" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966298">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta iesniedzējs </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>pievieno Ministru kabineta 2000.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="36509AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>gada 22.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="36509AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>augusta noteikumu Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="36509AE9" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="36509AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...14 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">291 “Kārtība, kādā apliecināmi dokumentu tulkojumi valsts valodā” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>noteiktajā kārtībā</w:t>
       </w:r>
-      <w:r w:rsidR="1EE2A303" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1EE2A303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai notariāli apliecinātu tulkojumu valsts valodā</w:t>
       </w:r>
-      <w:r w:rsidR="6DE0719E" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6DE0719E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BD4AD8" w14:textId="0D3BAE76" w:rsidR="00411490" w:rsidRPr="008B4121" w:rsidRDefault="00030AA6" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00411490" w:rsidP="00C35D69" w:rsidRDefault="00030AA6" w14:paraId="68BD4AD8" w14:textId="0D3BAE76">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">a iesniegumā summas norāda </w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> ar precizitāti līdz 2</w:t>
       </w:r>
-      <w:r w:rsidR="008709E1" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008709E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7526" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00DB7526">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">cipariem </w:t>
       </w:r>
-      <w:r w:rsidR="00313F21" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00313F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>aiz komata.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40019846" w14:textId="6B2CBB65" w:rsidR="001306D9" w:rsidRPr="008B4121" w:rsidRDefault="0042748D" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001306D9" w:rsidP="00C35D69" w:rsidRDefault="0042748D" w14:paraId="40019846" w14:textId="6B2CBB65">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA3DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>rojekta iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="0072213C" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0072213C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA3DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniedz līdz projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F78" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CD3F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA3DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F78" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CD3F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA3DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegšanas beigu termiņam</w:t>
       </w:r>
-      <w:r w:rsidR="00FA3DD6" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA3DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183B9305" w14:textId="3CF53761" w:rsidR="001306D9" w:rsidRPr="008B4121" w:rsidRDefault="002B6657" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001306D9" w:rsidP="00C35D69" w:rsidRDefault="002B6657" w14:paraId="183B9305" w14:textId="4E142675">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja projekta iesniegums iesniegts pēc projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F78" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CD3F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a/-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F78" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CD3F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a/-</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">u iesniegšanas beigu datuma, tas netiek vērtēts. </w:t>
       </w:r>
-      <w:r w:rsidR="00973994">
-[...13 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par to informē projekta iesniedzēju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0013188F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DBD135" w14:textId="3BEBDFA6" w:rsidR="008E372B" w:rsidRPr="008B4121" w:rsidRDefault="68672EE0" w:rsidP="00C35D69">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008E372B" w:rsidP="00CC191B" w:rsidRDefault="68672EE0" w14:paraId="56DBD135" w14:textId="722FAE25">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta iesniedzējam pēc projekta iesnieguma </w:t>
       </w:r>
-      <w:r w:rsidR="2EAD6D44" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2EAD6D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>iesniegšanas</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="106D7AB6" w:rsidRPr="008B4121">
-[...37 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06B31755">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nosūt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06B31755">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projektu portāla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="64A2C90C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06B31755">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>automātiski sagatavot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C4D7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elektroniskā pasta vēstule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06B31755">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma iesniegšanu</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421D37D3" w14:textId="14FE0EE0" w:rsidR="008E372B" w:rsidRPr="008B4121" w:rsidRDefault="00A111C6" w:rsidP="00B04B6C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008E372B" w:rsidP="00B04B6C" w:rsidRDefault="00A111C6" w14:paraId="421D37D3" w14:textId="14FE0EE0">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Konsultatīvais atbalsts</w:t>
       </w:r>
-      <w:r w:rsidR="00916ED5" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ierobežotā</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A92" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BF5A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> projekt</w:t>
       </w:r>
-      <w:r w:rsidR="009F2C84">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A92" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BF5A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="009F2C84">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00BF5A92" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BF5A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> atlasē</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E33464" w14:textId="072D5347" w:rsidR="009D55CA" w:rsidRPr="008B4121" w:rsidRDefault="008E372B" w:rsidP="599F4AC8">
-[...206 lines deleted...]
-    <w:p w14:paraId="31E8CA5A" w14:textId="5955AD5D" w:rsidR="00325CAE" w:rsidRPr="00325CAE" w:rsidRDefault="00723777" w:rsidP="00325CAE">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="009D55CA" w:rsidP="599F4AC8" w:rsidRDefault="008E372B" w14:paraId="66E33464" w14:textId="313A61D1">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120492295" w:id="2"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003006B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ta iesniedzēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00ED6CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009D55CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sagatavojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A749C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta iesniegumu, var saņemt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aģentūras </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A749C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">konsultatīvo atbalstu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00ED6CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekta ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009D55CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00ED6CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ieguma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00912EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sagatavo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009D55CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>šana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00A749C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003E43EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00782546">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vienu reizi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003E43EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedzot projekta iesniegumu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003E43EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00732ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00732ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009737AF" w:rsidRPr="008B4121">
-[...50 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektu portālā </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="25BF4CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="54464C81">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>līdz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1476A8BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00231FE2">
-[...22 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF Termiņš_PI_iesniegšanai_priekšizskatīšan </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="443993AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="443993AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CC191B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="443993AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. augustam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3181CC4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F714F3" w:rsidRPr="008B4121">
-[...75 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4D55E861" w14:textId="4A698BBD" w:rsidR="00723777" w:rsidRPr="008B4121" w:rsidRDefault="00690AC3" w:rsidP="008B4121">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00325CAE" w:rsidP="00325CAE" w:rsidRDefault="00723777" w14:paraId="31E8CA5A" w14:textId="27C769E4">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...26 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja projekta iesniegums iesniegts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="67C13209">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7C37A4FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desmit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009737AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>darbdienu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F714F3" w:rsidRPr="008B4121">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> iesniegšanas beigu termiņu.</w:t>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009737AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">laikā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izskata </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009737AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009737AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņemto projekta iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projektu portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1B33D3B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7D61CB20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniedz viedokli par projekta iesniegumā norādītās informācijas atbilstību SAM MK noteikumu un šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F100C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma prasībām. Ja atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002012D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref168329262 \r </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1711E167">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1711E167">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002012D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minētā vērtēšanas komisija ir izveidota līdz projekta iesnieguma iesniegšanai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšanā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7C37A4FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3D7EC9CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Viedās administrācijas un reģionālās attīstības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ministrijas pārstāvji, kuri norīkoti darbam vērtēšanas komisijā, var iesaistīties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšanai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegtā projekta iesnieguma izskatīšanā. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Priekšizskatīšanā</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sniegtajam vērtēšanas komisijas viedoklim un komentāriem ir rekomendējošs raksturs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D30F5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B64014" w14:textId="307AFCEC" w:rsidR="00CC70CF" w:rsidRPr="00CC70CF" w:rsidRDefault="00970461" w:rsidP="00CC70CF">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00723777" w:rsidP="008B4121" w:rsidRDefault="00690AC3" w14:paraId="4D55E861" w14:textId="4A698BBD">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>priekšizskatīšanas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00916ED5" w:rsidRPr="008B4121">
-[...123 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00652D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekta iesnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>dzējam ir tiesības precizēt projekta iesniegumu,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FA76F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00582061" w:rsidRPr="008B4121">
-[...91 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ievērojot projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F714F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegšanas beigu termiņu.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58A8C74D" w14:textId="014D9408" w:rsidR="001F6058" w:rsidRPr="008B4121" w:rsidRDefault="48D7B61A" w:rsidP="008B4121">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00CC70CF" w:rsidP="00CC70CF" w:rsidRDefault="00970461" w14:paraId="26B64014" w14:textId="283616F0">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120490924" w:id="3"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja pēc projekta iesnieguma iesniegšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidDel="00970461" w:rsidR="357E9603">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0008339D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekta iesniegumā konstatē tehniskas neprecizitātes vai tādas nepilnības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ko var novērst līdz šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F100C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120490735 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6D022144">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6D022144">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002C60AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktā lēmuma pieņemšanai, aģentūra Projektu portālā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2F216CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7D61CB20">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D66C8" w:rsidRPr="001D66C8">
-[...155 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C8735D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ziņojuma veidā informē projekta iesniedzēju par konstatētajām neprecizitātēm un to novēršanai veicamajām darbībām, nosakot izpildes termiņu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:name="_Ref120491921" w:id="4"/>
+      <w:bookmarkStart w:name="_Ref168327383" w:id="5"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="7F6B5778" w14:textId="7CFA14EA" w:rsidR="00CB40FF" w:rsidRPr="009B5D46" w:rsidRDefault="006204AD" w:rsidP="009B5D46">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001F6058" w:rsidP="008B4121" w:rsidRDefault="48D7B61A" w14:paraId="58A8C74D" w14:textId="1B72CC88">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pēc </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F1684EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">šī </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ēc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7DCC3368">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šī</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="277144E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001D66C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidR="00920415" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="277144E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">nolikuma </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>nolikuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F1684EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC4D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00920415" w:rsidRPr="0073076C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC4D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref120490924 \r \h </w:instrText>
       </w:r>
-      <w:r w:rsidR="00966DE8" w:rsidRPr="0073076C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00920415" w:rsidRPr="0073076C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC4D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00920415" w:rsidRPr="0073076C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC4D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00661F36">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F4AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FC4D87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00BC64AE" w:rsidRPr="0073076C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F1684EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>. punktā</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. punktā norādītās informācijas saņemšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minētajā ziņojumā norādītā </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>projekta iesniedzējam ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="415B8946">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>izpildes</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...218 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">tiesības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidDel="701A7D08" w:rsidR="357E9603">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="701A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajā termiņā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>precizēt projekta iesniegumu, nemainot to pēc būtības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="701A7D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00015275">
-[...37 lines deleted...]
-        <w:t>sākotnēji iesniegtās informācijas apjomā.</w:t>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="77B2BBFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pēc precizējumu veikšanas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="51CC502C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>projekta iesniedzējs atkārtoti iesniedz projekta iesniegumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000D2FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projektu portālā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="35746EB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="050266D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0B9A16" w14:textId="1FACDD8F" w:rsidR="009B5CD7" w:rsidRPr="008B4121" w:rsidRDefault="00916ED5" w:rsidP="008B4121">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00CB40FF" w:rsidP="009B5D46" w:rsidRDefault="006204AD" w14:paraId="7F6B5778" w14:textId="6D8F991E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Pēc </w:t>
       </w:r>
-      <w:r w:rsidR="00D25D08" w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006D2D4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">šī </w:t>
       </w:r>
-      <w:r w:rsidR="001D66C8" w:rsidRPr="001D66C8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001D66C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidR="00D25D08" w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidR="002815A6" w:rsidRPr="008B4121">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="002815A6" w:rsidRPr="008B4121">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120490924 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002815A6" w:rsidRPr="008B4121">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00661F36">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F4AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00920415">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="002815A6" w:rsidRPr="008B4121">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BC64AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā minētajā ziņojumā norādītā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003842C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>izpildes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BC64AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00E7299C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>termiņa</w:t>
       </w:r>
-      <w:r w:rsidR="002815A6" w:rsidRPr="00545120">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BC64AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B722A" w:rsidRPr="008B4121">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003309DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>vērtēšanas komisija</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006507F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izvērtē projekta iesniegumu un sniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00421071">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atzinumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001D66C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="008B722A" w:rsidRPr="008B4121">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120491269 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="008B722A" w:rsidRPr="008B4121">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00661F36">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00661F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008B722A" w:rsidRPr="008B4121">
-[...15 lines deleted...]
-        <w:t>noteiktais konsultatīvais atbalsts netiek nodrošināts.</w:t>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C15A36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. nodaļā no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teiktajā kārtībā. Gadījumā, ja projekta iesniegums nav atkārtoti iesniegts šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001D66C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nolikuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000D2FC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00015275">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā noteiktajā kārtībā, komisija vērtē projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003162C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD22A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>sākotnēji iesniegtās informācijas apjomā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E23197B" w14:textId="6E51B720" w:rsidR="00A01D52" w:rsidRPr="008B4121" w:rsidRDefault="00A01D52" w:rsidP="007807FD">
-[...23 lines deleted...]
-    <w:p w14:paraId="61712E07" w14:textId="0D3C8A2E" w:rsidR="00D9737D" w:rsidRPr="00A61645" w:rsidRDefault="00D537C1" w:rsidP="00D9737D">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="009B5CD7" w:rsidP="008B4121" w:rsidRDefault="00916ED5" w14:paraId="4E0B9A16" w14:textId="7C96AF61">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pēc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D25D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šī </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001D66C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D25D08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120492295 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F4AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>. punktā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B54A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktā termiņa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002815A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00545120">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref120490924 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00966DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F4AAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B722A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. punktā minētajā ziņojumā norādītā termiņā šajā nodaļā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00B54A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>noteiktais konsultatīvais atbalsts netiek nodrošināts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00A01D52" w:rsidP="007807FD" w:rsidRDefault="00A01D52" w14:paraId="2E23197B" w14:textId="6E51B720">
+      <w:pPr>
+        <w:pStyle w:val="Headinggg1"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120491269" w:id="6"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Projekt</w:t>
       </w:r>
-      <w:r w:rsidR="004575C8" w:rsidRPr="0080221D">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080221D">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="004575C8" w:rsidRPr="0080221D">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="0080221D">
-[...254 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas kārtība</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4DFFB6FB" w14:textId="77777777" w:rsidR="00D9737D" w:rsidRPr="00590363" w:rsidRDefault="00D9737D" w:rsidP="00D9737D">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00D537C1" w:rsidP="00C17141" w:rsidRDefault="000D2FC7" w14:paraId="473A255F" w14:textId="60B24EFC">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-[...44 lines deleted...]
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk169785286"/>
-[...6 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:name="_Ref168329262" w:id="7"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Projektu iesniegumu vērtēšanai aģentūra ar rīkojumu izveido Eiropas Savienības fondu 2021.–2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005C2E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>gada plānošanas perioda vadības likuma (turpmāk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="005C2E51">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Likums) 21. panta prasībām atbilstošu projektu iesniegumu vērtēšanas komisiju (turpmāk – vērtēšanas komisija), vērtēšanas komisijas sastāva izveidē ievērojot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">likuma “Par interešu konflikta novēršanu valsts amatpersonu darbībā” un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Regulas 2024/2509</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61. pantā noteikto.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk169785286" w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="493F8334" w14:textId="1B4E3ABC" w:rsidR="00A37DAA" w:rsidRPr="008B4121" w:rsidRDefault="00D537C1" w:rsidP="001F4A81">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00A37DAA" w:rsidP="001F4A81" w:rsidRDefault="00D537C1" w14:paraId="493F8334" w14:textId="1B4E3ABC">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas locekļi ir atbildīgi par projekt</w:t>
       </w:r>
-      <w:r w:rsidR="001F4078" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F4078">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="001F4078" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F4078">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> savlaicīgu, objektīvu un rūpīgu izvērtēšanu atbilstoši </w:t>
       </w:r>
-      <w:r w:rsidR="00D03AB3" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D03AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Latvijas Republikas un Eiropas Savienības normatīvajiem aktiem</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
-      <w:r w:rsidR="00D03AB3" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D03AB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
-      <w:r w:rsidR="003D7C86" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="003D7C86">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">atbildīgi </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidR="008B1741" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008B1741">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">objektivitātes un </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>konfidencialitātes ievērošanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AE2849" w14:textId="37A39449" w:rsidR="00D537C1" w:rsidRPr="00174E1F" w:rsidRDefault="00B60437" w:rsidP="002A6C3B">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00E73425" w:rsidP="4A5D9BC9" w:rsidRDefault="00E73425" w14:paraId="14F87CE3" w14:textId="2D8A7679">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120520594" w:id="9"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Vērtēšanas komisija pēc projektu iesniegumu iesniegšanas vērtē projektu iesniegumus saskaņā ar projektu iesniegumu vērtēšanas kritērijiem, ievērojot projektu iesniegumu vērtēšanas kritēriju piemērošanas metodikā noteikto (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F4170">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ērtēšanas komisija pēc projekt</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">nolikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3F717510">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iesniegum</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. pielikums) un Projektu portālā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="35ADE6D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> iesniegšanas vērtē projekt</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4A88702F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aizpildot projekta iesnieguma vērtēšanas veidlapu. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...111 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektu iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>vērtēšanu var uzsākt pēc to saņemšanas aģentūrā, t.sk. pirms projektu iesniegumu iesniegšanas termiņa beigām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="002209DA" w:rsidP="002A6C3B" w:rsidRDefault="002209DA" w14:paraId="713B89A7" w14:textId="0FF0E208">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepieciešamības gadījumā vērtēšanas komisija kā neatkarīgus ekspertus viedokļa sniegšanai (bez balsstiesībām) projektu iesniegumu izvērtēšanai var pieaicināt ekspertus, kas tiek piesaistīti no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="357E9603">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00DE6DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0DC5">
-[...99 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>vai citām iestādēm, vai arī institūcijām (piemēram, nozares ministrijas (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000920E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Viedās administrācijas un reģionālās attīstības ministrijas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)) . Eksperta vērtējumam ir rekomendējošs raksturs. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pieaicinātais eksperts, veicot darba uzdevuma izpildi, ievēro objektivitātes un konfidencialitātes nosacījumus.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="52428EBC" w14:textId="71B2A574" w:rsidR="00074E91" w:rsidRPr="00074E91" w:rsidRDefault="00074E91" w:rsidP="002325CE">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00074E91" w:rsidP="002012D7" w:rsidRDefault="00D11A05" w14:paraId="52428EBC" w14:textId="10326A89">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t>Projekta iesnieguma atbilstību projekta iesnieguma vērtēšanas kritērijiem vērtē, šādā secībā:</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120489080" w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Projekta iesnieguma atbilstību projektu vērtēšanas kritērijiem vērtē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00077AC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> balsstiesīgie aģentūras vērtēšanas komisijas locekļi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šādā secībā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00074E91">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E60E3" w14:textId="7E8D2164" w:rsidR="00B50629" w:rsidRPr="00B50629" w:rsidRDefault="00B50629" w:rsidP="00B50629">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="002012D7" w:rsidP="002012D7" w:rsidRDefault="1711E167" w14:paraId="5CBE68C5" w14:textId="49556CB0">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:t>,</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vienotie kritēriji,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6247BF0D" w14:textId="1D805F51" w:rsidR="00B50629" w:rsidRPr="00B50629" w:rsidRDefault="00B50629" w:rsidP="00B50629">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="002012D7" w:rsidP="002012D7" w:rsidRDefault="1711E167" w14:paraId="0FC62922" w14:textId="032FC757">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
+        <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vienotie izvēles kritēriji,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757946B6" w14:textId="60D5698F" w:rsidR="00B50629" w:rsidRPr="00B50629" w:rsidRDefault="00B50629" w:rsidP="00162B32">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00B50629" w:rsidP="002012D7" w:rsidRDefault="1711E167" w14:paraId="757946B6" w14:textId="0C1CA08B">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:t>specifiskie atbilstības kritēriji.</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>specifiskie atbilstības kritēriji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3FBE291A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC8EF62" w14:textId="2E3ACFE8" w:rsidR="00E60B1A" w:rsidRPr="00360E88" w:rsidRDefault="00D537C1" w:rsidP="00360E88">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00E60B1A" w:rsidP="00360E88" w:rsidRDefault="00D537C1" w14:paraId="6DC8EF62" w14:textId="2E3ACFE8">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref120491837"/>
+      <w:bookmarkStart w:name="_Ref120491837" w:id="11"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00360E88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vērtēšanas komisijas lēmums tiek atspoguļots vērtēšanas komisijas atzinumā</w:t>
       </w:r>
-      <w:r w:rsidR="00C62E95" w:rsidRPr="00360E88">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C62E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> par projekta iesnieguma virzību apstiprināšanai, apstiprināšanai ar nosacījumu vai noraidīšanai.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="6964CFD4" w14:textId="7AFBF08B" w:rsidR="00C86EC3" w:rsidRPr="0002504A" w:rsidRDefault="00F31B42" w:rsidP="00360E88">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C86EC3" w:rsidP="00360E88" w:rsidRDefault="002012D7" w14:paraId="6964CFD4" w14:textId="75890716">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120491666" w:id="12"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Pēc precizētā projekta iesnieguma saņemšanas sadarbības iestādē komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu KPVIS</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Pēc precizētā projekta iesnieguma saņemšanas aģentūrā komisija izvērtē precizēto projekta iesniegumu atbilstoši kritērijiem, kuru izpildei tika izvirzīti papildu nosacījumi, kā arī kritērijiem, kuru vērtējumu maina precizētajā projekta iesniegumā ietvertā informācija, un aizpilda projekta iesnieguma vērtēšanas veidlapu Projektu portālā</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2809A239">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (KPVIS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="677A7BE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="060C6969" w14:textId="0EB1632F" w:rsidR="0002504A" w:rsidRPr="00F51D6C" w:rsidRDefault="00896139" w:rsidP="00F51D6C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0002504A" w:rsidP="00F51D6C" w:rsidRDefault="00896139" w14:paraId="060C6969" w14:textId="11321D12">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Atlases n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">tlases </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">olikuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">olikuma </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:instrText xml:space="preserve"> REF _Ref120491666 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002A458F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref120491666 \r \h </w:instrText>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007E1B42">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">. punktā minētajā gadījumā vērtēšanas komisijas balsstiesīgie locekļi projektam noteikto nosacījumu izpildes izvērtēšanā un kritēriju pārvērtēšanā iesaistās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. punktā minētajā gadījumā vērtēšanas komisijas balsstiesīgie locekļi projektam noteikto nosacījumu izpildes izvērtēšanā un kritēriju pārvērtēšanā iesaistās </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">atlases </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">atlases </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>nolikuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009D371D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>nolikuma</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00BE3BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00752130">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> REF _Ref168329262 \r </w:instrText>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>punktā noteiktajā apjomā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002012D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...23 lines deleted...]
-        <w:t>. punktā noteiktajā apjomā</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883F8B6" w14:textId="7F88CBB7" w:rsidR="0093766F" w:rsidRPr="008B4121" w:rsidRDefault="0093766F" w:rsidP="00F51D6C">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0093766F" w:rsidP="00F51D6C" w:rsidRDefault="0093766F" w14:paraId="5883F8B6" w14:textId="7F88CBB7">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lēmuma </w:t>
       </w:r>
-      <w:r w:rsidR="001A2736" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001A2736">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>pieņemšanas</w:t>
       </w:r>
-      <w:r w:rsidR="007A6511" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007A6511">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> un paziņošanas kārtība</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E93123" w14:textId="07B18B72" w:rsidR="0093766F" w:rsidRPr="008B4121" w:rsidRDefault="00000595" w:rsidP="002325CE">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0093766F" w:rsidP="002325CE" w:rsidRDefault="002012D7" w14:paraId="59E93123" w14:textId="71EECEEA">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="0093766F" w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120490735" w:id="13"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002A370A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pamatojoties uz vērtēšanas komisijas sniegto atzinumu, pieņem lēmumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0093766F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>(turpmāk</w:t>
       </w:r>
-      <w:r w:rsidR="009F7ECD">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F7ECD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0093766F" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0093766F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>– lēmums) par:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="620EEF71" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="008B4121" w:rsidRDefault="0093766F" w:rsidP="009F7ECD">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0093766F" w:rsidP="009F7ECD" w:rsidRDefault="0093766F" w14:paraId="620EEF71" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120521412" w:id="14"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="7204B92F" w14:textId="77777777" w:rsidR="0093766F" w:rsidRPr="008B4121" w:rsidRDefault="0093766F" w:rsidP="009F7ECD">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="0093766F" w:rsidP="009F7ECD" w:rsidRDefault="0093766F" w14:paraId="7204B92F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120521415" w:id="15"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>projekta iesnieguma apstiprināšanu ar nosacījumu;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4273B6EA" w14:textId="77777777" w:rsidR="004D46FF" w:rsidRPr="008B4121" w:rsidRDefault="0093766F" w:rsidP="009F7ECD">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004D46FF" w:rsidP="009F7ECD" w:rsidRDefault="0093766F" w14:paraId="4273B6EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>projekta iesnieguma noraidīšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73320236" w14:textId="3AAE5DD7" w:rsidR="000F07BB" w:rsidRPr="008B4121" w:rsidRDefault="006E1557" w:rsidP="00F90BA5">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="000F07BB" w:rsidP="00F90BA5" w:rsidRDefault="006E1557" w14:paraId="73320236" w14:textId="7E185CFC">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lēmumu </w:t>
       </w:r>
-      <w:r w:rsidR="00A47BBD" w:rsidRPr="008B4121">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008A7828">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aģentūra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">pieņem </w:t>
       </w:r>
-      <w:r w:rsidR="00737648">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002012D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00737648">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>mēnešu laikā pēc projekt</w:t>
       </w:r>
-      <w:r w:rsidR="0062294E" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0062294E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="0062294E" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0062294E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-        <w:t xml:space="preserve"> iesniegšanas beigu datuma.</w:t>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegšanas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D878681" w14:textId="39DB54E1" w:rsidR="003C2265" w:rsidRPr="008B4121" w:rsidRDefault="00E860CF" w:rsidP="00F90BA5">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001A5DB5" w:rsidP="00F90BA5" w:rsidRDefault="001A5DB5" w14:paraId="24C87FA7" w14:textId="778B26D5">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Lēmumu var pieņemt par katru projektu atsevišķi, negaidot visu projektu vērtēšanas rezultātus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295ADDA4" w14:textId="77777777" w:rsidR="001536D0" w:rsidRDefault="00250E1E" w:rsidP="001536D0">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="003C2265" w:rsidP="00F90BA5" w:rsidRDefault="00E860CF" w14:paraId="4D878681" w14:textId="537D5D54">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="000C5659" w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lēmumu par projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00847788">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007A390F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apstiprināšanu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00916EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pieņem, ja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002F1707">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F90BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>projekta iesniegums atbilst projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F90BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="000C5659" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009F2C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F90BA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas kritērijiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D43D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DBB484" w14:textId="3BBFEC92" w:rsidR="009930F5" w:rsidRPr="008B4121" w:rsidRDefault="54F6DA3D" w:rsidP="0F7D8A44">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001536D0" w:rsidP="001536D0" w:rsidRDefault="00250E1E" w14:paraId="295ADDA4" w14:textId="252DD66B">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Lēmumu par projekta iesnieguma apstiprināšanu ar nosacījumu pieņem, ja projekta iesniedzējam nepieciešams veikt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="002209DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktās darbības, lai projekta iesniegums pilnībā atbilstu projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C5659">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iesniegum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="000C5659">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vērtēšanas kritērijiem un projektu varētu atbilstoši īstenot.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001E4627">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ja projekta iesniegums ir apstiprināts ar nosacījumu, projekta iesniedzējs veic tikai darbības, kuras ir noteiktas lēmumā par projekta iesnieguma apstiprināšanu ar nosacījumu, nemainot projekta iesniegumu pēc būtības.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="009930F5" w:rsidP="0F7D8A44" w:rsidRDefault="54F6DA3D" w14:paraId="08DBB484" w14:textId="530B0E66">
+      <w:pPr>
+        <w:pStyle w:val="naisf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Lēmumu par projekta</w:t>
       </w:r>
-      <w:r w:rsidR="5CC9B2E4">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5CC9B2E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesnieguma</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> noraidīšanu </w:t>
       </w:r>
-      <w:r w:rsidR="3B6F01EA">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3B6F01EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>pieņem,</w:t>
       </w:r>
-      <w:r w:rsidR="0C8401E7">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0C8401E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ja </w:t>
       </w:r>
-      <w:r w:rsidR="62B39DF5">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="62B39DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>projekta iesniedzējs nav uzaicināts iesniegt projekta iesniegumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174DCF20" w14:textId="292BDB79" w:rsidR="008C6C65" w:rsidRPr="008B4121" w:rsidRDefault="008C6C65" w:rsidP="002325CE">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008C6C65" w:rsidP="002325CE" w:rsidRDefault="001A5DB5" w14:paraId="174DCF20" w14:textId="3D61A2FD">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja projekta iesniegums ir apstiprināts ar nosacījumu, pēc precizētā projekta iesnieguma iesniegšanas vērtēšanas komisija vērtē projekta iesniegumu. Ja tiek konstatēta kāda no lēmumā noteiktajiem nosacījumiem neizpilde vai ja projekta iesniedzēja iesniegtās vai vērtēšanas komisijai pieejamās informācijas dēļ projekta iesniegums neatbilst kādam projektu iesniegumu vērtēšanas kritērijiem, precizētā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>projekta iesnieguma vērtēšanu neturpina. Pamatojoties uz vērtēšanas komisijas atzinumu par nosacījumu izpildi vai neizpildi, aģentūra izdod atzinumu par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C6C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0FB3FA" w14:textId="128F7BF7" w:rsidR="008C6C65" w:rsidRPr="008B4121" w:rsidRDefault="008C6C65" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008C6C65" w:rsidP="00F37636" w:rsidRDefault="008C6C65" w14:paraId="1F0FB3FA" w14:textId="128F7BF7">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Ref120521487" w:id="16"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>lēmumā noteikto nosacījumu izpildi, ja precizētais projekta iesniegums iesniegts lēmumā noteiktajā termiņā un ar precizējumiem projekta iesniegumā ir izpildīti visi lēmumā izvirzītie nosacījumi;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="38783DE3" w14:textId="36572726" w:rsidR="008C6C65" w:rsidRPr="008B4121" w:rsidRDefault="009E55B3" w:rsidP="0033598A">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="008C6C65" w:rsidP="0033598A" w:rsidRDefault="009E55B3" w14:paraId="38783DE3" w14:textId="36572726">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>lēmumā noteikto</w:t>
       </w:r>
-      <w:r w:rsidR="008C6C65" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C6C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">  nosacījumu neizpildi, atzīstot projekta iesniegumu par noraidāmu, ja kāds no lēmumā noteiktajiem nosacījumiem netiek izpildīts vai netiek izpildīts lēmumā noteiktajā termiņā vai ja projekta iesniedzēja iesniegtās informācijas dēļ projekta iesniegums neatbilst projekt</w:t>
       </w:r>
-      <w:r w:rsidR="006C5937" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C5937">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008C6C65" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C6C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegum</w:t>
       </w:r>
-      <w:r w:rsidR="006C5937" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="006C5937">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008C6C65" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="008C6C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> vērtēšanas kritērijiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327368D3" w14:textId="73C59016" w:rsidR="00E225A8" w:rsidRPr="008B4121" w:rsidRDefault="005A65DD" w:rsidP="00842D34">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00E225A8" w:rsidP="00842D34" w:rsidRDefault="005A65DD" w14:paraId="327368D3" w14:textId="47729CDB">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lēmumu par projekta iesnieguma apstiprināšanu, apstiprināšanu ar nosacījumu, noraidīšanu un atzinumu par nosacījumu izpildi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sagatavo elektroniska </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00767AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dokumenta formātā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un projekta iesniedzējam paziņo normatīvajos aktos noteiktajā kārtībā. Lēmumā par projekta iesnieguma apstiprināšanu vai atzinumā par nosacījumu izpildi tiek iekļauta informācija par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F414CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
-      <w:r w:rsidRPr="009544F9">
-[...11 lines deleted...]
-        <w:t>ēgšanas procedūru.</w:t>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slēgšanas procedūru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537366BC" w14:textId="3F1E6E85" w:rsidR="00211D41" w:rsidRPr="008B4121" w:rsidRDefault="0093766F" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00211D41" w:rsidP="6CE3FBEE" w:rsidRDefault="0A870CDA" w14:paraId="537366BC" w14:textId="1A30578B">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Informāciju par </w:t>
       </w:r>
-      <w:r w:rsidR="00B424E2" w:rsidRPr="05EB1AC4">
-[...6 lines deleted...]
-        <w:r w:rsidR="00B424E2" w:rsidRPr="00C800BE">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3FD8999B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apstiprināto projekta iesniegumu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="3FD8999B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicē tīmekļa vietnē </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="3FD8999B">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>www.esfondi.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00103090" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1FCA36D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E688725" w14:textId="52FE27F3" w:rsidR="004E3E56" w:rsidRPr="008B4121" w:rsidRDefault="0014261A" w:rsidP="008B7651">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004E3E56" w:rsidP="6CE3FBEE" w:rsidRDefault="3E1D640D" w14:paraId="7E688725" w14:textId="52FE27F3">
       <w:pPr>
         <w:pStyle w:val="Headinggg1"/>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>Papildu informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEBC798" w14:textId="32D0D347" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="002325CE">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="73F7DCBB" w14:paraId="4AEBC798" w14:textId="32D0D347">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Jautājumus par projekta iesnieguma sagatavošanu un iesniegšanu lūdzam:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5254F8DF" w14:textId="799D1C7F" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="73F7DCBB" w14:paraId="5254F8DF" w14:textId="799D1C7F">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">sūtīt uz tīmekļa vietnē </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00A14BFA" w:rsidRPr="00EC00BA">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="1FA704F0">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:i/>
-            <w:iCs/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/6-1-1-7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A14BFA">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1FA704F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">orādītās kontaktpersonas elektroniskā pasta adresi vai </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="009E55B3" w:rsidRPr="008B4121">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="22D69922">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:i/>
-            <w:iCs/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>pasts@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DC5702" w14:textId="1E96BAC7" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00A237AC" w:rsidP="00B33E53">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="137967E9" w14:paraId="20DC5702" w14:textId="6D9F5717">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">uzdot, </w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F7DCBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vēr</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>šoties</w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F7DCBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009E5AFF" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>sadarbības iestādes</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F7DCBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Klientu apkalpošanas centrā (Meistaru ielā</w:t>
       </w:r>
-      <w:r w:rsidR="00E17C8F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0936F009">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F7DCBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">10, Rīgā, vai zvanot pa tālruni </w:t>
       </w:r>
-      <w:r w:rsidR="00524B9B" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="10356D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>+371</w:t>
       </w:r>
-      <w:r w:rsidR="00C010FF">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06D29D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="2D1D59C7" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="74BF185C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>22099777</w:t>
       </w:r>
-      <w:r w:rsidR="00402A7F" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="73F7DCBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4002B2F4" w14:textId="0A3DA9E4" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="00B33E53">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="73F7DCBB" w14:paraId="4002B2F4" w14:textId="0A3DA9E4">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Projekta iesniedzējs jautājumus par konkrēto projekt</w:t>
       </w:r>
-      <w:r w:rsidR="003B4FDC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="284F4552">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu atlasi iesniedz ne vēlāk kā </w:t>
       </w:r>
-      <w:r w:rsidR="00FE7205" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="7A0903F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">divas </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>darbdienas līdz projekt</w:t>
       </w:r>
-      <w:r w:rsidR="003B4FDC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="284F4552">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> iesniegumu iesniegšanas beigu termiņam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42982291" w14:textId="77777777" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="00C010FF">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="73F7DCBB" w14:paraId="42982291" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>Atbildes</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz iesūtītajiem jautājumiem tiks nosūtītas elektroniski jautājuma uzdevējam.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6172EC0A" w14:textId="16A5CBE7" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="00C010FF">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="6CE3FBEE" w:rsidRDefault="73F7DCBB" w14:paraId="6172EC0A" w14:textId="40B51C3F">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ehniskais atbalsts par projekta iesnieguma aizpildīšanu KPVIS e-vidē tiek sniegts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> oficiālajā darba laikā, aizpildot </w:t>
       </w:r>
-      <w:r w:rsidR="00E12FFC" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="497379C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">KPVIS </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">pieteikumu </w:t>
       </w:r>
-      <w:r w:rsidR="0D2C99A5" w:rsidRPr="008B4121">
-        <w:rPr>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6BFF5FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="0EEED7AE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BC7FBB5" wp14:editId="2D53B0E4">
             <wp:extent cx="171450" cy="182165"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="964020630" name="Picture 964020630"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="174229" cy="185118"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">, rakstot uz </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="00D61A22">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00CE0C5F">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
             <w:i/>
-            <w:iCs/>
           </w:rPr>
           <w:t>vis@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D61A22">
-        <w:rPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:i/>
-          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">vai zvanot uz </w:t>
       </w:r>
-      <w:r w:rsidR="00524B9B" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="10356D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>+371</w:t>
       </w:r>
-      <w:r w:rsidR="00C010FF">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="06D29D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
         <w:t>20003306.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491A020" w14:textId="261E5BB3" w:rsidR="00402A7F" w:rsidRPr="008B4121" w:rsidRDefault="00402A7F" w:rsidP="00D12A1A">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="00D12A1A" w:rsidRDefault="00402A7F" w14:paraId="0491A020" w14:textId="261E5BB3">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Aktuālā informācija par projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00FE03F3">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00FE03F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> iesniegumu atlasi ir pieejama</w:t>
       </w:r>
-      <w:r w:rsidR="59F3CEBA" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="59F3CEBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tīmekļa vietn</w:t>
       </w:r>
-      <w:r w:rsidR="007B0B2C" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="007B0B2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>ē</w:t>
       </w:r>
-      <w:r w:rsidR="00D12A1A">
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D12A1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00D12A1A" w:rsidRPr="00EC00BA">
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00CE0C5F" w:rsidR="00D12A1A">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman"/>
             <w:i/>
             <w:iCs/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
           <w:t>https://www.cfla.gov.lv/lv/6-1-1-7</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B8AD7C" w14:textId="27C77737" w:rsidR="00402A7F" w:rsidRPr="000A64D4" w:rsidRDefault="00402A7F" w:rsidP="00937BE7">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00402A7F" w:rsidP="00937BE7" w:rsidRDefault="00402A7F" w14:paraId="61B8AD7C" w14:textId="27C77737">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A64D4">
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>Vienošanās par projekta īstenošanu projekta teksts vienošanās slēgšanas procesā var tikt precizēts atbilstoši projekta specifikai.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B09204A" w14:textId="77777777" w:rsidR="00C70414" w:rsidRPr="000A64D4" w:rsidRDefault="00C70414" w:rsidP="004B16D5">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001A5DB5" w:rsidP="001A5DB5" w:rsidRDefault="001A5DB5" w14:paraId="41D7099D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Saskaņā ar Likuma 26. pantu aģentūra ir tiesīga pieņemt lēmumu, ar kuru nosaka aizliegumu fiziskajai vai juridiskajai personai vai personai, kura ir attiecīgās juridiskās personas valdes vai padomes loceklis vai prokūrists, vai persona, kura ir pilnvarota pārstāvēt projekta iesniedzēju ar filiāli saistītās darbībās, piedalīties projektu iesniegumu atlasē uz laiku, kas nepārsniedz trīs gadus no lēmuma spēkā stāšanās dienas, ja šī persona:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001A5DB5" w:rsidP="6CE3FBEE" w:rsidRDefault="6BF0B265" w14:paraId="7198B0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>apzināti sniegusi nepatiesu informāciju, kas ir būtiska projekta iesnieguma novērtēšanai;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001A5DB5" w:rsidP="6CE3FBEE" w:rsidRDefault="6BF0B265" w14:paraId="6D440402" w14:textId="0C03CF93">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">īstenojot projektu, apzināti sniegusi aģentūrai nepatiesu informāciju vai citādi ļaunprātīgi rīkojusies saistībā ar projekta īstenošanu, kas bijis par pamatu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">neatbilstoši veikto izdevumu ieturēšanai vai atgūšanai, un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="2CD31F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>aģentūra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir izmantojusi tiesības vienpusēji atkāpties no līguma par projekta īstenošanu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="001A5DB5" w:rsidP="6CE3FBEE" w:rsidRDefault="6BF0B265" w14:paraId="3936F9D8" w14:textId="655AAD72">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>radījusi mākslīgus apstākļus vai apzināti sniegusi faktiskajiem apstākļiem būtiski neatbilstošu informāciju, lai gūtu priekšrocības salīdzinājumā ar citiem projektu iesniedzējiem vai lai aģentūra pieņemtu tai labvēlīgu lēmumu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C70414" w:rsidP="004B16D5" w:rsidRDefault="00C70414" w14:paraId="7B09204A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pielikumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00C77384" w:rsidP="00C77384" w:rsidRDefault="00C77384" w14:paraId="00A1BDB3" w14:textId="7B976302">
+      <w:pPr>
+        <w:ind w:left="1560" w:hanging="1276"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A64D4">
-[...2 lines deleted...]
-          <w:b/>
+      <w:bookmarkStart w:name="Vērtēšanas_kritēriji_un_metodika" w:id="17"/>
+      <w:bookmarkStart w:name="Informācija_par_teritorijām_pielikums" w:id="18"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pielikumi:</w:t>
+        <w:t>1. pielikums</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Projekta iesnieguma vērtēšanas kritēriji un to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piemērošanas metodika uz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00031E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601C98F0" w14:textId="6BBC62E6" w:rsidR="007302AC" w:rsidRPr="000A64D4" w:rsidRDefault="004F25E5" w:rsidP="2EE50A65">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00717DE1" w:rsidP="00F37636" w:rsidRDefault="00023551" w14:paraId="3FDDA014" w14:textId="4B3B09A2">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. pielikums</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00856F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00677E5D" w:rsidRPr="07F1C343">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="Informācija_par_teritorijām_nosaukums" w:id="19"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00892A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00D71526" w:rsidRPr="07F1C343">
-[...32 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00347BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Projekta īstenošanas teritorijas apraksts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001A78EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7B353AA7" w:rsidRPr="07F1C343">
-[...28 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001E38C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001E38C6" w:rsidRPr="000A64D4">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001E38C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MS Excel</w:t>
       </w:r>
-      <w:r w:rsidR="001E38C6" w:rsidRPr="004F6EE3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001E38C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> datne)</w:t>
       </w:r>
-      <w:r w:rsidR="00F93492" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00F93492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793D667" w14:textId="58BC24F6" w:rsidR="004F6EE3" w:rsidRPr="004F6EE3" w:rsidRDefault="004F6EE3" w:rsidP="004F6EE3">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004F6EE3" w:rsidP="004F6EE3" w:rsidRDefault="004F6EE3" w14:paraId="1793D667" w14:textId="58BC24F6">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="IIA_modelis_MS_Excel"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="IIA_modelis_MS_Excel" w:id="20"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>3. pielikums</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00892A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6EE3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pielikums</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>Izmaksu un ieguvumu analīzes modelis (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6EE3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MS Excel</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6EE3">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> datne).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737343A3" w14:textId="659F3E01" w:rsidR="004F6EE3" w:rsidRPr="004F6EE3" w:rsidRDefault="7A3A4EAC" w:rsidP="7763FECF">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004F6EE3" w:rsidP="7763FECF" w:rsidRDefault="7A3A4EAC" w14:paraId="737343A3" w14:textId="08945AF7">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="IIA_modeļa_aizpildīšanas_metodika" w:id="21"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4. pielikums</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="5467195E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="24894BED" w:rsidRPr="5467195E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="24894BED">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5467195E">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Izmaksu un ieguvumu analīzes modeļa aizpildīšanas metodika uz </w:t>
       </w:r>
-      <w:r w:rsidR="4EE53773" w:rsidRPr="5467195E">
-[...13 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="009156DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46920CA7" w14:textId="1A3D373C" w:rsidR="004F3680" w:rsidRPr="0077022B" w:rsidRDefault="0033593F" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="004F3680" w:rsidP="00F37636" w:rsidRDefault="0033593F" w14:paraId="46920CA7" w14:textId="1A3D373C">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="Sad_partnera_apliecnajums_interesu_konfl"/>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:bookmarkStart w:name="Sad_partnera_apliecnajums_interesu_konfl" w:id="22"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="001F2114" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F2114">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00677E5D" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00677E5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="001F2114" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F2114">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielikums</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
-      <w:r w:rsidR="001F2114" w:rsidRPr="008B4121">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="001F2114">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00892A7C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00892A7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="0077022B" w:rsidRPr="0077022B">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0077022B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sadarbības partnera apliecinājums par informētību attiecībā uz interešu konflikta jautājumu regulējumu un to integrāciju iekšējās kontroles sistēmā</w:t>
       </w:r>
-      <w:r w:rsidR="00370211">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00370211">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uz </w:t>
       </w:r>
-      <w:r w:rsidR="00AD3ABC">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00AD3ABC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2 lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C77EFD" w14:textId="5A64C737" w:rsidR="004B20D5" w:rsidRPr="008B4121" w:rsidRDefault="002E6D37" w:rsidP="00F37636">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="007302AC" w:rsidP="7BCB0204" w:rsidRDefault="00C77384" w14:paraId="44242580" w14:textId="2F7B7ADD">
       <w:pPr>
         <w:ind w:left="1560" w:hanging="1276"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t>6. pielikums</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="Vienošanās_projekts" w:id="23"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="48364EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5F139318">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5EEA0A38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>pielikums</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F76AE90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00892A7C">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="619205C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="008B4121">
-[...67 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1637C693">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F76AE90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>ienošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="1637C693">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="4F76AE90">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>par projekta īstenošanu projekts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00C61AEB">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="0A7416B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="6CED64D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>uz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="5EF22943">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="46A6E394">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="167AF404">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="3ECC83F2" w:rsidRPr="008B4121">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="72137EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>lapām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44242580" w14:textId="6490DE5A" w:rsidR="007302AC" w:rsidRPr="008B4121" w:rsidRDefault="7390F2A0" w:rsidP="7BCB0204">
-[...138 lines deleted...]
-    <w:p w14:paraId="5EE52D2E" w14:textId="3B277CAE" w:rsidR="00732909" w:rsidRPr="009F5528" w:rsidRDefault="00732909" w:rsidP="000F4A78">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00732909" w:rsidP="000F4A78" w:rsidRDefault="00CA4BB9" w14:paraId="5EE52D2E" w14:textId="38F46900">
       <w:pPr>
         <w:spacing w:before="360"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>K. Jucīte</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00732909" w:rsidRPr="00B827DA">
+        <w:t>M.Spalviņš</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00732909" w:rsidP="00732909" w:rsidRDefault="00CA4BB9" w14:paraId="19031528" w14:textId="306DEEF6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId28">
+        <w:r w:rsidRPr="00CE0C5F">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="lv-LV"/>
           </w:rPr>
-          <w:t>kristine.jucite@cfla.gov.lv</w:t>
+          <w:t>mikus.spalvins@cfla.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48044C2B" w14:textId="58F22C4F" w:rsidR="00855E5C" w:rsidRDefault="00732909" w:rsidP="00732909">
+    <w:p w:rsidRPr="00CE0C5F" w:rsidR="00013255" w:rsidP="00F37636" w:rsidRDefault="00732909" w14:paraId="1869A0D6" w14:textId="771D50BF">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0C5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0C5F" w:rsidR="00CA4BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>28559502</w:t>
+        <w:t>810189</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAF624C" w14:textId="77777777" w:rsidR="001A6241" w:rsidRPr="00855E5C" w:rsidRDefault="001A6241" w:rsidP="00732909">
-[...43 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00CE0C5F" w:rsidR="00013255" w:rsidSect="00FE0B8A">
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3567CF31" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6">
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidRDefault="004F1424" w14:paraId="78ECFD9B" w14:textId="77777777">
       <w:r w:rsidRPr="008B4121">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="734102D1" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6">
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidRDefault="004F1424" w14:paraId="046AC2C9" w14:textId="77777777">
       <w:r w:rsidRPr="008B4121">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="088023E1" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6" w:rsidP="00152F67"/>
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidP="00152F67" w:rsidRDefault="004F1424" w14:paraId="5BFA94E7" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9652,914 +9264,1205 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009C4FD2" w:rsidP="5C3B88B4" w:rsidRDefault="009C4FD2" w14:paraId="60C32530" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Kjene"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34591DF0" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6" w:rsidP="00F25516">
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidP="00F25516" w:rsidRDefault="004F1424" w14:paraId="69D984FA" w14:textId="77777777">
       <w:r w:rsidRPr="008B4121">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F95AE38" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6" w:rsidP="00F25516">
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidP="00F25516" w:rsidRDefault="004F1424" w14:paraId="26D9A768" w14:textId="77777777">
       <w:r w:rsidRPr="008B4121">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5876C6B2" w14:textId="77777777" w:rsidR="00F27EF6" w:rsidRPr="008B4121" w:rsidRDefault="00F27EF6" w:rsidP="00152F67"/>
+    <w:p w:rsidRPr="008B4121" w:rsidR="004F1424" w:rsidP="00152F67" w:rsidRDefault="004F1424" w14:paraId="75A0E8C3" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7EFF5BD7" w14:textId="00AC3654" w:rsidR="00254852" w:rsidRPr="008B4121" w:rsidRDefault="00254852" w:rsidP="00692C01">
+    <w:p w:rsidRPr="00597D50" w:rsidR="00254852" w:rsidP="00692C01" w:rsidRDefault="00254852" w14:paraId="7EFF5BD7" w14:textId="00AC3654">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Privātais finansējums tiek paredzēts, ja </w:t>
       </w:r>
-      <w:r w:rsidR="0016162B">
+      <w:r w:rsidRPr="00597D50" w:rsidR="0016162B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">SAM </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>pasākuma īstenošanai nepieciešamais finansējums pārsniedz maksimāli iespējamo Taisnīgas pārkārtošanās fonda un valsts budžeta līdzfinansējuma apmēru.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="4A6C2039" w14:textId="55E327C9" w:rsidR="004D02D1" w:rsidRPr="008B4121" w:rsidRDefault="004D02D1" w:rsidP="004D02D1">
+    <w:p w:rsidRPr="00597D50" w:rsidR="004D02D1" w:rsidP="004D02D1" w:rsidRDefault="004D02D1" w14:paraId="4A6C2039" w14:textId="2719FEC3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Atbilstoši Eiropas Parlamenta un Padomes 2021.</w:t>
       </w:r>
-      <w:r w:rsidR="003E47DC" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50" w:rsidR="003E47DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>gada 24.</w:t>
       </w:r>
-      <w:r w:rsidR="003E47DC" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50" w:rsidR="003E47DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">jūnija regulas (ES) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="008B4121">
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidRPr="5C3B88B4" w:rsidR="5C3B88B4">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2021/1060</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B4121">
-        <w:t>, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai 63. panta 6. punktam projekts nedrīkst būt pabeigts pirms projekta iesniegšanas sadarbības iestādē.</w:t>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, ar ko paredz kopīgus noteikumus par Eiropas Reģionālās attīstības fondu, Eiropas Sociālo fondu Plus, Kohēzijas fondu, Taisnīgas pārkārtošanās fondu un Eiropas Jūrlietu, zvejniecības un akvakultūras fondu un finanšu noteikumus attiecībā uz tiem un uz Patvēruma, migrācijas un integrācijas fondu, Iekšējās drošības fondu un Finansiāla atbalsta instrumentu robežu pārvaldībai un vīzu politikai 63. panta 6. punktam projekts nedrīkst būt pabeigts pirms projekta iesniegšanas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D50" w:rsidDel="00EF19DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D50" w:rsidDel="00EF19DA" w:rsidR="5C3B88B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aģentūrā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C3B88B4" w:rsidR="5C3B88B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4BD1DAC7" w14:textId="5ACDF864" w:rsidR="00290946" w:rsidRPr="008B4121" w:rsidRDefault="00290946" w:rsidP="00290946">
+    <w:p w:rsidRPr="00597D50" w:rsidR="007C7F74" w:rsidP="007C7F74" w:rsidRDefault="007C7F74" w14:paraId="61650F6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="47FC8A95" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="47FC8A95" w:rsidRPr="008B4121">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> 3. līmenis) klasifikāciju, atrodas Kurzemes, Latgales, Vidzemes vai Zemgales statistiskajā reģionā, izņemot Rīgas un Jūrmalas valstspilsētas, Ādažu, Limbažu, Ogres, Ropažu, Ķekavas, Mārupes, Olaines, Salaspils, Saulkrastu, Siguldas, Tukuma novados.</w:t>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pieejams </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId2">
+        <w:r w:rsidRPr="00597D50">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="60CC7E95" w14:textId="77777777" w:rsidR="008E6E27" w:rsidRPr="008B4121" w:rsidRDefault="008E6E27" w:rsidP="008E6E27">
+    <w:p w:rsidRPr="00597D50" w:rsidR="007C7F74" w:rsidP="007C7F74" w:rsidRDefault="007C7F74" w14:paraId="7D0E0C9B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-        <w:rPr>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
-        <w:rPr>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vadlīnijas pieejamas </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="008B4121">
+        <w:t xml:space="preserve">Pieejami </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId3">
+        <w:r w:rsidRPr="00597D50">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
-          </w:rPr>
-[...282 lines deleted...]
-            <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-    <w:p w14:paraId="321F8AFC" w14:textId="039C56DC" w:rsidR="00FB4B0B" w:rsidRPr="008B4121" w:rsidRDefault="00FB4B0B" w:rsidP="00702951">
+  <w:footnote w:id="6">
+    <w:p w:rsidRPr="00597D50" w:rsidR="000D2FC7" w:rsidP="000D2FC7" w:rsidRDefault="000D2FC7" w14:paraId="3F3C68CC" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008B4121">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
-          <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00682D8F" w:rsidRPr="00D61A22">
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00682D8F" w:rsidRPr="00D61A22">
-[...129 lines deleted...]
-        <w:t>223/2014, (ES) Nr. 283/2014 un Lēmumu Nr. 541/2014/ES un atceļ Regulu (ES, Euratom) Nr. 966/2012</w:t>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eiropas Parlamenta un Padomes 2024. gada 23. septembra Regula (ES, Euratom) 2024/2509 par finanšu noteikumiem, ko piemēro Savienības vispārējam budžetam. Pieejams šeit: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId4">
+        <w:r w:rsidRPr="00597D50">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:i/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-    <w:p w14:paraId="65F41D39" w14:textId="751B09AF" w:rsidR="00C61AEB" w:rsidRPr="00A829AC" w:rsidRDefault="00C61AEB" w:rsidP="00E17C8F">
+  <w:footnote w:id="7">
+    <w:p w:rsidRPr="00597D50" w:rsidR="00C61AEB" w:rsidP="00E17C8F" w:rsidRDefault="00C61AEB" w14:paraId="65F41D39" w14:textId="74B8D1AC">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008B4121">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D50">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AF32AB" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00AF32AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00A01503" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00A01503">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>ienošanās tiek parakstīt</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32AB" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00AF32AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00A01503" w:rsidRPr="00896139">
-[...2 lines deleted...]
-      <w:r w:rsidR="00896139" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00A01503">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektu </w:t>
+      </w:r>
+      <w:r w:rsidR="5C3B88B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>portālā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D50" w:rsidR="00A01503">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D50" w:rsidR="00896139">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">atlases </w:t>
       </w:r>
-      <w:r w:rsidR="00647BE4" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00647BE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">nolikuma </w:t>
       </w:r>
-      <w:r w:rsidR="00E37E4F" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00E37E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">pielikumā pievienota </w:t>
       </w:r>
-      <w:r w:rsidR="00F75DC7" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00F75DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>vienošanās</w:t>
       </w:r>
-      <w:r w:rsidR="00AF32AB" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00AF32AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AC5160" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00AC5160">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00F75DC7" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00F75DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>priekšskatījuma izdruka</w:t>
       </w:r>
-      <w:r w:rsidR="00AC5160" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00AC5160">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>, kas</w:t>
       </w:r>
-      <w:r w:rsidR="002851B4" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="002851B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> satur būtiskākos projekta īstenošanas nosacījumus. </w:t>
       </w:r>
-      <w:r w:rsidR="005B62C6" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="005B62C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Izdrukā</w:t>
       </w:r>
-      <w:r w:rsidR="002851B4" w:rsidRPr="00896139">
+      <w:r w:rsidRPr="00597D50" w:rsidR="002851B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005B62C6" w:rsidRPr="00896139">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F33BC9" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50" w:rsidR="005B62C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar “@” apzīmēti mainīgie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D50" w:rsidR="00F33BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>element</w:t>
       </w:r>
-      <w:r w:rsidR="00820F0A" w:rsidRPr="008B4121">
+      <w:r w:rsidRPr="00597D50" w:rsidR="00820F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>i.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7EEEB220" w14:textId="0C57C534" w:rsidR="00763C7B" w:rsidRPr="008B4121" w:rsidRDefault="00763C7B" w:rsidP="005741BF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="008B4121" w:rsidR="00763C7B" w:rsidP="005741BF" w:rsidRDefault="00763C7B" w14:paraId="7EEEB220" w14:textId="0C57C534">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="001B2CB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC6C85EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DD6090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DDA8034"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03DE0ED9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC742CB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="056E7C91"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27320062"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="066F72FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63FACAD6"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10601,164 +10504,313 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="082E6E04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A2D2FED2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C75487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="203A9A26"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F242C9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A75E5DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10827,51 +10879,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B253005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D13471C2"/>
     <w:lvl w:ilvl="0" w:tplc="A216A92A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5FB86D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -10940,51 +10992,51 @@
     <w:lvl w:ilvl="7" w:tplc="F530B28A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="054EBBCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BBE1A93"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ABBE1988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
@@ -11062,51 +11114,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EDF4575"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A820848A"/>
     <w:lvl w:ilvl="0" w:tplc="0A687E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="Headinggg1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -11149,51 +11201,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEB044A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A3ECE32"/>
     <w:lvl w:ilvl="0" w:tplc="46849362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -11238,51 +11290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="111174D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF044566"/>
     <w:lvl w:ilvl="0" w:tplc="4B1A91D6">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -11327,51 +11379,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116C1BE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73D42F38"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11417,51 +11469,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C908ED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -11539,51 +11591,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="130566C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC32D530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -11661,51 +11713,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1354338A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12F21D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:firstLine="0"/>
@@ -11784,51 +11836,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13560550"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E9A7E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -11897,51 +11949,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BFB21FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="565A371C"/>
     <w:lvl w:ilvl="0" w:tplc="59E659FA">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -11986,51 +12038,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CA08B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73D42F38"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12076,51 +12128,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="224A3B6D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F86927E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A12B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AE042B6"/>
     <w:lvl w:ilvl="0" w:tplc="7DE42490">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -12165,164 +12366,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232C01D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788AD644"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236E676D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE20BFFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12402,51 +12603,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283A6D00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC8264E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="39"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="764" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -12515,51 +12716,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3428" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4072" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283E1768"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -12637,51 +12838,200 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB103BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED02FD9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B773971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A14699BA"/>
     <w:lvl w:ilvl="0" w:tplc="E30C0488">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -12726,164 +13076,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB4563E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE70412C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2444" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3884" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4604" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D694A65"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ED72B138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:firstLine="0"/>
@@ -12962,51 +13312,200 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D9E4327"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7AEE7B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E52CD7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AB61B60"/>
     <w:lvl w:ilvl="0" w:tplc="968A96F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2A7C3798">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2392DC20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13048,51 +13547,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="217AC680">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DA70B66E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="333B14D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="969A3144"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13134,51 +13633,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="340B4BAF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8624721C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36145A5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08227A2E"/>
     <w:lvl w:ilvl="0" w:tplc="8BE67C34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -13223,51 +13871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA71F08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40ECF7C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -13345,51 +13993,349 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E2D1734"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BA84CB1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476954E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0674CB42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="478D4077"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73D42F38"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -13435,51 +14381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48314F6C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4FEC74FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Style2"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13559,51 +14505,200 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="900"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="1260"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AF60BF5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E578E144"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BA96771"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA44F50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -13683,51 +14778,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BB639FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2D27D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -13805,51 +14900,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D393A68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -13928,79 +15023,79 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC014E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB62BF9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1080"/>
@@ -14053,51 +15148,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56EB39FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -14175,51 +15270,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E26BB8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DEE8FE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14289,51 +15384,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CCA785E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17B4D6E6"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14375,73 +15470,73 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E983945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE00DB34"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
@@ -14464,51 +15559,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F273670"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD725492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="32"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -14586,164 +15681,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2A0F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A774B82E"/>
     <w:lvl w:ilvl="0" w:tplc="E6CCB1AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="658E41E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA9631C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="40"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1331" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -14812,51 +15907,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7397" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8608" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65C33356"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2DF0D1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14925,51 +16020,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AA62B00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -15047,51 +16142,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD609EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B220E58"/>
     <w:lvl w:ilvl="0" w:tplc="D5908660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15137,51 +16232,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F2A74CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -15259,51 +16354,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FF02CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FA5250"/>
     <w:lvl w:ilvl="0" w:tplc="ABD80186">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -15348,51 +16443,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72A735E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FE6BF68"/>
     <w:lvl w:ilvl="0" w:tplc="5C349E74">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -15437,51 +16532,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74B93E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB349E1C"/>
     <w:lvl w:ilvl="0" w:tplc="37DE9D82">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C5C8A48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -15529,51 +16624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77664507"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AF829A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -15642,80 +16737,80 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F955FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B8366F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1701" w:hanging="681"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2552" w:hanging="851"/>
       </w:pPr>
@@ -15762,51 +16857,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78687422"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -15884,51 +16979,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ABA0C86"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -16006,164 +17101,164 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C5B093C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F814BAFA"/>
     <w:lvl w:ilvl="0" w:tplc="198A0D06">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3103" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5263" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5983" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D13197B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE54401E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="567"/>
       </w:pPr>
@@ -16241,109 +17336,258 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4024" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D43443F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C6C6540A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1403792830">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="878400076">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1253009193">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1835218955">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1945188910">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="353505437">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="353505437">
+  <w:num w:numId="7" w16cid:durableId="937326553">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="350230270">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="278608258">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1771311394">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2023627683">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="937326553">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="1537959924">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1432160539">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="14772352">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="64256280">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1131246893">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1239634455">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="403066133">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1210262870">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="7298080">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="41"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="454" w:hanging="454"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:numFmt w:val="decimal"/>
         <w:isLgl/>
         <w:lvlText w:val="%1.%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1077" w:hanging="567"/>
         </w:pPr>
         <w:rPr>
@@ -16436,2016 +17680,2284 @@
         <w:pPr>
           <w:ind w:left="4024" w:hanging="454"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:isLgl/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4534" w:hanging="454"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="675381053">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1425761320">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="904145382">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="517086468">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="958534422">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="975836894">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1768427514">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1768427514">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28" w16cid:durableId="131138913">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1482307718">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="338197019">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1664158971">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="382679743">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1441146707">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1920140371">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1436437432">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="2113742063">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2113742063">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37" w16cid:durableId="1966540049">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="943800883">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1360277866">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1795056992">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="2056810416">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1633829463">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="826173260">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1141924139">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="595405736">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="762409824">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1568220163">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1197352504">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="954139020">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="640883732">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="592863642">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1878807670">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1141924139">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="53" w16cid:durableId="1633631709">
+    <w:abstractNumId w:val="59"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="595405736">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="54" w16cid:durableId="1449618228">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="762409824">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="55" w16cid:durableId="1952391515">
+    <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1568220163">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="56" w16cid:durableId="1501388863">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1197352504">
+  <w:num w:numId="57" w16cid:durableId="438448085">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="823936978">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1816530999">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="397630145">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="957763297">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1171795624">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="971444188">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1509129803">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="100997654">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="954139020">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="66" w16cid:durableId="985668311">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="640883732">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="67" w16cid:durableId="933585115">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="592863642">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="68" w16cid:durableId="683239747">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="1878807670">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000A0BC7"/>
     <w:rsid w:val="00000595"/>
     <w:rsid w:val="00000963"/>
     <w:rsid w:val="000032A1"/>
     <w:rsid w:val="00003FBC"/>
     <w:rsid w:val="00004949"/>
+    <w:rsid w:val="00004C7F"/>
     <w:rsid w:val="00004E9F"/>
+    <w:rsid w:val="00005898"/>
     <w:rsid w:val="00005D0A"/>
+    <w:rsid w:val="0000713E"/>
     <w:rsid w:val="000071D2"/>
     <w:rsid w:val="00007ED0"/>
     <w:rsid w:val="000109CD"/>
+    <w:rsid w:val="00010F56"/>
     <w:rsid w:val="000112D3"/>
+    <w:rsid w:val="00011F02"/>
     <w:rsid w:val="00012854"/>
     <w:rsid w:val="00013255"/>
     <w:rsid w:val="000132DD"/>
     <w:rsid w:val="00015244"/>
     <w:rsid w:val="00015275"/>
     <w:rsid w:val="00015B54"/>
     <w:rsid w:val="00016BFB"/>
+    <w:rsid w:val="00016F8B"/>
+    <w:rsid w:val="000170FF"/>
     <w:rsid w:val="000203A1"/>
     <w:rsid w:val="000205DA"/>
     <w:rsid w:val="0002328E"/>
     <w:rsid w:val="00023551"/>
     <w:rsid w:val="00023927"/>
     <w:rsid w:val="00024585"/>
     <w:rsid w:val="00024845"/>
     <w:rsid w:val="00024BE0"/>
     <w:rsid w:val="0002504A"/>
     <w:rsid w:val="00025592"/>
     <w:rsid w:val="00025AE7"/>
     <w:rsid w:val="00026E8F"/>
     <w:rsid w:val="000302C3"/>
     <w:rsid w:val="00030AA6"/>
     <w:rsid w:val="00030D64"/>
+    <w:rsid w:val="00031E3C"/>
     <w:rsid w:val="0003338D"/>
     <w:rsid w:val="00035267"/>
     <w:rsid w:val="000361A3"/>
     <w:rsid w:val="000361B3"/>
     <w:rsid w:val="00040A30"/>
     <w:rsid w:val="00041245"/>
     <w:rsid w:val="00041330"/>
     <w:rsid w:val="0004161D"/>
     <w:rsid w:val="00042E34"/>
     <w:rsid w:val="0004362D"/>
     <w:rsid w:val="0004459A"/>
+    <w:rsid w:val="000445EA"/>
     <w:rsid w:val="00045306"/>
     <w:rsid w:val="00045BF2"/>
     <w:rsid w:val="000471FC"/>
     <w:rsid w:val="000502A5"/>
     <w:rsid w:val="00050A4B"/>
     <w:rsid w:val="00051445"/>
     <w:rsid w:val="00051815"/>
     <w:rsid w:val="00053A8B"/>
     <w:rsid w:val="00055741"/>
     <w:rsid w:val="0005607E"/>
     <w:rsid w:val="0005668D"/>
     <w:rsid w:val="0005766D"/>
     <w:rsid w:val="00060FFB"/>
     <w:rsid w:val="000615B3"/>
     <w:rsid w:val="00061AB8"/>
     <w:rsid w:val="000622CC"/>
     <w:rsid w:val="00062622"/>
+    <w:rsid w:val="00062764"/>
     <w:rsid w:val="00062D3B"/>
     <w:rsid w:val="00063D44"/>
     <w:rsid w:val="00063D9F"/>
     <w:rsid w:val="00064C94"/>
+    <w:rsid w:val="00065A4E"/>
+    <w:rsid w:val="000669A8"/>
     <w:rsid w:val="000674C1"/>
     <w:rsid w:val="00067822"/>
     <w:rsid w:val="00067BB2"/>
     <w:rsid w:val="00070A42"/>
+    <w:rsid w:val="00071037"/>
     <w:rsid w:val="00071395"/>
     <w:rsid w:val="000718A4"/>
     <w:rsid w:val="00071EBA"/>
     <w:rsid w:val="000726F3"/>
     <w:rsid w:val="00072A79"/>
     <w:rsid w:val="000734DA"/>
     <w:rsid w:val="00074B5E"/>
     <w:rsid w:val="00074E91"/>
     <w:rsid w:val="00075151"/>
     <w:rsid w:val="0007792D"/>
+    <w:rsid w:val="00077AC6"/>
     <w:rsid w:val="00077C2C"/>
     <w:rsid w:val="00077DC8"/>
     <w:rsid w:val="00077DEB"/>
     <w:rsid w:val="00077E49"/>
     <w:rsid w:val="00080D8C"/>
     <w:rsid w:val="00081E54"/>
     <w:rsid w:val="00082F1D"/>
     <w:rsid w:val="0008339D"/>
+    <w:rsid w:val="000835F6"/>
+    <w:rsid w:val="000841AD"/>
     <w:rsid w:val="000850DA"/>
     <w:rsid w:val="000853AD"/>
     <w:rsid w:val="00087D4D"/>
     <w:rsid w:val="00090039"/>
     <w:rsid w:val="000901BC"/>
     <w:rsid w:val="000908EC"/>
     <w:rsid w:val="000910DF"/>
+    <w:rsid w:val="000920E4"/>
     <w:rsid w:val="00092804"/>
     <w:rsid w:val="000937A2"/>
     <w:rsid w:val="0009522D"/>
     <w:rsid w:val="00095981"/>
     <w:rsid w:val="00096389"/>
     <w:rsid w:val="00096A04"/>
     <w:rsid w:val="000A02A9"/>
     <w:rsid w:val="000A02FB"/>
     <w:rsid w:val="000A08CC"/>
     <w:rsid w:val="000A0BC7"/>
     <w:rsid w:val="000A3D16"/>
     <w:rsid w:val="000A3D2C"/>
     <w:rsid w:val="000A4536"/>
     <w:rsid w:val="000A4B9F"/>
     <w:rsid w:val="000A513C"/>
     <w:rsid w:val="000A5453"/>
     <w:rsid w:val="000A584F"/>
     <w:rsid w:val="000A61EF"/>
     <w:rsid w:val="000A64D4"/>
     <w:rsid w:val="000A6640"/>
     <w:rsid w:val="000A6B93"/>
     <w:rsid w:val="000A76DC"/>
     <w:rsid w:val="000A7AD6"/>
     <w:rsid w:val="000B02F4"/>
     <w:rsid w:val="000B0E9B"/>
     <w:rsid w:val="000B131D"/>
     <w:rsid w:val="000B2919"/>
     <w:rsid w:val="000B3E05"/>
     <w:rsid w:val="000B4CFC"/>
+    <w:rsid w:val="000B61E6"/>
+    <w:rsid w:val="000B6734"/>
     <w:rsid w:val="000B6C07"/>
     <w:rsid w:val="000B6CB0"/>
     <w:rsid w:val="000B716B"/>
     <w:rsid w:val="000B7448"/>
     <w:rsid w:val="000B7612"/>
     <w:rsid w:val="000B7A8E"/>
     <w:rsid w:val="000C0C61"/>
     <w:rsid w:val="000C1018"/>
     <w:rsid w:val="000C191A"/>
     <w:rsid w:val="000C1BCC"/>
     <w:rsid w:val="000C1BF5"/>
     <w:rsid w:val="000C32CD"/>
     <w:rsid w:val="000C3CE5"/>
     <w:rsid w:val="000C5659"/>
     <w:rsid w:val="000C591E"/>
     <w:rsid w:val="000C5BEF"/>
     <w:rsid w:val="000C6A49"/>
     <w:rsid w:val="000C6A60"/>
     <w:rsid w:val="000C7B7C"/>
+    <w:rsid w:val="000C7F12"/>
     <w:rsid w:val="000D1BA9"/>
     <w:rsid w:val="000D1BDE"/>
+    <w:rsid w:val="000D2567"/>
     <w:rsid w:val="000D282A"/>
+    <w:rsid w:val="000D2FC7"/>
     <w:rsid w:val="000D3278"/>
     <w:rsid w:val="000D3289"/>
     <w:rsid w:val="000D3D7B"/>
     <w:rsid w:val="000D41B1"/>
     <w:rsid w:val="000D4B09"/>
     <w:rsid w:val="000D500A"/>
     <w:rsid w:val="000D52B1"/>
     <w:rsid w:val="000D5DCC"/>
     <w:rsid w:val="000D6C37"/>
     <w:rsid w:val="000D7736"/>
     <w:rsid w:val="000D7D1C"/>
     <w:rsid w:val="000E1697"/>
     <w:rsid w:val="000E18E6"/>
     <w:rsid w:val="000E20B7"/>
     <w:rsid w:val="000E2174"/>
     <w:rsid w:val="000E2D63"/>
     <w:rsid w:val="000E2DB3"/>
     <w:rsid w:val="000E3037"/>
     <w:rsid w:val="000E3050"/>
     <w:rsid w:val="000E31F7"/>
+    <w:rsid w:val="000E336A"/>
     <w:rsid w:val="000E38A2"/>
     <w:rsid w:val="000E71B7"/>
     <w:rsid w:val="000F07BB"/>
     <w:rsid w:val="000F0E25"/>
     <w:rsid w:val="000F28D3"/>
     <w:rsid w:val="000F4732"/>
     <w:rsid w:val="000F4A78"/>
     <w:rsid w:val="000F586E"/>
     <w:rsid w:val="000F75A1"/>
     <w:rsid w:val="000F7D48"/>
     <w:rsid w:val="00100728"/>
     <w:rsid w:val="00101F04"/>
     <w:rsid w:val="001024E7"/>
     <w:rsid w:val="00102551"/>
     <w:rsid w:val="00103090"/>
     <w:rsid w:val="001064F0"/>
     <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="00107979"/>
     <w:rsid w:val="0011110F"/>
     <w:rsid w:val="001115F5"/>
     <w:rsid w:val="00111EFD"/>
     <w:rsid w:val="00112308"/>
     <w:rsid w:val="00112952"/>
     <w:rsid w:val="00112C1B"/>
     <w:rsid w:val="001137F2"/>
     <w:rsid w:val="00113CA9"/>
     <w:rsid w:val="00114608"/>
     <w:rsid w:val="00114B82"/>
     <w:rsid w:val="001150D2"/>
     <w:rsid w:val="00115A49"/>
+    <w:rsid w:val="001210E6"/>
     <w:rsid w:val="001215AE"/>
     <w:rsid w:val="00121F87"/>
     <w:rsid w:val="0012233C"/>
+    <w:rsid w:val="00122846"/>
+    <w:rsid w:val="001231FD"/>
     <w:rsid w:val="00123632"/>
     <w:rsid w:val="0012412B"/>
     <w:rsid w:val="00125B9E"/>
     <w:rsid w:val="00125BFD"/>
     <w:rsid w:val="00125F6A"/>
     <w:rsid w:val="001275F9"/>
     <w:rsid w:val="001306D9"/>
     <w:rsid w:val="00130DEE"/>
     <w:rsid w:val="0013188F"/>
     <w:rsid w:val="00132867"/>
     <w:rsid w:val="00132A4A"/>
     <w:rsid w:val="00133842"/>
     <w:rsid w:val="00133A2C"/>
     <w:rsid w:val="00133DA8"/>
     <w:rsid w:val="00134340"/>
     <w:rsid w:val="001359A9"/>
     <w:rsid w:val="00136211"/>
     <w:rsid w:val="00136D14"/>
     <w:rsid w:val="00137296"/>
     <w:rsid w:val="00137B16"/>
     <w:rsid w:val="00140787"/>
     <w:rsid w:val="00140F12"/>
     <w:rsid w:val="001422B6"/>
     <w:rsid w:val="0014261A"/>
     <w:rsid w:val="001427C3"/>
     <w:rsid w:val="00143C83"/>
+    <w:rsid w:val="0014445A"/>
     <w:rsid w:val="0014518C"/>
+    <w:rsid w:val="00145A7F"/>
+    <w:rsid w:val="00145B21"/>
     <w:rsid w:val="00145F5D"/>
     <w:rsid w:val="00146620"/>
     <w:rsid w:val="00146AB7"/>
     <w:rsid w:val="00151EFA"/>
     <w:rsid w:val="00152F67"/>
     <w:rsid w:val="001536D0"/>
     <w:rsid w:val="0015690F"/>
     <w:rsid w:val="00156AA0"/>
     <w:rsid w:val="00161469"/>
     <w:rsid w:val="0016162B"/>
     <w:rsid w:val="00162B32"/>
     <w:rsid w:val="00162DE7"/>
     <w:rsid w:val="00163565"/>
+    <w:rsid w:val="00163AE3"/>
     <w:rsid w:val="00165535"/>
     <w:rsid w:val="001661BA"/>
     <w:rsid w:val="00166AB9"/>
     <w:rsid w:val="00167064"/>
     <w:rsid w:val="00167134"/>
     <w:rsid w:val="00167D77"/>
     <w:rsid w:val="00170385"/>
     <w:rsid w:val="001706E2"/>
     <w:rsid w:val="001707C5"/>
     <w:rsid w:val="00171A8C"/>
     <w:rsid w:val="00172CF3"/>
+    <w:rsid w:val="00173655"/>
     <w:rsid w:val="0017435E"/>
+    <w:rsid w:val="001749CD"/>
     <w:rsid w:val="00174E1F"/>
     <w:rsid w:val="001750E0"/>
     <w:rsid w:val="0017579D"/>
     <w:rsid w:val="001775DB"/>
     <w:rsid w:val="001778F2"/>
     <w:rsid w:val="0018099F"/>
     <w:rsid w:val="001813F9"/>
     <w:rsid w:val="0018140E"/>
     <w:rsid w:val="00181638"/>
     <w:rsid w:val="00182082"/>
+    <w:rsid w:val="001836BE"/>
     <w:rsid w:val="00184F21"/>
     <w:rsid w:val="0018550D"/>
     <w:rsid w:val="00186AEC"/>
     <w:rsid w:val="00186FFD"/>
     <w:rsid w:val="00187DDB"/>
     <w:rsid w:val="00192A4B"/>
     <w:rsid w:val="001931FB"/>
     <w:rsid w:val="00193C5A"/>
     <w:rsid w:val="00193DC6"/>
     <w:rsid w:val="001943B6"/>
     <w:rsid w:val="00195776"/>
     <w:rsid w:val="00196209"/>
     <w:rsid w:val="00196D30"/>
     <w:rsid w:val="00196D54"/>
     <w:rsid w:val="00197658"/>
     <w:rsid w:val="001A05D7"/>
     <w:rsid w:val="001A2736"/>
     <w:rsid w:val="001A3840"/>
+    <w:rsid w:val="001A3D0A"/>
     <w:rsid w:val="001A43FB"/>
     <w:rsid w:val="001A503C"/>
+    <w:rsid w:val="001A5DB5"/>
     <w:rsid w:val="001A6241"/>
     <w:rsid w:val="001A78EB"/>
     <w:rsid w:val="001B0BC2"/>
     <w:rsid w:val="001B2689"/>
     <w:rsid w:val="001B28A9"/>
     <w:rsid w:val="001B2C8B"/>
     <w:rsid w:val="001B2DE0"/>
     <w:rsid w:val="001B3422"/>
     <w:rsid w:val="001B38AC"/>
     <w:rsid w:val="001B41EF"/>
     <w:rsid w:val="001B4D2A"/>
     <w:rsid w:val="001B57D6"/>
     <w:rsid w:val="001B5AB1"/>
     <w:rsid w:val="001B77E9"/>
     <w:rsid w:val="001B7BC7"/>
     <w:rsid w:val="001C026E"/>
     <w:rsid w:val="001C09A9"/>
     <w:rsid w:val="001C0ABF"/>
     <w:rsid w:val="001C1A87"/>
     <w:rsid w:val="001C2119"/>
     <w:rsid w:val="001C2BA7"/>
     <w:rsid w:val="001C3905"/>
     <w:rsid w:val="001C3BA8"/>
     <w:rsid w:val="001C3D44"/>
     <w:rsid w:val="001C490F"/>
     <w:rsid w:val="001C4A28"/>
     <w:rsid w:val="001C4DE6"/>
     <w:rsid w:val="001C54E7"/>
     <w:rsid w:val="001C5742"/>
     <w:rsid w:val="001C5868"/>
     <w:rsid w:val="001C5A2D"/>
     <w:rsid w:val="001C6A65"/>
     <w:rsid w:val="001C71A7"/>
     <w:rsid w:val="001C7471"/>
     <w:rsid w:val="001D2898"/>
     <w:rsid w:val="001D28A9"/>
     <w:rsid w:val="001D3021"/>
     <w:rsid w:val="001D31CA"/>
     <w:rsid w:val="001D5901"/>
     <w:rsid w:val="001D5C39"/>
     <w:rsid w:val="001D5D30"/>
     <w:rsid w:val="001D66C8"/>
     <w:rsid w:val="001D6920"/>
     <w:rsid w:val="001D69FF"/>
     <w:rsid w:val="001D756B"/>
+    <w:rsid w:val="001D77B4"/>
     <w:rsid w:val="001E04A9"/>
     <w:rsid w:val="001E0CDA"/>
     <w:rsid w:val="001E1167"/>
     <w:rsid w:val="001E1E89"/>
     <w:rsid w:val="001E23A6"/>
+    <w:rsid w:val="001E370D"/>
     <w:rsid w:val="001E38C6"/>
     <w:rsid w:val="001E44BF"/>
     <w:rsid w:val="001E4627"/>
     <w:rsid w:val="001E480A"/>
     <w:rsid w:val="001E68DA"/>
     <w:rsid w:val="001E7424"/>
     <w:rsid w:val="001F0217"/>
     <w:rsid w:val="001F02C0"/>
+    <w:rsid w:val="001F100C"/>
     <w:rsid w:val="001F15DF"/>
     <w:rsid w:val="001F19E7"/>
     <w:rsid w:val="001F2114"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F4078"/>
     <w:rsid w:val="001F44F0"/>
     <w:rsid w:val="001F4729"/>
     <w:rsid w:val="001F4A81"/>
     <w:rsid w:val="001F4CBA"/>
     <w:rsid w:val="001F518A"/>
     <w:rsid w:val="001F5218"/>
     <w:rsid w:val="001F5271"/>
     <w:rsid w:val="001F5390"/>
     <w:rsid w:val="001F53F9"/>
     <w:rsid w:val="001F587A"/>
     <w:rsid w:val="001F6058"/>
     <w:rsid w:val="001F6CB1"/>
     <w:rsid w:val="00200C1B"/>
     <w:rsid w:val="00200E66"/>
+    <w:rsid w:val="002012D7"/>
     <w:rsid w:val="0020208A"/>
     <w:rsid w:val="0020306A"/>
     <w:rsid w:val="0020379A"/>
     <w:rsid w:val="0020412F"/>
     <w:rsid w:val="00204609"/>
     <w:rsid w:val="00204E40"/>
     <w:rsid w:val="002064F9"/>
     <w:rsid w:val="00207091"/>
     <w:rsid w:val="0021148B"/>
     <w:rsid w:val="002119D5"/>
     <w:rsid w:val="00211D41"/>
     <w:rsid w:val="00211EB0"/>
     <w:rsid w:val="00212004"/>
     <w:rsid w:val="0021269A"/>
     <w:rsid w:val="00212DBE"/>
     <w:rsid w:val="00214952"/>
     <w:rsid w:val="00215BE8"/>
+    <w:rsid w:val="00215D8F"/>
     <w:rsid w:val="00215E6B"/>
     <w:rsid w:val="002163D5"/>
     <w:rsid w:val="00216F98"/>
     <w:rsid w:val="00220151"/>
+    <w:rsid w:val="002209DA"/>
     <w:rsid w:val="0022237E"/>
     <w:rsid w:val="00223A1F"/>
     <w:rsid w:val="00225AF4"/>
     <w:rsid w:val="0022622C"/>
     <w:rsid w:val="00226A69"/>
     <w:rsid w:val="002274D6"/>
     <w:rsid w:val="00230300"/>
     <w:rsid w:val="002313C7"/>
     <w:rsid w:val="00231FE2"/>
     <w:rsid w:val="00232393"/>
     <w:rsid w:val="002323CE"/>
     <w:rsid w:val="002325CE"/>
     <w:rsid w:val="0023450F"/>
     <w:rsid w:val="0023491B"/>
     <w:rsid w:val="0023565B"/>
     <w:rsid w:val="002359B1"/>
     <w:rsid w:val="002407FE"/>
     <w:rsid w:val="002414FD"/>
     <w:rsid w:val="002447DC"/>
     <w:rsid w:val="0024490A"/>
     <w:rsid w:val="00244EEC"/>
     <w:rsid w:val="00246158"/>
     <w:rsid w:val="00246627"/>
+    <w:rsid w:val="00247863"/>
     <w:rsid w:val="00247EE0"/>
     <w:rsid w:val="00250B8A"/>
     <w:rsid w:val="00250E1E"/>
     <w:rsid w:val="00252231"/>
     <w:rsid w:val="002527FB"/>
     <w:rsid w:val="00252A22"/>
     <w:rsid w:val="00252ED3"/>
     <w:rsid w:val="002533D1"/>
     <w:rsid w:val="00253C19"/>
     <w:rsid w:val="00254159"/>
     <w:rsid w:val="00254852"/>
     <w:rsid w:val="00254E27"/>
+    <w:rsid w:val="00256D20"/>
     <w:rsid w:val="00256F0E"/>
     <w:rsid w:val="0025754F"/>
     <w:rsid w:val="002607BA"/>
     <w:rsid w:val="00261387"/>
     <w:rsid w:val="00264C06"/>
     <w:rsid w:val="0026560A"/>
     <w:rsid w:val="002659E6"/>
     <w:rsid w:val="00265F6E"/>
     <w:rsid w:val="00266A93"/>
     <w:rsid w:val="00267BE4"/>
     <w:rsid w:val="00267C85"/>
     <w:rsid w:val="002722CC"/>
     <w:rsid w:val="00272C34"/>
     <w:rsid w:val="0027376A"/>
     <w:rsid w:val="00275639"/>
+    <w:rsid w:val="00275FCE"/>
     <w:rsid w:val="00277321"/>
     <w:rsid w:val="0027767F"/>
     <w:rsid w:val="002815A6"/>
     <w:rsid w:val="00281ED6"/>
+    <w:rsid w:val="0028245B"/>
     <w:rsid w:val="00282730"/>
     <w:rsid w:val="00282F37"/>
     <w:rsid w:val="00283CBD"/>
     <w:rsid w:val="00283D9C"/>
     <w:rsid w:val="002851B4"/>
     <w:rsid w:val="002862F7"/>
     <w:rsid w:val="00287997"/>
     <w:rsid w:val="00290946"/>
     <w:rsid w:val="00290A2A"/>
     <w:rsid w:val="00290B97"/>
     <w:rsid w:val="00290F6D"/>
     <w:rsid w:val="00291119"/>
     <w:rsid w:val="002919A5"/>
     <w:rsid w:val="002927C4"/>
     <w:rsid w:val="002928EA"/>
     <w:rsid w:val="00292EA6"/>
     <w:rsid w:val="0029301D"/>
+    <w:rsid w:val="002938A7"/>
     <w:rsid w:val="00294760"/>
     <w:rsid w:val="0029511F"/>
+    <w:rsid w:val="002951A6"/>
     <w:rsid w:val="00295ABE"/>
     <w:rsid w:val="002969F2"/>
+    <w:rsid w:val="002A06AC"/>
     <w:rsid w:val="002A0F8C"/>
     <w:rsid w:val="002A1178"/>
     <w:rsid w:val="002A205D"/>
     <w:rsid w:val="002A2569"/>
     <w:rsid w:val="002A2AF1"/>
     <w:rsid w:val="002A3226"/>
     <w:rsid w:val="002A34A9"/>
     <w:rsid w:val="002A370A"/>
+    <w:rsid w:val="002A458F"/>
     <w:rsid w:val="002A5840"/>
     <w:rsid w:val="002A616A"/>
     <w:rsid w:val="002A62BA"/>
+    <w:rsid w:val="002A6708"/>
     <w:rsid w:val="002A6C3B"/>
     <w:rsid w:val="002A7342"/>
     <w:rsid w:val="002B10E0"/>
     <w:rsid w:val="002B2C8E"/>
     <w:rsid w:val="002B392B"/>
     <w:rsid w:val="002B4EC6"/>
     <w:rsid w:val="002B5332"/>
     <w:rsid w:val="002B5E9C"/>
     <w:rsid w:val="002B65FA"/>
     <w:rsid w:val="002B6657"/>
     <w:rsid w:val="002B67AC"/>
     <w:rsid w:val="002B6B33"/>
+    <w:rsid w:val="002B7671"/>
     <w:rsid w:val="002B7733"/>
     <w:rsid w:val="002B791B"/>
     <w:rsid w:val="002C0D99"/>
     <w:rsid w:val="002C16D3"/>
     <w:rsid w:val="002C2105"/>
     <w:rsid w:val="002C402A"/>
     <w:rsid w:val="002C4D7D"/>
+    <w:rsid w:val="002C60AB"/>
     <w:rsid w:val="002C60B4"/>
     <w:rsid w:val="002C7289"/>
     <w:rsid w:val="002C7476"/>
     <w:rsid w:val="002C776C"/>
     <w:rsid w:val="002C7AD8"/>
     <w:rsid w:val="002C7F2B"/>
     <w:rsid w:val="002D1663"/>
     <w:rsid w:val="002D1B7C"/>
     <w:rsid w:val="002D1BAF"/>
     <w:rsid w:val="002D1FEF"/>
     <w:rsid w:val="002D28EE"/>
+    <w:rsid w:val="002D2919"/>
     <w:rsid w:val="002D2D1C"/>
     <w:rsid w:val="002D5836"/>
     <w:rsid w:val="002D780F"/>
     <w:rsid w:val="002E04BD"/>
     <w:rsid w:val="002E1A52"/>
     <w:rsid w:val="002E2502"/>
     <w:rsid w:val="002E2B51"/>
     <w:rsid w:val="002E2F62"/>
     <w:rsid w:val="002E3B38"/>
     <w:rsid w:val="002E3F1C"/>
+    <w:rsid w:val="002E5893"/>
     <w:rsid w:val="002E5CE7"/>
     <w:rsid w:val="002E6D37"/>
     <w:rsid w:val="002E6DA0"/>
     <w:rsid w:val="002E6EFF"/>
     <w:rsid w:val="002E725E"/>
+    <w:rsid w:val="002E7951"/>
     <w:rsid w:val="002F0CEA"/>
     <w:rsid w:val="002F1707"/>
     <w:rsid w:val="002F2400"/>
     <w:rsid w:val="002F28B6"/>
     <w:rsid w:val="002F2959"/>
     <w:rsid w:val="002F3C5F"/>
     <w:rsid w:val="002F4019"/>
     <w:rsid w:val="002F4468"/>
     <w:rsid w:val="002F4DCB"/>
     <w:rsid w:val="002F4E45"/>
     <w:rsid w:val="002F63F5"/>
     <w:rsid w:val="002F6497"/>
+    <w:rsid w:val="002F67AA"/>
     <w:rsid w:val="003006B8"/>
     <w:rsid w:val="00301877"/>
     <w:rsid w:val="0030261A"/>
     <w:rsid w:val="00302E9F"/>
     <w:rsid w:val="003030E8"/>
     <w:rsid w:val="003034F4"/>
     <w:rsid w:val="003042E9"/>
     <w:rsid w:val="0030483C"/>
     <w:rsid w:val="003048F5"/>
     <w:rsid w:val="00305567"/>
     <w:rsid w:val="00305CD6"/>
     <w:rsid w:val="00313F21"/>
     <w:rsid w:val="00314915"/>
     <w:rsid w:val="0031540C"/>
     <w:rsid w:val="003160DA"/>
     <w:rsid w:val="003162C4"/>
     <w:rsid w:val="003162E9"/>
     <w:rsid w:val="00316A97"/>
     <w:rsid w:val="00316BE8"/>
     <w:rsid w:val="00317191"/>
     <w:rsid w:val="00317356"/>
     <w:rsid w:val="003174E2"/>
     <w:rsid w:val="00317F36"/>
     <w:rsid w:val="003201F5"/>
     <w:rsid w:val="00320F68"/>
     <w:rsid w:val="00321077"/>
     <w:rsid w:val="003211D4"/>
     <w:rsid w:val="003226F0"/>
     <w:rsid w:val="00322E59"/>
     <w:rsid w:val="0032349C"/>
     <w:rsid w:val="003242AE"/>
     <w:rsid w:val="00324E42"/>
     <w:rsid w:val="00324FAC"/>
     <w:rsid w:val="003255B2"/>
     <w:rsid w:val="00325CAE"/>
     <w:rsid w:val="00327553"/>
     <w:rsid w:val="00327863"/>
     <w:rsid w:val="00327999"/>
+    <w:rsid w:val="0033035A"/>
     <w:rsid w:val="003309DA"/>
     <w:rsid w:val="0033153B"/>
     <w:rsid w:val="0033161B"/>
+    <w:rsid w:val="003318FC"/>
     <w:rsid w:val="00332D7D"/>
     <w:rsid w:val="00333109"/>
     <w:rsid w:val="0033343D"/>
     <w:rsid w:val="00335298"/>
     <w:rsid w:val="0033593F"/>
     <w:rsid w:val="0033598A"/>
     <w:rsid w:val="00336389"/>
     <w:rsid w:val="00340E9C"/>
     <w:rsid w:val="00341097"/>
     <w:rsid w:val="00342250"/>
     <w:rsid w:val="00342CEB"/>
     <w:rsid w:val="00343EEA"/>
     <w:rsid w:val="00346120"/>
     <w:rsid w:val="00346DA5"/>
     <w:rsid w:val="003476B3"/>
     <w:rsid w:val="00347BA2"/>
     <w:rsid w:val="00350E7D"/>
     <w:rsid w:val="00350EBC"/>
+    <w:rsid w:val="00351C0B"/>
     <w:rsid w:val="0035262A"/>
     <w:rsid w:val="003530FF"/>
     <w:rsid w:val="003535C8"/>
     <w:rsid w:val="003545D3"/>
     <w:rsid w:val="00354CCB"/>
+    <w:rsid w:val="00354F79"/>
     <w:rsid w:val="00355F4C"/>
     <w:rsid w:val="00357050"/>
+    <w:rsid w:val="00357B21"/>
     <w:rsid w:val="00357CB0"/>
     <w:rsid w:val="00360C19"/>
     <w:rsid w:val="00360E0F"/>
     <w:rsid w:val="00360E88"/>
     <w:rsid w:val="003618D1"/>
     <w:rsid w:val="003623CC"/>
     <w:rsid w:val="003628BB"/>
     <w:rsid w:val="00362EE1"/>
     <w:rsid w:val="003632CC"/>
     <w:rsid w:val="00364F6C"/>
     <w:rsid w:val="00365B60"/>
     <w:rsid w:val="003669A6"/>
     <w:rsid w:val="00370211"/>
     <w:rsid w:val="00371198"/>
     <w:rsid w:val="00373DD3"/>
     <w:rsid w:val="003754B9"/>
     <w:rsid w:val="0037586E"/>
     <w:rsid w:val="00375AF7"/>
     <w:rsid w:val="00375DFB"/>
     <w:rsid w:val="00377117"/>
     <w:rsid w:val="00380588"/>
     <w:rsid w:val="003809B8"/>
     <w:rsid w:val="003842C3"/>
     <w:rsid w:val="00384684"/>
     <w:rsid w:val="00384D0E"/>
     <w:rsid w:val="00384FE0"/>
     <w:rsid w:val="003870B3"/>
     <w:rsid w:val="00387379"/>
     <w:rsid w:val="00390A92"/>
+    <w:rsid w:val="00391372"/>
     <w:rsid w:val="00392C90"/>
     <w:rsid w:val="003947B6"/>
+    <w:rsid w:val="00394D4C"/>
     <w:rsid w:val="0039527A"/>
+    <w:rsid w:val="00396ECA"/>
     <w:rsid w:val="003A0169"/>
     <w:rsid w:val="003A0199"/>
     <w:rsid w:val="003A0394"/>
     <w:rsid w:val="003A0881"/>
     <w:rsid w:val="003A0EBC"/>
     <w:rsid w:val="003A163C"/>
     <w:rsid w:val="003A2CD1"/>
     <w:rsid w:val="003A2ED4"/>
     <w:rsid w:val="003A363C"/>
     <w:rsid w:val="003A3B93"/>
     <w:rsid w:val="003A4492"/>
     <w:rsid w:val="003A4FBD"/>
     <w:rsid w:val="003A52C9"/>
     <w:rsid w:val="003A5783"/>
     <w:rsid w:val="003A5C2A"/>
     <w:rsid w:val="003A6982"/>
+    <w:rsid w:val="003A6985"/>
     <w:rsid w:val="003A6F0C"/>
     <w:rsid w:val="003A7974"/>
     <w:rsid w:val="003A7BDD"/>
     <w:rsid w:val="003B099F"/>
     <w:rsid w:val="003B1017"/>
     <w:rsid w:val="003B1E7F"/>
     <w:rsid w:val="003B2CA4"/>
     <w:rsid w:val="003B31A9"/>
+    <w:rsid w:val="003B3CDE"/>
     <w:rsid w:val="003B3EA9"/>
+    <w:rsid w:val="003B4616"/>
     <w:rsid w:val="003B4913"/>
     <w:rsid w:val="003B4FDC"/>
     <w:rsid w:val="003B727A"/>
     <w:rsid w:val="003B7399"/>
     <w:rsid w:val="003B7471"/>
     <w:rsid w:val="003C0AB7"/>
     <w:rsid w:val="003C1F8C"/>
     <w:rsid w:val="003C2265"/>
     <w:rsid w:val="003C27D7"/>
     <w:rsid w:val="003C2E47"/>
     <w:rsid w:val="003C31D0"/>
     <w:rsid w:val="003C3AC7"/>
     <w:rsid w:val="003C3CE9"/>
     <w:rsid w:val="003C4CF7"/>
+    <w:rsid w:val="003C5ABF"/>
     <w:rsid w:val="003C675D"/>
     <w:rsid w:val="003C6E1C"/>
     <w:rsid w:val="003C7DD0"/>
     <w:rsid w:val="003D01E2"/>
     <w:rsid w:val="003D03B5"/>
     <w:rsid w:val="003D08C0"/>
     <w:rsid w:val="003D1CCA"/>
     <w:rsid w:val="003D2528"/>
     <w:rsid w:val="003D270C"/>
+    <w:rsid w:val="003D29ED"/>
     <w:rsid w:val="003D2F9A"/>
     <w:rsid w:val="003D31FF"/>
     <w:rsid w:val="003D3E38"/>
     <w:rsid w:val="003D4091"/>
+    <w:rsid w:val="003D43F7"/>
     <w:rsid w:val="003D4A87"/>
     <w:rsid w:val="003D66B5"/>
+    <w:rsid w:val="003D6DD4"/>
     <w:rsid w:val="003D7034"/>
     <w:rsid w:val="003D7C86"/>
     <w:rsid w:val="003E06D3"/>
     <w:rsid w:val="003E0CEA"/>
     <w:rsid w:val="003E0F25"/>
     <w:rsid w:val="003E0F47"/>
+    <w:rsid w:val="003E1B22"/>
     <w:rsid w:val="003E379C"/>
     <w:rsid w:val="003E43EE"/>
     <w:rsid w:val="003E47DC"/>
     <w:rsid w:val="003E4D06"/>
     <w:rsid w:val="003E5E2E"/>
     <w:rsid w:val="003E5EBA"/>
     <w:rsid w:val="003E6467"/>
     <w:rsid w:val="003E7D44"/>
     <w:rsid w:val="003F010B"/>
     <w:rsid w:val="003F0DF6"/>
     <w:rsid w:val="003F1C3C"/>
     <w:rsid w:val="003F2B2B"/>
     <w:rsid w:val="003F3809"/>
     <w:rsid w:val="003F4B13"/>
     <w:rsid w:val="003F63A7"/>
     <w:rsid w:val="003F6E3F"/>
     <w:rsid w:val="003F73EA"/>
     <w:rsid w:val="003F7ED7"/>
     <w:rsid w:val="0040006D"/>
     <w:rsid w:val="00400399"/>
     <w:rsid w:val="0040043B"/>
     <w:rsid w:val="0040085E"/>
     <w:rsid w:val="00401EC8"/>
+    <w:rsid w:val="0040246C"/>
     <w:rsid w:val="00402A7F"/>
     <w:rsid w:val="00402F7A"/>
+    <w:rsid w:val="00403943"/>
     <w:rsid w:val="004057A7"/>
+    <w:rsid w:val="0040582B"/>
     <w:rsid w:val="00405898"/>
     <w:rsid w:val="00407EBB"/>
     <w:rsid w:val="0041018F"/>
     <w:rsid w:val="004101F8"/>
+    <w:rsid w:val="00410227"/>
     <w:rsid w:val="00410AE1"/>
     <w:rsid w:val="004113B3"/>
     <w:rsid w:val="00411490"/>
     <w:rsid w:val="00411D4B"/>
     <w:rsid w:val="00412B75"/>
     <w:rsid w:val="0041322C"/>
     <w:rsid w:val="004136FE"/>
+    <w:rsid w:val="004138BC"/>
     <w:rsid w:val="00413905"/>
     <w:rsid w:val="0041408B"/>
     <w:rsid w:val="0041420B"/>
+    <w:rsid w:val="0041421A"/>
     <w:rsid w:val="00414C2A"/>
     <w:rsid w:val="00415305"/>
     <w:rsid w:val="00415600"/>
     <w:rsid w:val="00416D24"/>
     <w:rsid w:val="00417522"/>
     <w:rsid w:val="004177BD"/>
     <w:rsid w:val="00421071"/>
     <w:rsid w:val="004228CD"/>
     <w:rsid w:val="00422E4D"/>
     <w:rsid w:val="0042371D"/>
     <w:rsid w:val="00424049"/>
     <w:rsid w:val="00424481"/>
     <w:rsid w:val="00424C30"/>
     <w:rsid w:val="00425ABD"/>
     <w:rsid w:val="00425EA9"/>
     <w:rsid w:val="00426550"/>
+    <w:rsid w:val="00426AF0"/>
     <w:rsid w:val="0042748D"/>
     <w:rsid w:val="004307DA"/>
     <w:rsid w:val="004335DD"/>
     <w:rsid w:val="0043374A"/>
     <w:rsid w:val="004337A4"/>
     <w:rsid w:val="0043459A"/>
     <w:rsid w:val="0043465C"/>
     <w:rsid w:val="0043516C"/>
     <w:rsid w:val="00435784"/>
     <w:rsid w:val="00435889"/>
     <w:rsid w:val="0043613A"/>
     <w:rsid w:val="00436B54"/>
     <w:rsid w:val="0043778E"/>
     <w:rsid w:val="00437D66"/>
     <w:rsid w:val="004413D9"/>
+    <w:rsid w:val="00442890"/>
     <w:rsid w:val="0044418D"/>
+    <w:rsid w:val="00445403"/>
     <w:rsid w:val="004461C7"/>
     <w:rsid w:val="0044681D"/>
     <w:rsid w:val="00446954"/>
     <w:rsid w:val="004469DA"/>
     <w:rsid w:val="00446CC4"/>
+    <w:rsid w:val="004471CC"/>
     <w:rsid w:val="00447C4F"/>
     <w:rsid w:val="00447D3D"/>
     <w:rsid w:val="0045045E"/>
+    <w:rsid w:val="00450D0E"/>
     <w:rsid w:val="00453293"/>
+    <w:rsid w:val="0045550C"/>
     <w:rsid w:val="00456DC1"/>
     <w:rsid w:val="004575C8"/>
+    <w:rsid w:val="0045793D"/>
     <w:rsid w:val="0046166F"/>
+    <w:rsid w:val="00461BA2"/>
     <w:rsid w:val="00461C89"/>
     <w:rsid w:val="004623F3"/>
     <w:rsid w:val="0046515C"/>
     <w:rsid w:val="004662E0"/>
     <w:rsid w:val="00467970"/>
     <w:rsid w:val="00467A9F"/>
     <w:rsid w:val="00470818"/>
+    <w:rsid w:val="004714B9"/>
+    <w:rsid w:val="0047250F"/>
     <w:rsid w:val="00473247"/>
     <w:rsid w:val="004736F2"/>
+    <w:rsid w:val="004737F0"/>
     <w:rsid w:val="00475FF9"/>
     <w:rsid w:val="0047692B"/>
     <w:rsid w:val="00476E1F"/>
     <w:rsid w:val="00477FC2"/>
     <w:rsid w:val="0048114F"/>
     <w:rsid w:val="00482092"/>
     <w:rsid w:val="00482C98"/>
     <w:rsid w:val="00482D63"/>
+    <w:rsid w:val="0048321C"/>
     <w:rsid w:val="00484753"/>
     <w:rsid w:val="00485091"/>
     <w:rsid w:val="004857B6"/>
     <w:rsid w:val="00487E9D"/>
     <w:rsid w:val="00490637"/>
     <w:rsid w:val="00491AAF"/>
+    <w:rsid w:val="0049348C"/>
     <w:rsid w:val="00493F30"/>
     <w:rsid w:val="00494350"/>
     <w:rsid w:val="004960A9"/>
     <w:rsid w:val="004960CA"/>
     <w:rsid w:val="00497048"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A3EAA"/>
     <w:rsid w:val="004A4047"/>
     <w:rsid w:val="004A4B09"/>
     <w:rsid w:val="004A4DCC"/>
     <w:rsid w:val="004A764E"/>
     <w:rsid w:val="004B0F9A"/>
     <w:rsid w:val="004B166F"/>
     <w:rsid w:val="004B16D5"/>
     <w:rsid w:val="004B1E14"/>
+    <w:rsid w:val="004B2034"/>
     <w:rsid w:val="004B20D5"/>
     <w:rsid w:val="004B20FA"/>
     <w:rsid w:val="004B2809"/>
     <w:rsid w:val="004B2FEB"/>
     <w:rsid w:val="004B3C4A"/>
     <w:rsid w:val="004B453C"/>
     <w:rsid w:val="004B56A5"/>
     <w:rsid w:val="004B66A9"/>
     <w:rsid w:val="004B788C"/>
     <w:rsid w:val="004B79A6"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1974"/>
     <w:rsid w:val="004C1BBB"/>
     <w:rsid w:val="004C1F9C"/>
     <w:rsid w:val="004C2582"/>
     <w:rsid w:val="004C2AE4"/>
     <w:rsid w:val="004C37AF"/>
     <w:rsid w:val="004C3C94"/>
     <w:rsid w:val="004C488B"/>
     <w:rsid w:val="004C5A9B"/>
     <w:rsid w:val="004C66EB"/>
     <w:rsid w:val="004D02D1"/>
     <w:rsid w:val="004D22FC"/>
+    <w:rsid w:val="004D24E0"/>
     <w:rsid w:val="004D4477"/>
     <w:rsid w:val="004D45A8"/>
     <w:rsid w:val="004D46FF"/>
+    <w:rsid w:val="004D4756"/>
     <w:rsid w:val="004D5026"/>
+    <w:rsid w:val="004D5137"/>
     <w:rsid w:val="004D5F81"/>
     <w:rsid w:val="004D68EF"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004D72E9"/>
     <w:rsid w:val="004D7AF0"/>
     <w:rsid w:val="004D7C6B"/>
     <w:rsid w:val="004E0922"/>
     <w:rsid w:val="004E0B13"/>
     <w:rsid w:val="004E10E2"/>
     <w:rsid w:val="004E319A"/>
     <w:rsid w:val="004E3AF7"/>
+    <w:rsid w:val="004E3B26"/>
     <w:rsid w:val="004E3E56"/>
     <w:rsid w:val="004E402D"/>
     <w:rsid w:val="004E4665"/>
     <w:rsid w:val="004E6808"/>
     <w:rsid w:val="004E784B"/>
     <w:rsid w:val="004F015B"/>
     <w:rsid w:val="004F061C"/>
     <w:rsid w:val="004F0D37"/>
+    <w:rsid w:val="004F1424"/>
     <w:rsid w:val="004F1B0A"/>
     <w:rsid w:val="004F1F7C"/>
     <w:rsid w:val="004F25E5"/>
+    <w:rsid w:val="004F32A8"/>
     <w:rsid w:val="004F3680"/>
     <w:rsid w:val="004F38C3"/>
     <w:rsid w:val="004F41E8"/>
     <w:rsid w:val="004F451B"/>
     <w:rsid w:val="004F4B51"/>
     <w:rsid w:val="004F4BD6"/>
     <w:rsid w:val="004F5A73"/>
     <w:rsid w:val="004F5FAD"/>
     <w:rsid w:val="004F6EE3"/>
     <w:rsid w:val="004F759B"/>
     <w:rsid w:val="00500DA3"/>
     <w:rsid w:val="00501656"/>
     <w:rsid w:val="00501EF4"/>
     <w:rsid w:val="005046D2"/>
     <w:rsid w:val="00506153"/>
+    <w:rsid w:val="00506B87"/>
     <w:rsid w:val="00511539"/>
     <w:rsid w:val="00511DAB"/>
+    <w:rsid w:val="00512C61"/>
     <w:rsid w:val="00512D85"/>
     <w:rsid w:val="00513BCE"/>
     <w:rsid w:val="00513E6C"/>
     <w:rsid w:val="005140F6"/>
     <w:rsid w:val="005150C3"/>
+    <w:rsid w:val="00517529"/>
     <w:rsid w:val="00517E15"/>
     <w:rsid w:val="005201F7"/>
     <w:rsid w:val="005211B0"/>
     <w:rsid w:val="00521203"/>
     <w:rsid w:val="0052180D"/>
     <w:rsid w:val="00522347"/>
     <w:rsid w:val="00522975"/>
     <w:rsid w:val="00522D19"/>
+    <w:rsid w:val="005234E3"/>
     <w:rsid w:val="005246B9"/>
     <w:rsid w:val="00524B9B"/>
     <w:rsid w:val="00525794"/>
     <w:rsid w:val="00525CAD"/>
+    <w:rsid w:val="005267F8"/>
     <w:rsid w:val="00527580"/>
     <w:rsid w:val="005301F2"/>
     <w:rsid w:val="0053179D"/>
     <w:rsid w:val="00531F24"/>
     <w:rsid w:val="00532971"/>
     <w:rsid w:val="00532A98"/>
+    <w:rsid w:val="00532E65"/>
     <w:rsid w:val="00533221"/>
+    <w:rsid w:val="00533F56"/>
     <w:rsid w:val="00534FD3"/>
     <w:rsid w:val="00535A0A"/>
     <w:rsid w:val="00535F93"/>
     <w:rsid w:val="0053706B"/>
     <w:rsid w:val="00542E8A"/>
+    <w:rsid w:val="005444E2"/>
     <w:rsid w:val="00544CBC"/>
     <w:rsid w:val="00545120"/>
     <w:rsid w:val="00546640"/>
     <w:rsid w:val="00547D4E"/>
     <w:rsid w:val="0055038E"/>
     <w:rsid w:val="005504B5"/>
     <w:rsid w:val="00550B5F"/>
+    <w:rsid w:val="00551355"/>
     <w:rsid w:val="0055203C"/>
     <w:rsid w:val="005527C1"/>
     <w:rsid w:val="00553415"/>
     <w:rsid w:val="0055666A"/>
     <w:rsid w:val="00556B7D"/>
     <w:rsid w:val="00557509"/>
     <w:rsid w:val="00557776"/>
+    <w:rsid w:val="005602A2"/>
+    <w:rsid w:val="00560EEC"/>
+    <w:rsid w:val="005613FA"/>
     <w:rsid w:val="00562380"/>
+    <w:rsid w:val="00563686"/>
     <w:rsid w:val="00564CC5"/>
     <w:rsid w:val="0056574A"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="00567495"/>
     <w:rsid w:val="00571CF0"/>
     <w:rsid w:val="00571E00"/>
     <w:rsid w:val="0057212D"/>
     <w:rsid w:val="00573C6F"/>
+    <w:rsid w:val="00573DBC"/>
     <w:rsid w:val="005741BF"/>
+    <w:rsid w:val="00574A63"/>
     <w:rsid w:val="005759E6"/>
     <w:rsid w:val="00576215"/>
+    <w:rsid w:val="0057651D"/>
+    <w:rsid w:val="00576640"/>
     <w:rsid w:val="0057690F"/>
     <w:rsid w:val="00576FB1"/>
     <w:rsid w:val="00577D70"/>
     <w:rsid w:val="00577F74"/>
     <w:rsid w:val="00580A5A"/>
+    <w:rsid w:val="00581BC4"/>
     <w:rsid w:val="00582061"/>
     <w:rsid w:val="00583BA5"/>
     <w:rsid w:val="00584523"/>
     <w:rsid w:val="00584C43"/>
     <w:rsid w:val="00584E6D"/>
     <w:rsid w:val="00584F0B"/>
     <w:rsid w:val="005851D0"/>
     <w:rsid w:val="00586587"/>
     <w:rsid w:val="00586819"/>
     <w:rsid w:val="00587072"/>
     <w:rsid w:val="00587D77"/>
     <w:rsid w:val="00590363"/>
+    <w:rsid w:val="00590BB4"/>
     <w:rsid w:val="0059118E"/>
     <w:rsid w:val="00592632"/>
     <w:rsid w:val="0059268A"/>
     <w:rsid w:val="00593C80"/>
     <w:rsid w:val="00594244"/>
     <w:rsid w:val="00595021"/>
+    <w:rsid w:val="00597D50"/>
     <w:rsid w:val="005A1C4D"/>
     <w:rsid w:val="005A2519"/>
     <w:rsid w:val="005A2556"/>
     <w:rsid w:val="005A2566"/>
     <w:rsid w:val="005A2F9B"/>
     <w:rsid w:val="005A3434"/>
     <w:rsid w:val="005A4207"/>
+    <w:rsid w:val="005A43FE"/>
     <w:rsid w:val="005A5900"/>
     <w:rsid w:val="005A65DD"/>
     <w:rsid w:val="005A7D12"/>
     <w:rsid w:val="005A7EC5"/>
     <w:rsid w:val="005B0831"/>
     <w:rsid w:val="005B19A3"/>
     <w:rsid w:val="005B1A83"/>
     <w:rsid w:val="005B363D"/>
     <w:rsid w:val="005B3E80"/>
     <w:rsid w:val="005B4DBA"/>
     <w:rsid w:val="005B4F3E"/>
     <w:rsid w:val="005B62C6"/>
     <w:rsid w:val="005B79D7"/>
     <w:rsid w:val="005C0366"/>
     <w:rsid w:val="005C0766"/>
     <w:rsid w:val="005C0840"/>
     <w:rsid w:val="005C1703"/>
+    <w:rsid w:val="005C1E5D"/>
     <w:rsid w:val="005C2085"/>
+    <w:rsid w:val="005C2E51"/>
     <w:rsid w:val="005C3100"/>
     <w:rsid w:val="005C34DD"/>
     <w:rsid w:val="005C37C1"/>
     <w:rsid w:val="005C39A4"/>
     <w:rsid w:val="005C431E"/>
     <w:rsid w:val="005C4725"/>
     <w:rsid w:val="005C47BB"/>
+    <w:rsid w:val="005C58A4"/>
     <w:rsid w:val="005C5A9C"/>
     <w:rsid w:val="005C63F0"/>
     <w:rsid w:val="005D07FB"/>
     <w:rsid w:val="005D1567"/>
     <w:rsid w:val="005D2D4E"/>
     <w:rsid w:val="005D2DA3"/>
     <w:rsid w:val="005D3C85"/>
     <w:rsid w:val="005D3F29"/>
     <w:rsid w:val="005D3FA9"/>
     <w:rsid w:val="005D5616"/>
     <w:rsid w:val="005D563B"/>
     <w:rsid w:val="005D584D"/>
     <w:rsid w:val="005D7DA1"/>
     <w:rsid w:val="005E0946"/>
+    <w:rsid w:val="005E2A1F"/>
     <w:rsid w:val="005E3564"/>
     <w:rsid w:val="005E4108"/>
     <w:rsid w:val="005E4825"/>
     <w:rsid w:val="005E48EA"/>
     <w:rsid w:val="005E570F"/>
     <w:rsid w:val="005E5F1A"/>
+    <w:rsid w:val="005E5F1C"/>
     <w:rsid w:val="005E6C68"/>
     <w:rsid w:val="005F011E"/>
     <w:rsid w:val="005F0401"/>
+    <w:rsid w:val="005F0EC3"/>
     <w:rsid w:val="005F2BF9"/>
     <w:rsid w:val="005F2FFD"/>
     <w:rsid w:val="005F39FE"/>
     <w:rsid w:val="005F41A0"/>
     <w:rsid w:val="005F4D4C"/>
     <w:rsid w:val="005F70C6"/>
+    <w:rsid w:val="005F7D4F"/>
     <w:rsid w:val="005F7FD8"/>
     <w:rsid w:val="00600C91"/>
     <w:rsid w:val="00601969"/>
     <w:rsid w:val="0060303F"/>
     <w:rsid w:val="006034EC"/>
     <w:rsid w:val="00603C85"/>
     <w:rsid w:val="00605007"/>
     <w:rsid w:val="006057A3"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="006069E8"/>
     <w:rsid w:val="00607203"/>
     <w:rsid w:val="00607601"/>
     <w:rsid w:val="00607E8A"/>
     <w:rsid w:val="00610DCA"/>
     <w:rsid w:val="0061118D"/>
     <w:rsid w:val="00611D4E"/>
     <w:rsid w:val="00611DD6"/>
     <w:rsid w:val="00612A05"/>
     <w:rsid w:val="0061309B"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="006142F5"/>
     <w:rsid w:val="00614668"/>
+    <w:rsid w:val="00614F68"/>
+    <w:rsid w:val="006160B9"/>
+    <w:rsid w:val="0061645E"/>
     <w:rsid w:val="00617D8F"/>
     <w:rsid w:val="00620219"/>
     <w:rsid w:val="006204AD"/>
     <w:rsid w:val="00620C60"/>
     <w:rsid w:val="00621270"/>
     <w:rsid w:val="0062294E"/>
     <w:rsid w:val="00622BC3"/>
     <w:rsid w:val="0062331D"/>
     <w:rsid w:val="00623E15"/>
     <w:rsid w:val="00624C26"/>
     <w:rsid w:val="00624EEF"/>
+    <w:rsid w:val="00626301"/>
     <w:rsid w:val="006279A4"/>
     <w:rsid w:val="00633C03"/>
     <w:rsid w:val="0063568F"/>
     <w:rsid w:val="00635E32"/>
     <w:rsid w:val="00636A89"/>
     <w:rsid w:val="00636DC7"/>
     <w:rsid w:val="00637CBB"/>
     <w:rsid w:val="006401D5"/>
     <w:rsid w:val="00640F5F"/>
     <w:rsid w:val="0064385A"/>
     <w:rsid w:val="00644AD2"/>
     <w:rsid w:val="00645C5B"/>
     <w:rsid w:val="006463DC"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="0064721C"/>
     <w:rsid w:val="00647A85"/>
     <w:rsid w:val="00647BE4"/>
     <w:rsid w:val="0065059E"/>
     <w:rsid w:val="006507F9"/>
     <w:rsid w:val="00650EB1"/>
     <w:rsid w:val="00651913"/>
+    <w:rsid w:val="00651C76"/>
     <w:rsid w:val="00652D3A"/>
     <w:rsid w:val="00653245"/>
     <w:rsid w:val="00653A6B"/>
     <w:rsid w:val="0065445B"/>
     <w:rsid w:val="006560BE"/>
+    <w:rsid w:val="00657746"/>
     <w:rsid w:val="00661022"/>
     <w:rsid w:val="00661F36"/>
     <w:rsid w:val="00662403"/>
+    <w:rsid w:val="0066288A"/>
     <w:rsid w:val="0066680E"/>
     <w:rsid w:val="00666D85"/>
     <w:rsid w:val="00667C79"/>
     <w:rsid w:val="006708A9"/>
     <w:rsid w:val="00670CCB"/>
     <w:rsid w:val="006721FB"/>
     <w:rsid w:val="00673807"/>
     <w:rsid w:val="00674A63"/>
     <w:rsid w:val="00675383"/>
     <w:rsid w:val="00675725"/>
     <w:rsid w:val="00676AF8"/>
     <w:rsid w:val="00677DF7"/>
     <w:rsid w:val="00677E5D"/>
     <w:rsid w:val="00680444"/>
     <w:rsid w:val="00680C49"/>
+    <w:rsid w:val="00681D89"/>
     <w:rsid w:val="006821A5"/>
     <w:rsid w:val="00682256"/>
     <w:rsid w:val="00682333"/>
     <w:rsid w:val="006823DC"/>
     <w:rsid w:val="00682D8F"/>
     <w:rsid w:val="00682F49"/>
+    <w:rsid w:val="006832A9"/>
     <w:rsid w:val="006839E8"/>
     <w:rsid w:val="00684AAA"/>
     <w:rsid w:val="006855FB"/>
     <w:rsid w:val="00685623"/>
     <w:rsid w:val="00690AC3"/>
     <w:rsid w:val="00690C91"/>
     <w:rsid w:val="00691AF2"/>
     <w:rsid w:val="00692139"/>
     <w:rsid w:val="0069244A"/>
     <w:rsid w:val="00692C01"/>
     <w:rsid w:val="00693D91"/>
     <w:rsid w:val="00693EE8"/>
     <w:rsid w:val="00694B30"/>
     <w:rsid w:val="00694FAD"/>
     <w:rsid w:val="006974D7"/>
     <w:rsid w:val="006A0832"/>
     <w:rsid w:val="006A0ADD"/>
     <w:rsid w:val="006A0B96"/>
     <w:rsid w:val="006A13A8"/>
     <w:rsid w:val="006A2790"/>
     <w:rsid w:val="006A4986"/>
     <w:rsid w:val="006A5DCA"/>
     <w:rsid w:val="006A69E0"/>
     <w:rsid w:val="006A7E89"/>
     <w:rsid w:val="006B0BF0"/>
+    <w:rsid w:val="006B12ED"/>
     <w:rsid w:val="006B168E"/>
     <w:rsid w:val="006B1AE1"/>
     <w:rsid w:val="006B1BBE"/>
     <w:rsid w:val="006B34ED"/>
+    <w:rsid w:val="006B37D7"/>
     <w:rsid w:val="006B3987"/>
     <w:rsid w:val="006B3B18"/>
+    <w:rsid w:val="006B3D67"/>
     <w:rsid w:val="006B408F"/>
     <w:rsid w:val="006B57B7"/>
     <w:rsid w:val="006B59AE"/>
     <w:rsid w:val="006B5AE5"/>
     <w:rsid w:val="006B67C1"/>
     <w:rsid w:val="006B7697"/>
     <w:rsid w:val="006C0FAC"/>
     <w:rsid w:val="006C25CA"/>
     <w:rsid w:val="006C2A5A"/>
     <w:rsid w:val="006C346C"/>
     <w:rsid w:val="006C391C"/>
     <w:rsid w:val="006C398C"/>
     <w:rsid w:val="006C3A5C"/>
     <w:rsid w:val="006C490C"/>
     <w:rsid w:val="006C5937"/>
     <w:rsid w:val="006C753B"/>
     <w:rsid w:val="006C78DB"/>
     <w:rsid w:val="006C7F90"/>
+    <w:rsid w:val="006D0B5F"/>
     <w:rsid w:val="006D1A78"/>
     <w:rsid w:val="006D2D4B"/>
     <w:rsid w:val="006D377B"/>
+    <w:rsid w:val="006D446E"/>
     <w:rsid w:val="006D4D37"/>
+    <w:rsid w:val="006D599D"/>
     <w:rsid w:val="006D5E82"/>
     <w:rsid w:val="006D5EA8"/>
     <w:rsid w:val="006D628E"/>
     <w:rsid w:val="006D7302"/>
     <w:rsid w:val="006D73D6"/>
     <w:rsid w:val="006D7ABE"/>
     <w:rsid w:val="006D7DB4"/>
     <w:rsid w:val="006E1557"/>
     <w:rsid w:val="006E2038"/>
     <w:rsid w:val="006E2365"/>
     <w:rsid w:val="006E25E3"/>
     <w:rsid w:val="006E2925"/>
     <w:rsid w:val="006E3911"/>
     <w:rsid w:val="006E427D"/>
     <w:rsid w:val="006E476F"/>
     <w:rsid w:val="006E63FC"/>
     <w:rsid w:val="006E689A"/>
     <w:rsid w:val="006E7BC7"/>
     <w:rsid w:val="006F20C9"/>
     <w:rsid w:val="006F2964"/>
     <w:rsid w:val="006F3A5D"/>
     <w:rsid w:val="006F4A5B"/>
     <w:rsid w:val="006F6DD2"/>
     <w:rsid w:val="006F7692"/>
+    <w:rsid w:val="006F7CEA"/>
     <w:rsid w:val="00700F0A"/>
     <w:rsid w:val="00701625"/>
     <w:rsid w:val="0070186B"/>
     <w:rsid w:val="00701AEB"/>
     <w:rsid w:val="00701CB3"/>
     <w:rsid w:val="00702951"/>
     <w:rsid w:val="00702F3D"/>
     <w:rsid w:val="00704970"/>
     <w:rsid w:val="00704B8B"/>
     <w:rsid w:val="00705612"/>
+    <w:rsid w:val="007060F7"/>
     <w:rsid w:val="00707C1A"/>
     <w:rsid w:val="0071048C"/>
     <w:rsid w:val="007108F9"/>
     <w:rsid w:val="00710BE9"/>
     <w:rsid w:val="00711EC7"/>
     <w:rsid w:val="0071282E"/>
     <w:rsid w:val="00712C2D"/>
     <w:rsid w:val="0071311F"/>
+    <w:rsid w:val="00713775"/>
+    <w:rsid w:val="007139BF"/>
     <w:rsid w:val="00714B6D"/>
     <w:rsid w:val="00716975"/>
     <w:rsid w:val="00716C22"/>
     <w:rsid w:val="00717DE1"/>
     <w:rsid w:val="007208FD"/>
     <w:rsid w:val="007210EC"/>
     <w:rsid w:val="007218AC"/>
     <w:rsid w:val="00721E22"/>
     <w:rsid w:val="0072213C"/>
     <w:rsid w:val="00722B67"/>
     <w:rsid w:val="007230A4"/>
     <w:rsid w:val="0072341A"/>
     <w:rsid w:val="00723560"/>
     <w:rsid w:val="00723777"/>
     <w:rsid w:val="00724763"/>
     <w:rsid w:val="00724CE8"/>
     <w:rsid w:val="00725C62"/>
     <w:rsid w:val="00725CC8"/>
     <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00726F20"/>
     <w:rsid w:val="007302AC"/>
     <w:rsid w:val="0073076C"/>
+    <w:rsid w:val="00730C36"/>
     <w:rsid w:val="00731543"/>
     <w:rsid w:val="00732275"/>
     <w:rsid w:val="00732909"/>
+    <w:rsid w:val="00732D14"/>
     <w:rsid w:val="00732ED1"/>
     <w:rsid w:val="00733BA7"/>
     <w:rsid w:val="00734269"/>
     <w:rsid w:val="0073458D"/>
     <w:rsid w:val="007356D8"/>
+    <w:rsid w:val="00735971"/>
     <w:rsid w:val="007359EA"/>
     <w:rsid w:val="007361E1"/>
     <w:rsid w:val="00736786"/>
     <w:rsid w:val="00736CCD"/>
     <w:rsid w:val="00737648"/>
     <w:rsid w:val="00740F71"/>
     <w:rsid w:val="00742043"/>
     <w:rsid w:val="00743768"/>
     <w:rsid w:val="00744FF4"/>
     <w:rsid w:val="00745483"/>
     <w:rsid w:val="007454FE"/>
+    <w:rsid w:val="00745751"/>
     <w:rsid w:val="00745C4B"/>
     <w:rsid w:val="007460B9"/>
     <w:rsid w:val="00746A32"/>
+    <w:rsid w:val="00746F4A"/>
     <w:rsid w:val="007470A2"/>
     <w:rsid w:val="00747F1B"/>
+    <w:rsid w:val="00750083"/>
     <w:rsid w:val="00750727"/>
     <w:rsid w:val="00752130"/>
     <w:rsid w:val="007531F2"/>
     <w:rsid w:val="007534FC"/>
     <w:rsid w:val="0075371E"/>
     <w:rsid w:val="007550E4"/>
+    <w:rsid w:val="0075543C"/>
     <w:rsid w:val="0075596B"/>
     <w:rsid w:val="007560D7"/>
     <w:rsid w:val="0075637E"/>
     <w:rsid w:val="00756434"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00756CF1"/>
     <w:rsid w:val="0075706C"/>
     <w:rsid w:val="007607E5"/>
     <w:rsid w:val="00760EA0"/>
     <w:rsid w:val="00760F32"/>
     <w:rsid w:val="00761517"/>
     <w:rsid w:val="0076299F"/>
     <w:rsid w:val="007636A2"/>
     <w:rsid w:val="00763955"/>
     <w:rsid w:val="00763C7B"/>
     <w:rsid w:val="00763CBA"/>
     <w:rsid w:val="00763FCE"/>
+    <w:rsid w:val="007654DA"/>
     <w:rsid w:val="007654F9"/>
     <w:rsid w:val="00767AAC"/>
     <w:rsid w:val="00767B59"/>
     <w:rsid w:val="0077022B"/>
     <w:rsid w:val="00770455"/>
     <w:rsid w:val="00770B26"/>
     <w:rsid w:val="00770BD8"/>
     <w:rsid w:val="00770E12"/>
+    <w:rsid w:val="00772CE2"/>
     <w:rsid w:val="00773945"/>
     <w:rsid w:val="00774218"/>
     <w:rsid w:val="00774A73"/>
     <w:rsid w:val="00774C57"/>
     <w:rsid w:val="0077757A"/>
+    <w:rsid w:val="00780031"/>
     <w:rsid w:val="00780748"/>
     <w:rsid w:val="007807FD"/>
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="00782546"/>
     <w:rsid w:val="00783042"/>
     <w:rsid w:val="007833D7"/>
     <w:rsid w:val="00783CB7"/>
     <w:rsid w:val="00783F13"/>
     <w:rsid w:val="00784C2E"/>
     <w:rsid w:val="00784CE6"/>
     <w:rsid w:val="00786059"/>
     <w:rsid w:val="007872E2"/>
     <w:rsid w:val="007877D7"/>
     <w:rsid w:val="00790A97"/>
     <w:rsid w:val="00790EBF"/>
     <w:rsid w:val="00791620"/>
     <w:rsid w:val="00791C1B"/>
     <w:rsid w:val="00792AF6"/>
     <w:rsid w:val="00792F17"/>
     <w:rsid w:val="0079356B"/>
     <w:rsid w:val="00794993"/>
     <w:rsid w:val="007957D5"/>
     <w:rsid w:val="00795D94"/>
     <w:rsid w:val="00795EB9"/>
     <w:rsid w:val="00796279"/>
     <w:rsid w:val="00796C8C"/>
+    <w:rsid w:val="00797236"/>
     <w:rsid w:val="00797480"/>
     <w:rsid w:val="007976A9"/>
     <w:rsid w:val="00797776"/>
     <w:rsid w:val="00797EC7"/>
     <w:rsid w:val="007A12FD"/>
     <w:rsid w:val="007A1368"/>
+    <w:rsid w:val="007A1B48"/>
     <w:rsid w:val="007A36DA"/>
     <w:rsid w:val="007A38BD"/>
     <w:rsid w:val="007A390F"/>
     <w:rsid w:val="007A3E26"/>
     <w:rsid w:val="007A5937"/>
     <w:rsid w:val="007A6511"/>
     <w:rsid w:val="007A68DE"/>
     <w:rsid w:val="007B076A"/>
     <w:rsid w:val="007B0B2C"/>
     <w:rsid w:val="007B1EDB"/>
     <w:rsid w:val="007B271D"/>
     <w:rsid w:val="007B2812"/>
     <w:rsid w:val="007B29B3"/>
     <w:rsid w:val="007B2A0E"/>
     <w:rsid w:val="007B2B5A"/>
     <w:rsid w:val="007B34DA"/>
     <w:rsid w:val="007B40CE"/>
     <w:rsid w:val="007B5495"/>
     <w:rsid w:val="007B5D99"/>
     <w:rsid w:val="007B5E8A"/>
     <w:rsid w:val="007B667F"/>
     <w:rsid w:val="007B7170"/>
     <w:rsid w:val="007B76CE"/>
     <w:rsid w:val="007B76F8"/>
     <w:rsid w:val="007C003D"/>
     <w:rsid w:val="007C072D"/>
     <w:rsid w:val="007C2284"/>
     <w:rsid w:val="007C2FC8"/>
     <w:rsid w:val="007C335E"/>
+    <w:rsid w:val="007C350A"/>
+    <w:rsid w:val="007C47C5"/>
+    <w:rsid w:val="007C5439"/>
     <w:rsid w:val="007C716C"/>
     <w:rsid w:val="007C730C"/>
     <w:rsid w:val="007C7602"/>
     <w:rsid w:val="007C7713"/>
+    <w:rsid w:val="007C7DEF"/>
     <w:rsid w:val="007C7F74"/>
     <w:rsid w:val="007D065F"/>
+    <w:rsid w:val="007D08C9"/>
     <w:rsid w:val="007D16A6"/>
     <w:rsid w:val="007D1747"/>
     <w:rsid w:val="007D19BE"/>
     <w:rsid w:val="007D22D0"/>
+    <w:rsid w:val="007D230C"/>
     <w:rsid w:val="007D2681"/>
     <w:rsid w:val="007D2E8F"/>
+    <w:rsid w:val="007D33B1"/>
     <w:rsid w:val="007D3994"/>
     <w:rsid w:val="007D412F"/>
     <w:rsid w:val="007D4494"/>
     <w:rsid w:val="007D5EF6"/>
     <w:rsid w:val="007D70F7"/>
     <w:rsid w:val="007E0C0F"/>
+    <w:rsid w:val="007E1B42"/>
     <w:rsid w:val="007E3039"/>
     <w:rsid w:val="007E3406"/>
     <w:rsid w:val="007E3FBB"/>
     <w:rsid w:val="007E3FF6"/>
     <w:rsid w:val="007E50D1"/>
     <w:rsid w:val="007E5686"/>
     <w:rsid w:val="007E5D01"/>
     <w:rsid w:val="007E61FA"/>
     <w:rsid w:val="007E645A"/>
     <w:rsid w:val="007E6F70"/>
+    <w:rsid w:val="007E7923"/>
     <w:rsid w:val="007E7EFF"/>
     <w:rsid w:val="007F03F1"/>
     <w:rsid w:val="007F12AC"/>
     <w:rsid w:val="007F141E"/>
     <w:rsid w:val="007F1BD2"/>
     <w:rsid w:val="007F247D"/>
     <w:rsid w:val="007F263F"/>
     <w:rsid w:val="007F2CC0"/>
+    <w:rsid w:val="007F34BD"/>
     <w:rsid w:val="007F65FC"/>
+    <w:rsid w:val="007F7043"/>
     <w:rsid w:val="007F7112"/>
     <w:rsid w:val="007F7320"/>
     <w:rsid w:val="00800E44"/>
     <w:rsid w:val="0080221D"/>
     <w:rsid w:val="00802697"/>
+    <w:rsid w:val="00803D10"/>
     <w:rsid w:val="00803F23"/>
     <w:rsid w:val="00804F20"/>
     <w:rsid w:val="00805BA7"/>
     <w:rsid w:val="0080603A"/>
     <w:rsid w:val="008066C6"/>
     <w:rsid w:val="00806836"/>
     <w:rsid w:val="008068FC"/>
     <w:rsid w:val="00806E02"/>
+    <w:rsid w:val="008078EF"/>
     <w:rsid w:val="00807B3D"/>
     <w:rsid w:val="00810350"/>
     <w:rsid w:val="0081041C"/>
     <w:rsid w:val="00810879"/>
     <w:rsid w:val="0081093E"/>
     <w:rsid w:val="00811589"/>
     <w:rsid w:val="008127C6"/>
     <w:rsid w:val="00812885"/>
     <w:rsid w:val="00815ECF"/>
     <w:rsid w:val="00816955"/>
     <w:rsid w:val="00816E21"/>
     <w:rsid w:val="0082081C"/>
     <w:rsid w:val="00820F0A"/>
     <w:rsid w:val="00821628"/>
+    <w:rsid w:val="00822C88"/>
     <w:rsid w:val="00822D4B"/>
     <w:rsid w:val="00822F81"/>
     <w:rsid w:val="00823A19"/>
     <w:rsid w:val="008258ED"/>
     <w:rsid w:val="00825EA0"/>
     <w:rsid w:val="00825F2F"/>
     <w:rsid w:val="00826D3C"/>
     <w:rsid w:val="00826D48"/>
     <w:rsid w:val="0082799F"/>
     <w:rsid w:val="00827AAB"/>
     <w:rsid w:val="00830F0F"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00831F13"/>
     <w:rsid w:val="00832CA4"/>
     <w:rsid w:val="00833C34"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="0083552C"/>
+    <w:rsid w:val="00835894"/>
     <w:rsid w:val="00835A76"/>
     <w:rsid w:val="00835AA1"/>
     <w:rsid w:val="00835D63"/>
     <w:rsid w:val="0083796E"/>
+    <w:rsid w:val="0083CFF3"/>
     <w:rsid w:val="0084031A"/>
     <w:rsid w:val="008409E9"/>
     <w:rsid w:val="008429D0"/>
     <w:rsid w:val="00842D34"/>
     <w:rsid w:val="00843329"/>
     <w:rsid w:val="008437E8"/>
     <w:rsid w:val="008455C0"/>
     <w:rsid w:val="008455CE"/>
     <w:rsid w:val="008455D7"/>
     <w:rsid w:val="008456FE"/>
     <w:rsid w:val="0084578B"/>
     <w:rsid w:val="00847422"/>
     <w:rsid w:val="00847788"/>
     <w:rsid w:val="00852364"/>
     <w:rsid w:val="00853AB1"/>
+    <w:rsid w:val="00854E5A"/>
     <w:rsid w:val="00854FAA"/>
     <w:rsid w:val="00855E5C"/>
     <w:rsid w:val="008562D1"/>
     <w:rsid w:val="00856795"/>
     <w:rsid w:val="00856F0A"/>
     <w:rsid w:val="00857113"/>
     <w:rsid w:val="00857C02"/>
+    <w:rsid w:val="00860345"/>
+    <w:rsid w:val="008605FD"/>
     <w:rsid w:val="00860818"/>
     <w:rsid w:val="00862420"/>
     <w:rsid w:val="0086249A"/>
     <w:rsid w:val="0086367C"/>
     <w:rsid w:val="0086393A"/>
     <w:rsid w:val="00867452"/>
     <w:rsid w:val="0087008D"/>
     <w:rsid w:val="008709E1"/>
     <w:rsid w:val="0087168E"/>
+    <w:rsid w:val="008722A8"/>
     <w:rsid w:val="00872967"/>
     <w:rsid w:val="00874B8D"/>
     <w:rsid w:val="00875621"/>
     <w:rsid w:val="00875D7C"/>
     <w:rsid w:val="00875F38"/>
     <w:rsid w:val="00876935"/>
     <w:rsid w:val="008769F8"/>
     <w:rsid w:val="00880274"/>
     <w:rsid w:val="00881972"/>
     <w:rsid w:val="00882A40"/>
     <w:rsid w:val="0088333A"/>
+    <w:rsid w:val="008864AE"/>
+    <w:rsid w:val="00886606"/>
     <w:rsid w:val="00886C91"/>
     <w:rsid w:val="00886F7D"/>
     <w:rsid w:val="008909E4"/>
     <w:rsid w:val="00890AFA"/>
     <w:rsid w:val="00891000"/>
     <w:rsid w:val="008919B9"/>
+    <w:rsid w:val="00891F51"/>
     <w:rsid w:val="00891FFD"/>
     <w:rsid w:val="00892A7C"/>
     <w:rsid w:val="00892F95"/>
     <w:rsid w:val="00893200"/>
     <w:rsid w:val="008945CD"/>
     <w:rsid w:val="00894853"/>
     <w:rsid w:val="00895698"/>
     <w:rsid w:val="00896139"/>
     <w:rsid w:val="00897E5A"/>
+    <w:rsid w:val="008A018E"/>
     <w:rsid w:val="008A065F"/>
     <w:rsid w:val="008A29A8"/>
     <w:rsid w:val="008A35FB"/>
     <w:rsid w:val="008A38AE"/>
     <w:rsid w:val="008A4739"/>
     <w:rsid w:val="008A48B9"/>
+    <w:rsid w:val="008A7828"/>
+    <w:rsid w:val="008B06D4"/>
     <w:rsid w:val="008B117C"/>
     <w:rsid w:val="008B1741"/>
     <w:rsid w:val="008B1B73"/>
     <w:rsid w:val="008B202C"/>
     <w:rsid w:val="008B23E4"/>
     <w:rsid w:val="008B40D7"/>
     <w:rsid w:val="008B4121"/>
+    <w:rsid w:val="008B4907"/>
     <w:rsid w:val="008B6775"/>
     <w:rsid w:val="008B722A"/>
     <w:rsid w:val="008B7436"/>
     <w:rsid w:val="008B7651"/>
     <w:rsid w:val="008B7790"/>
     <w:rsid w:val="008B79F9"/>
     <w:rsid w:val="008C0530"/>
     <w:rsid w:val="008C0B30"/>
     <w:rsid w:val="008C0DC5"/>
     <w:rsid w:val="008C1644"/>
     <w:rsid w:val="008C2B7F"/>
     <w:rsid w:val="008C3121"/>
     <w:rsid w:val="008C3447"/>
     <w:rsid w:val="008C4E02"/>
     <w:rsid w:val="008C53ED"/>
     <w:rsid w:val="008C5A23"/>
     <w:rsid w:val="008C5EFD"/>
     <w:rsid w:val="008C6C65"/>
     <w:rsid w:val="008C6EEC"/>
     <w:rsid w:val="008C76AE"/>
+    <w:rsid w:val="008C7828"/>
     <w:rsid w:val="008D0661"/>
     <w:rsid w:val="008D1B94"/>
     <w:rsid w:val="008D1C8E"/>
     <w:rsid w:val="008D2B4B"/>
     <w:rsid w:val="008D37EA"/>
     <w:rsid w:val="008D3892"/>
+    <w:rsid w:val="008D4323"/>
+    <w:rsid w:val="008D4ED0"/>
     <w:rsid w:val="008D5910"/>
     <w:rsid w:val="008D6A98"/>
     <w:rsid w:val="008D7FDE"/>
     <w:rsid w:val="008E10BF"/>
     <w:rsid w:val="008E16A3"/>
+    <w:rsid w:val="008E2E25"/>
     <w:rsid w:val="008E3233"/>
     <w:rsid w:val="008E372B"/>
+    <w:rsid w:val="008E3ADD"/>
     <w:rsid w:val="008E4A92"/>
+    <w:rsid w:val="008E4D8A"/>
     <w:rsid w:val="008E506D"/>
     <w:rsid w:val="008E56A9"/>
+    <w:rsid w:val="008E5B9B"/>
     <w:rsid w:val="008E6E27"/>
     <w:rsid w:val="008E6F2E"/>
     <w:rsid w:val="008E7561"/>
     <w:rsid w:val="008F341C"/>
     <w:rsid w:val="008F5011"/>
     <w:rsid w:val="008F51D9"/>
     <w:rsid w:val="008F6CDE"/>
     <w:rsid w:val="008F740A"/>
     <w:rsid w:val="00900723"/>
     <w:rsid w:val="00900A12"/>
+    <w:rsid w:val="00900AA5"/>
     <w:rsid w:val="00901CEC"/>
     <w:rsid w:val="00901E23"/>
     <w:rsid w:val="00903565"/>
     <w:rsid w:val="00904126"/>
     <w:rsid w:val="00904895"/>
     <w:rsid w:val="009052BD"/>
     <w:rsid w:val="00905C58"/>
     <w:rsid w:val="00906912"/>
     <w:rsid w:val="00906A9D"/>
     <w:rsid w:val="009077C4"/>
+    <w:rsid w:val="009078C8"/>
+    <w:rsid w:val="00910EF2"/>
     <w:rsid w:val="009119DB"/>
     <w:rsid w:val="00912EA6"/>
     <w:rsid w:val="009153EE"/>
+    <w:rsid w:val="009156DB"/>
     <w:rsid w:val="00916981"/>
     <w:rsid w:val="00916CFE"/>
     <w:rsid w:val="00916D88"/>
     <w:rsid w:val="00916EB5"/>
     <w:rsid w:val="00916ED5"/>
     <w:rsid w:val="009175E6"/>
     <w:rsid w:val="00917B07"/>
     <w:rsid w:val="00920415"/>
     <w:rsid w:val="00920691"/>
     <w:rsid w:val="00921E8C"/>
     <w:rsid w:val="00921F75"/>
     <w:rsid w:val="0092213C"/>
     <w:rsid w:val="00923075"/>
     <w:rsid w:val="009234E0"/>
+    <w:rsid w:val="009242E7"/>
     <w:rsid w:val="00924A73"/>
     <w:rsid w:val="00926A84"/>
     <w:rsid w:val="00926B80"/>
     <w:rsid w:val="00927526"/>
     <w:rsid w:val="009301BC"/>
     <w:rsid w:val="00931EA7"/>
     <w:rsid w:val="00932234"/>
     <w:rsid w:val="00932DA4"/>
     <w:rsid w:val="009344CC"/>
+    <w:rsid w:val="009346D8"/>
     <w:rsid w:val="00934B59"/>
     <w:rsid w:val="0093665B"/>
     <w:rsid w:val="0093766F"/>
     <w:rsid w:val="00937BE7"/>
     <w:rsid w:val="00940316"/>
     <w:rsid w:val="00940771"/>
     <w:rsid w:val="00940DA7"/>
+    <w:rsid w:val="00941D75"/>
     <w:rsid w:val="00942BCA"/>
     <w:rsid w:val="00943415"/>
     <w:rsid w:val="00943418"/>
     <w:rsid w:val="009458F8"/>
     <w:rsid w:val="00945D73"/>
     <w:rsid w:val="0094604F"/>
     <w:rsid w:val="00946F71"/>
     <w:rsid w:val="00947C45"/>
     <w:rsid w:val="00951578"/>
     <w:rsid w:val="00952879"/>
     <w:rsid w:val="00953D68"/>
     <w:rsid w:val="009544F9"/>
     <w:rsid w:val="00954834"/>
     <w:rsid w:val="00954AE4"/>
     <w:rsid w:val="0095584B"/>
     <w:rsid w:val="00955BB4"/>
     <w:rsid w:val="00956B82"/>
     <w:rsid w:val="00960D21"/>
     <w:rsid w:val="00961024"/>
     <w:rsid w:val="00961F6A"/>
     <w:rsid w:val="00961FF7"/>
+    <w:rsid w:val="0096216C"/>
+    <w:rsid w:val="00962B71"/>
     <w:rsid w:val="00963CB3"/>
     <w:rsid w:val="0096490F"/>
     <w:rsid w:val="0096530C"/>
     <w:rsid w:val="00965B65"/>
     <w:rsid w:val="00966298"/>
     <w:rsid w:val="00966DE8"/>
     <w:rsid w:val="0096739E"/>
     <w:rsid w:val="0096745E"/>
     <w:rsid w:val="00970461"/>
     <w:rsid w:val="00970EA1"/>
     <w:rsid w:val="0097182E"/>
     <w:rsid w:val="00971A88"/>
     <w:rsid w:val="0097287C"/>
+    <w:rsid w:val="00972A9E"/>
     <w:rsid w:val="009737AF"/>
     <w:rsid w:val="00973994"/>
     <w:rsid w:val="009747B7"/>
     <w:rsid w:val="00974B69"/>
     <w:rsid w:val="0097596E"/>
     <w:rsid w:val="0097644D"/>
     <w:rsid w:val="00976878"/>
     <w:rsid w:val="00976E07"/>
     <w:rsid w:val="0098006D"/>
+    <w:rsid w:val="00981C9B"/>
     <w:rsid w:val="00981D7D"/>
     <w:rsid w:val="00981E8F"/>
     <w:rsid w:val="009840C8"/>
     <w:rsid w:val="0098459D"/>
     <w:rsid w:val="009847BD"/>
     <w:rsid w:val="00984C50"/>
     <w:rsid w:val="00985187"/>
     <w:rsid w:val="0098519A"/>
     <w:rsid w:val="00985217"/>
+    <w:rsid w:val="009857D4"/>
     <w:rsid w:val="00985CBA"/>
     <w:rsid w:val="00986920"/>
     <w:rsid w:val="00986D62"/>
+    <w:rsid w:val="0098704E"/>
     <w:rsid w:val="00987859"/>
+    <w:rsid w:val="00987C7A"/>
+    <w:rsid w:val="00992054"/>
     <w:rsid w:val="0099205C"/>
     <w:rsid w:val="009920FA"/>
     <w:rsid w:val="009930F5"/>
+    <w:rsid w:val="009935C5"/>
+    <w:rsid w:val="009939DE"/>
     <w:rsid w:val="009942AD"/>
     <w:rsid w:val="009946CB"/>
     <w:rsid w:val="00995218"/>
+    <w:rsid w:val="00995495"/>
     <w:rsid w:val="00995D52"/>
     <w:rsid w:val="009A03ED"/>
     <w:rsid w:val="009A0DDC"/>
     <w:rsid w:val="009A1220"/>
     <w:rsid w:val="009A19D0"/>
     <w:rsid w:val="009A1D0A"/>
     <w:rsid w:val="009A330A"/>
     <w:rsid w:val="009A3B83"/>
+    <w:rsid w:val="009A3FF0"/>
     <w:rsid w:val="009A46B0"/>
     <w:rsid w:val="009A49AE"/>
     <w:rsid w:val="009A73AE"/>
     <w:rsid w:val="009A7530"/>
     <w:rsid w:val="009B08BF"/>
     <w:rsid w:val="009B095B"/>
+    <w:rsid w:val="009B1FCD"/>
     <w:rsid w:val="009B47C4"/>
     <w:rsid w:val="009B48ED"/>
     <w:rsid w:val="009B5CB6"/>
     <w:rsid w:val="009B5CD7"/>
     <w:rsid w:val="009B5D46"/>
     <w:rsid w:val="009C0B19"/>
     <w:rsid w:val="009C1751"/>
     <w:rsid w:val="009C4D00"/>
+    <w:rsid w:val="009C4FD2"/>
+    <w:rsid w:val="009C6541"/>
     <w:rsid w:val="009C7501"/>
     <w:rsid w:val="009C764E"/>
     <w:rsid w:val="009D0412"/>
     <w:rsid w:val="009D13D5"/>
     <w:rsid w:val="009D19E1"/>
     <w:rsid w:val="009D2C7E"/>
     <w:rsid w:val="009D371D"/>
     <w:rsid w:val="009D4432"/>
     <w:rsid w:val="009D4ED1"/>
     <w:rsid w:val="009D4F4D"/>
     <w:rsid w:val="009D55CA"/>
     <w:rsid w:val="009D62AB"/>
     <w:rsid w:val="009D64BA"/>
     <w:rsid w:val="009D6786"/>
     <w:rsid w:val="009E06FE"/>
     <w:rsid w:val="009E0969"/>
     <w:rsid w:val="009E141D"/>
     <w:rsid w:val="009E1864"/>
     <w:rsid w:val="009E1977"/>
     <w:rsid w:val="009E1E4B"/>
     <w:rsid w:val="009E21BD"/>
     <w:rsid w:val="009E371A"/>
     <w:rsid w:val="009E421B"/>
     <w:rsid w:val="009E4CCC"/>
     <w:rsid w:val="009E55B3"/>
     <w:rsid w:val="009E5AFF"/>
     <w:rsid w:val="009E5EF2"/>
     <w:rsid w:val="009E5F44"/>
     <w:rsid w:val="009E6208"/>
     <w:rsid w:val="009E626F"/>
     <w:rsid w:val="009E74A0"/>
     <w:rsid w:val="009E75E1"/>
+    <w:rsid w:val="009E76EE"/>
     <w:rsid w:val="009F03A9"/>
     <w:rsid w:val="009F0A58"/>
     <w:rsid w:val="009F19F0"/>
     <w:rsid w:val="009F2C84"/>
     <w:rsid w:val="009F31CD"/>
     <w:rsid w:val="009F3475"/>
+    <w:rsid w:val="009F4170"/>
+    <w:rsid w:val="009F4AAE"/>
     <w:rsid w:val="009F5D0D"/>
     <w:rsid w:val="009F6024"/>
     <w:rsid w:val="009F6EF1"/>
     <w:rsid w:val="009F6FDD"/>
     <w:rsid w:val="009F7ACA"/>
     <w:rsid w:val="009F7ECD"/>
     <w:rsid w:val="00A012E9"/>
     <w:rsid w:val="00A01503"/>
     <w:rsid w:val="00A01D52"/>
     <w:rsid w:val="00A02E8E"/>
     <w:rsid w:val="00A03DE9"/>
     <w:rsid w:val="00A03FAA"/>
     <w:rsid w:val="00A04B72"/>
     <w:rsid w:val="00A053E0"/>
     <w:rsid w:val="00A068C8"/>
     <w:rsid w:val="00A06E79"/>
     <w:rsid w:val="00A07BDE"/>
     <w:rsid w:val="00A11013"/>
     <w:rsid w:val="00A111C6"/>
     <w:rsid w:val="00A125E1"/>
     <w:rsid w:val="00A14BFA"/>
     <w:rsid w:val="00A151EE"/>
     <w:rsid w:val="00A2028E"/>
     <w:rsid w:val="00A213EF"/>
     <w:rsid w:val="00A237AC"/>
     <w:rsid w:val="00A24441"/>
     <w:rsid w:val="00A247D1"/>
     <w:rsid w:val="00A24D59"/>
     <w:rsid w:val="00A3013D"/>
+    <w:rsid w:val="00A31369"/>
     <w:rsid w:val="00A3213C"/>
     <w:rsid w:val="00A326C5"/>
     <w:rsid w:val="00A32784"/>
+    <w:rsid w:val="00A32C44"/>
     <w:rsid w:val="00A34558"/>
     <w:rsid w:val="00A35898"/>
     <w:rsid w:val="00A37DAA"/>
     <w:rsid w:val="00A407F6"/>
     <w:rsid w:val="00A421EF"/>
     <w:rsid w:val="00A42CAC"/>
     <w:rsid w:val="00A43B5E"/>
     <w:rsid w:val="00A43C2C"/>
     <w:rsid w:val="00A4435E"/>
     <w:rsid w:val="00A44C96"/>
+    <w:rsid w:val="00A45307"/>
     <w:rsid w:val="00A47B24"/>
     <w:rsid w:val="00A47BBD"/>
     <w:rsid w:val="00A5225F"/>
     <w:rsid w:val="00A53363"/>
     <w:rsid w:val="00A54454"/>
     <w:rsid w:val="00A63413"/>
     <w:rsid w:val="00A6389E"/>
     <w:rsid w:val="00A63CAE"/>
     <w:rsid w:val="00A63CDD"/>
+    <w:rsid w:val="00A63F0E"/>
     <w:rsid w:val="00A64380"/>
+    <w:rsid w:val="00A659A9"/>
     <w:rsid w:val="00A66C51"/>
     <w:rsid w:val="00A66D03"/>
     <w:rsid w:val="00A70FD9"/>
     <w:rsid w:val="00A7104B"/>
     <w:rsid w:val="00A713A4"/>
     <w:rsid w:val="00A71516"/>
     <w:rsid w:val="00A7190F"/>
     <w:rsid w:val="00A720BF"/>
     <w:rsid w:val="00A749C2"/>
     <w:rsid w:val="00A74B78"/>
     <w:rsid w:val="00A758E0"/>
     <w:rsid w:val="00A75E70"/>
     <w:rsid w:val="00A75F05"/>
     <w:rsid w:val="00A764C3"/>
     <w:rsid w:val="00A775C1"/>
     <w:rsid w:val="00A80048"/>
     <w:rsid w:val="00A802E8"/>
+    <w:rsid w:val="00A8080D"/>
     <w:rsid w:val="00A8104A"/>
     <w:rsid w:val="00A829AC"/>
     <w:rsid w:val="00A83847"/>
     <w:rsid w:val="00A863C3"/>
     <w:rsid w:val="00A86EFF"/>
     <w:rsid w:val="00A870E4"/>
     <w:rsid w:val="00A87197"/>
     <w:rsid w:val="00A87454"/>
     <w:rsid w:val="00A900D0"/>
     <w:rsid w:val="00A90FBF"/>
+    <w:rsid w:val="00A9109F"/>
     <w:rsid w:val="00A91392"/>
+    <w:rsid w:val="00A91EB7"/>
     <w:rsid w:val="00A922D1"/>
     <w:rsid w:val="00A92B58"/>
     <w:rsid w:val="00A93DBC"/>
     <w:rsid w:val="00A93E7C"/>
     <w:rsid w:val="00A9451A"/>
+    <w:rsid w:val="00A952EC"/>
     <w:rsid w:val="00A95458"/>
     <w:rsid w:val="00A96202"/>
     <w:rsid w:val="00A9703B"/>
     <w:rsid w:val="00A9717F"/>
     <w:rsid w:val="00AA093C"/>
     <w:rsid w:val="00AA1B48"/>
     <w:rsid w:val="00AA1C98"/>
     <w:rsid w:val="00AA2531"/>
     <w:rsid w:val="00AA300E"/>
     <w:rsid w:val="00AA479D"/>
     <w:rsid w:val="00AA5AEF"/>
     <w:rsid w:val="00AA5DF8"/>
     <w:rsid w:val="00AA6727"/>
     <w:rsid w:val="00AA6A32"/>
     <w:rsid w:val="00AA75A7"/>
     <w:rsid w:val="00AB02E3"/>
     <w:rsid w:val="00AB0EFC"/>
     <w:rsid w:val="00AB11AE"/>
+    <w:rsid w:val="00AB19B2"/>
     <w:rsid w:val="00AB1F39"/>
     <w:rsid w:val="00AB31A2"/>
     <w:rsid w:val="00AB3D33"/>
     <w:rsid w:val="00AB4068"/>
     <w:rsid w:val="00AB5630"/>
+    <w:rsid w:val="00AB5834"/>
     <w:rsid w:val="00AB6332"/>
     <w:rsid w:val="00AB7779"/>
+    <w:rsid w:val="00AB7D27"/>
     <w:rsid w:val="00AC08F5"/>
+    <w:rsid w:val="00AC16BA"/>
     <w:rsid w:val="00AC1F8C"/>
     <w:rsid w:val="00AC280C"/>
     <w:rsid w:val="00AC3395"/>
     <w:rsid w:val="00AC3737"/>
     <w:rsid w:val="00AC3DAC"/>
     <w:rsid w:val="00AC4642"/>
     <w:rsid w:val="00AC5160"/>
     <w:rsid w:val="00AC5FE9"/>
     <w:rsid w:val="00AC77B1"/>
     <w:rsid w:val="00AC7983"/>
     <w:rsid w:val="00AD0A1B"/>
     <w:rsid w:val="00AD1393"/>
     <w:rsid w:val="00AD22A0"/>
     <w:rsid w:val="00AD28AB"/>
     <w:rsid w:val="00AD3ABC"/>
     <w:rsid w:val="00AD3F85"/>
     <w:rsid w:val="00AD45AA"/>
     <w:rsid w:val="00AD6A86"/>
     <w:rsid w:val="00AD6ADB"/>
     <w:rsid w:val="00AD6EA0"/>
     <w:rsid w:val="00AD7299"/>
     <w:rsid w:val="00AD741A"/>
     <w:rsid w:val="00AD76B8"/>
     <w:rsid w:val="00AD7F45"/>
     <w:rsid w:val="00AE0677"/>
@@ -18455,1380 +19967,1809 @@
     <w:rsid w:val="00AE245A"/>
     <w:rsid w:val="00AE50D0"/>
     <w:rsid w:val="00AE51FB"/>
     <w:rsid w:val="00AE6849"/>
     <w:rsid w:val="00AE6A1D"/>
     <w:rsid w:val="00AE7BA1"/>
     <w:rsid w:val="00AF21EA"/>
     <w:rsid w:val="00AF2397"/>
     <w:rsid w:val="00AF29FF"/>
     <w:rsid w:val="00AF32AB"/>
     <w:rsid w:val="00AF44FB"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF656B"/>
     <w:rsid w:val="00AF7442"/>
     <w:rsid w:val="00AF76F0"/>
     <w:rsid w:val="00AF7F9E"/>
     <w:rsid w:val="00B00631"/>
     <w:rsid w:val="00B02F6A"/>
     <w:rsid w:val="00B03B56"/>
     <w:rsid w:val="00B044DC"/>
     <w:rsid w:val="00B04A6E"/>
     <w:rsid w:val="00B04B6C"/>
     <w:rsid w:val="00B063BD"/>
     <w:rsid w:val="00B075BA"/>
     <w:rsid w:val="00B102E6"/>
+    <w:rsid w:val="00B12C34"/>
     <w:rsid w:val="00B153B4"/>
     <w:rsid w:val="00B20BE4"/>
     <w:rsid w:val="00B211F1"/>
     <w:rsid w:val="00B23F29"/>
     <w:rsid w:val="00B240E3"/>
     <w:rsid w:val="00B2478C"/>
     <w:rsid w:val="00B26578"/>
     <w:rsid w:val="00B26A09"/>
     <w:rsid w:val="00B302E5"/>
     <w:rsid w:val="00B310C6"/>
     <w:rsid w:val="00B3209A"/>
     <w:rsid w:val="00B33E53"/>
+    <w:rsid w:val="00B3681E"/>
     <w:rsid w:val="00B36C62"/>
+    <w:rsid w:val="00B36FCE"/>
     <w:rsid w:val="00B401F0"/>
     <w:rsid w:val="00B4082F"/>
     <w:rsid w:val="00B40B5B"/>
     <w:rsid w:val="00B424E2"/>
     <w:rsid w:val="00B42AC5"/>
     <w:rsid w:val="00B44806"/>
     <w:rsid w:val="00B47500"/>
     <w:rsid w:val="00B479C6"/>
     <w:rsid w:val="00B47E94"/>
+    <w:rsid w:val="00B501D9"/>
     <w:rsid w:val="00B50629"/>
+    <w:rsid w:val="00B50DC9"/>
     <w:rsid w:val="00B520C1"/>
     <w:rsid w:val="00B523F3"/>
     <w:rsid w:val="00B52CC7"/>
     <w:rsid w:val="00B53CDB"/>
     <w:rsid w:val="00B54A16"/>
     <w:rsid w:val="00B60437"/>
     <w:rsid w:val="00B60AD9"/>
     <w:rsid w:val="00B60E11"/>
     <w:rsid w:val="00B61E0C"/>
     <w:rsid w:val="00B6253E"/>
     <w:rsid w:val="00B62D19"/>
     <w:rsid w:val="00B64A39"/>
     <w:rsid w:val="00B70D8A"/>
     <w:rsid w:val="00B7332D"/>
     <w:rsid w:val="00B73342"/>
     <w:rsid w:val="00B73DE1"/>
     <w:rsid w:val="00B73F38"/>
     <w:rsid w:val="00B75942"/>
     <w:rsid w:val="00B7685D"/>
     <w:rsid w:val="00B7797D"/>
     <w:rsid w:val="00B77AA5"/>
     <w:rsid w:val="00B77CB9"/>
     <w:rsid w:val="00B80F7F"/>
     <w:rsid w:val="00B81759"/>
     <w:rsid w:val="00B82469"/>
     <w:rsid w:val="00B825F4"/>
     <w:rsid w:val="00B82A09"/>
     <w:rsid w:val="00B82D7C"/>
+    <w:rsid w:val="00B8385E"/>
+    <w:rsid w:val="00B84CCF"/>
     <w:rsid w:val="00B863FB"/>
     <w:rsid w:val="00B900E5"/>
     <w:rsid w:val="00B907FF"/>
     <w:rsid w:val="00B9167F"/>
+    <w:rsid w:val="00B91AE3"/>
+    <w:rsid w:val="00B925F2"/>
     <w:rsid w:val="00B92C75"/>
     <w:rsid w:val="00B9314E"/>
     <w:rsid w:val="00B9328E"/>
     <w:rsid w:val="00B93DC7"/>
     <w:rsid w:val="00B95497"/>
     <w:rsid w:val="00B954D2"/>
+    <w:rsid w:val="00BA0C76"/>
     <w:rsid w:val="00BA0F31"/>
+    <w:rsid w:val="00BA1CAE"/>
     <w:rsid w:val="00BA2BCD"/>
     <w:rsid w:val="00BA38C1"/>
+    <w:rsid w:val="00BA483F"/>
     <w:rsid w:val="00BA5409"/>
     <w:rsid w:val="00BA5DBD"/>
     <w:rsid w:val="00BA5F49"/>
     <w:rsid w:val="00BA6ED0"/>
     <w:rsid w:val="00BA7233"/>
+    <w:rsid w:val="00BA7A23"/>
     <w:rsid w:val="00BB08A1"/>
     <w:rsid w:val="00BB33A9"/>
     <w:rsid w:val="00BB37CB"/>
     <w:rsid w:val="00BB5140"/>
     <w:rsid w:val="00BB5178"/>
     <w:rsid w:val="00BB6CDC"/>
     <w:rsid w:val="00BB7E78"/>
     <w:rsid w:val="00BB7EC0"/>
     <w:rsid w:val="00BC022F"/>
     <w:rsid w:val="00BC1D2C"/>
     <w:rsid w:val="00BC3562"/>
+    <w:rsid w:val="00BC3604"/>
     <w:rsid w:val="00BC5DCE"/>
     <w:rsid w:val="00BC61B5"/>
     <w:rsid w:val="00BC64AE"/>
     <w:rsid w:val="00BC6D65"/>
     <w:rsid w:val="00BC707B"/>
     <w:rsid w:val="00BD01B0"/>
     <w:rsid w:val="00BD03F9"/>
     <w:rsid w:val="00BD0847"/>
     <w:rsid w:val="00BD2B4E"/>
     <w:rsid w:val="00BD5148"/>
     <w:rsid w:val="00BD5A30"/>
     <w:rsid w:val="00BD5D8D"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rsid w:val="00BD66BD"/>
     <w:rsid w:val="00BD6F15"/>
+    <w:rsid w:val="00BD77F7"/>
     <w:rsid w:val="00BD7EA4"/>
     <w:rsid w:val="00BE04B0"/>
     <w:rsid w:val="00BE0A27"/>
     <w:rsid w:val="00BE1149"/>
     <w:rsid w:val="00BE397D"/>
     <w:rsid w:val="00BE3A41"/>
     <w:rsid w:val="00BE3B46"/>
+    <w:rsid w:val="00BE3BBC"/>
     <w:rsid w:val="00BE3F2E"/>
     <w:rsid w:val="00BE3F84"/>
     <w:rsid w:val="00BE57D2"/>
     <w:rsid w:val="00BE77C0"/>
     <w:rsid w:val="00BF0379"/>
     <w:rsid w:val="00BF12DD"/>
     <w:rsid w:val="00BF2018"/>
     <w:rsid w:val="00BF341B"/>
     <w:rsid w:val="00BF4301"/>
     <w:rsid w:val="00BF4ECB"/>
     <w:rsid w:val="00BF5A92"/>
     <w:rsid w:val="00BF5E2F"/>
+    <w:rsid w:val="00BF5F98"/>
     <w:rsid w:val="00BF64A3"/>
+    <w:rsid w:val="00C008C2"/>
     <w:rsid w:val="00C010FF"/>
+    <w:rsid w:val="00C01DF2"/>
     <w:rsid w:val="00C032E2"/>
     <w:rsid w:val="00C03301"/>
     <w:rsid w:val="00C049BB"/>
+    <w:rsid w:val="00C04B96"/>
     <w:rsid w:val="00C05007"/>
     <w:rsid w:val="00C052ED"/>
     <w:rsid w:val="00C07EE0"/>
     <w:rsid w:val="00C103FD"/>
     <w:rsid w:val="00C10CE0"/>
     <w:rsid w:val="00C1156E"/>
     <w:rsid w:val="00C117B3"/>
+    <w:rsid w:val="00C11DFF"/>
     <w:rsid w:val="00C1298B"/>
     <w:rsid w:val="00C13EB3"/>
     <w:rsid w:val="00C15A36"/>
+    <w:rsid w:val="00C16DF7"/>
+    <w:rsid w:val="00C16DFE"/>
+    <w:rsid w:val="00C17141"/>
     <w:rsid w:val="00C17A24"/>
     <w:rsid w:val="00C17EDE"/>
     <w:rsid w:val="00C20851"/>
     <w:rsid w:val="00C21109"/>
     <w:rsid w:val="00C2235D"/>
     <w:rsid w:val="00C223D6"/>
     <w:rsid w:val="00C2384F"/>
     <w:rsid w:val="00C25B94"/>
     <w:rsid w:val="00C302A2"/>
     <w:rsid w:val="00C30923"/>
     <w:rsid w:val="00C321FC"/>
     <w:rsid w:val="00C322FE"/>
     <w:rsid w:val="00C32D3F"/>
     <w:rsid w:val="00C3446D"/>
+    <w:rsid w:val="00C345E4"/>
     <w:rsid w:val="00C35CB2"/>
     <w:rsid w:val="00C35D69"/>
     <w:rsid w:val="00C35DDB"/>
     <w:rsid w:val="00C3645A"/>
     <w:rsid w:val="00C376C9"/>
     <w:rsid w:val="00C37890"/>
     <w:rsid w:val="00C37D55"/>
     <w:rsid w:val="00C37E36"/>
     <w:rsid w:val="00C37E94"/>
     <w:rsid w:val="00C40740"/>
     <w:rsid w:val="00C41421"/>
+    <w:rsid w:val="00C41BDD"/>
     <w:rsid w:val="00C4279C"/>
     <w:rsid w:val="00C43DAB"/>
     <w:rsid w:val="00C44361"/>
     <w:rsid w:val="00C445BA"/>
+    <w:rsid w:val="00C45FBE"/>
     <w:rsid w:val="00C46AA2"/>
+    <w:rsid w:val="00C512DB"/>
     <w:rsid w:val="00C53012"/>
+    <w:rsid w:val="00C53856"/>
     <w:rsid w:val="00C54F08"/>
     <w:rsid w:val="00C603FD"/>
     <w:rsid w:val="00C61648"/>
     <w:rsid w:val="00C61AEB"/>
     <w:rsid w:val="00C62E95"/>
     <w:rsid w:val="00C63DD0"/>
     <w:rsid w:val="00C6424A"/>
+    <w:rsid w:val="00C64C33"/>
+    <w:rsid w:val="00C65EE2"/>
     <w:rsid w:val="00C67268"/>
     <w:rsid w:val="00C70137"/>
     <w:rsid w:val="00C7040E"/>
     <w:rsid w:val="00C70414"/>
     <w:rsid w:val="00C70875"/>
+    <w:rsid w:val="00C71CBD"/>
     <w:rsid w:val="00C72C88"/>
     <w:rsid w:val="00C72F40"/>
     <w:rsid w:val="00C73577"/>
     <w:rsid w:val="00C736BD"/>
+    <w:rsid w:val="00C73764"/>
     <w:rsid w:val="00C73ADD"/>
     <w:rsid w:val="00C76341"/>
     <w:rsid w:val="00C766F3"/>
+    <w:rsid w:val="00C77384"/>
     <w:rsid w:val="00C806D3"/>
+    <w:rsid w:val="00C81D7E"/>
     <w:rsid w:val="00C82626"/>
     <w:rsid w:val="00C829EA"/>
+    <w:rsid w:val="00C82A94"/>
     <w:rsid w:val="00C83416"/>
+    <w:rsid w:val="00C83CBA"/>
     <w:rsid w:val="00C8404B"/>
     <w:rsid w:val="00C84056"/>
+    <w:rsid w:val="00C858FF"/>
     <w:rsid w:val="00C8633A"/>
     <w:rsid w:val="00C86871"/>
     <w:rsid w:val="00C86EC3"/>
     <w:rsid w:val="00C870E3"/>
+    <w:rsid w:val="00C8735D"/>
     <w:rsid w:val="00C87C2E"/>
     <w:rsid w:val="00C907C0"/>
     <w:rsid w:val="00C913A0"/>
     <w:rsid w:val="00C91CA1"/>
     <w:rsid w:val="00C92860"/>
     <w:rsid w:val="00C92955"/>
     <w:rsid w:val="00C93079"/>
     <w:rsid w:val="00C93457"/>
     <w:rsid w:val="00C9360A"/>
     <w:rsid w:val="00C94B46"/>
     <w:rsid w:val="00C97146"/>
     <w:rsid w:val="00C97317"/>
     <w:rsid w:val="00CA1359"/>
     <w:rsid w:val="00CA191E"/>
     <w:rsid w:val="00CA3D24"/>
     <w:rsid w:val="00CA4A99"/>
+    <w:rsid w:val="00CA4B2B"/>
+    <w:rsid w:val="00CA4BB9"/>
     <w:rsid w:val="00CA5F7D"/>
+    <w:rsid w:val="00CA6E5A"/>
+    <w:rsid w:val="00CA72D4"/>
     <w:rsid w:val="00CA77E4"/>
     <w:rsid w:val="00CA7F30"/>
     <w:rsid w:val="00CB0604"/>
     <w:rsid w:val="00CB0C40"/>
     <w:rsid w:val="00CB1450"/>
+    <w:rsid w:val="00CB1C50"/>
     <w:rsid w:val="00CB1D57"/>
     <w:rsid w:val="00CB20A6"/>
     <w:rsid w:val="00CB2A6A"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB40FF"/>
+    <w:rsid w:val="00CB4492"/>
     <w:rsid w:val="00CB578C"/>
     <w:rsid w:val="00CB644A"/>
     <w:rsid w:val="00CB7E68"/>
     <w:rsid w:val="00CC0665"/>
     <w:rsid w:val="00CC0A77"/>
     <w:rsid w:val="00CC10BB"/>
+    <w:rsid w:val="00CC191B"/>
+    <w:rsid w:val="00CC1CC5"/>
     <w:rsid w:val="00CC2667"/>
     <w:rsid w:val="00CC35A0"/>
     <w:rsid w:val="00CC3626"/>
     <w:rsid w:val="00CC3F15"/>
     <w:rsid w:val="00CC4142"/>
     <w:rsid w:val="00CC5CBC"/>
     <w:rsid w:val="00CC6110"/>
     <w:rsid w:val="00CC70CF"/>
     <w:rsid w:val="00CC772F"/>
     <w:rsid w:val="00CC773E"/>
+    <w:rsid w:val="00CD0680"/>
     <w:rsid w:val="00CD0D37"/>
     <w:rsid w:val="00CD1BC1"/>
+    <w:rsid w:val="00CD200C"/>
     <w:rsid w:val="00CD2B51"/>
     <w:rsid w:val="00CD3F78"/>
     <w:rsid w:val="00CD49EF"/>
     <w:rsid w:val="00CD4DDC"/>
     <w:rsid w:val="00CD55C2"/>
     <w:rsid w:val="00CD639F"/>
     <w:rsid w:val="00CD72CC"/>
     <w:rsid w:val="00CD7695"/>
     <w:rsid w:val="00CD76A3"/>
     <w:rsid w:val="00CD7995"/>
     <w:rsid w:val="00CE08A5"/>
+    <w:rsid w:val="00CE0C5F"/>
     <w:rsid w:val="00CE0CA7"/>
     <w:rsid w:val="00CE0DB9"/>
     <w:rsid w:val="00CE1989"/>
     <w:rsid w:val="00CE1E23"/>
     <w:rsid w:val="00CE1FF7"/>
     <w:rsid w:val="00CE2275"/>
     <w:rsid w:val="00CE371A"/>
+    <w:rsid w:val="00CE393D"/>
     <w:rsid w:val="00CE4097"/>
     <w:rsid w:val="00CE441F"/>
     <w:rsid w:val="00CE45A4"/>
     <w:rsid w:val="00CE55CC"/>
     <w:rsid w:val="00CE6D45"/>
     <w:rsid w:val="00CF0184"/>
+    <w:rsid w:val="00CF14E4"/>
     <w:rsid w:val="00CF1CCE"/>
     <w:rsid w:val="00CF1F3E"/>
     <w:rsid w:val="00CF22BA"/>
     <w:rsid w:val="00CF25E7"/>
     <w:rsid w:val="00CF28D0"/>
     <w:rsid w:val="00CF2F8E"/>
+    <w:rsid w:val="00CF3029"/>
     <w:rsid w:val="00CF3FAB"/>
     <w:rsid w:val="00CF4066"/>
     <w:rsid w:val="00CF4582"/>
     <w:rsid w:val="00CF5871"/>
     <w:rsid w:val="00CF5A55"/>
     <w:rsid w:val="00CF6E17"/>
     <w:rsid w:val="00CF7D9D"/>
     <w:rsid w:val="00D0127A"/>
     <w:rsid w:val="00D01C10"/>
     <w:rsid w:val="00D03006"/>
     <w:rsid w:val="00D03334"/>
     <w:rsid w:val="00D0351B"/>
     <w:rsid w:val="00D03AB3"/>
     <w:rsid w:val="00D04474"/>
     <w:rsid w:val="00D04956"/>
     <w:rsid w:val="00D05BBD"/>
     <w:rsid w:val="00D06C7C"/>
     <w:rsid w:val="00D07B64"/>
     <w:rsid w:val="00D10507"/>
+    <w:rsid w:val="00D11786"/>
     <w:rsid w:val="00D11987"/>
+    <w:rsid w:val="00D11A05"/>
     <w:rsid w:val="00D11E74"/>
     <w:rsid w:val="00D12848"/>
     <w:rsid w:val="00D12A1A"/>
     <w:rsid w:val="00D13DB3"/>
+    <w:rsid w:val="00D1543E"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D15C57"/>
     <w:rsid w:val="00D1641F"/>
+    <w:rsid w:val="00D16B83"/>
     <w:rsid w:val="00D17CAC"/>
     <w:rsid w:val="00D201BE"/>
     <w:rsid w:val="00D21416"/>
     <w:rsid w:val="00D2169E"/>
     <w:rsid w:val="00D21C9E"/>
     <w:rsid w:val="00D21D09"/>
     <w:rsid w:val="00D224DF"/>
     <w:rsid w:val="00D23B0E"/>
     <w:rsid w:val="00D240B9"/>
     <w:rsid w:val="00D24E41"/>
     <w:rsid w:val="00D25483"/>
     <w:rsid w:val="00D258CB"/>
     <w:rsid w:val="00D25CF9"/>
     <w:rsid w:val="00D25D08"/>
     <w:rsid w:val="00D25FB5"/>
     <w:rsid w:val="00D27F77"/>
     <w:rsid w:val="00D305F1"/>
     <w:rsid w:val="00D30AD1"/>
     <w:rsid w:val="00D30F5A"/>
+    <w:rsid w:val="00D3159A"/>
     <w:rsid w:val="00D32887"/>
     <w:rsid w:val="00D32C37"/>
     <w:rsid w:val="00D346E0"/>
     <w:rsid w:val="00D36173"/>
     <w:rsid w:val="00D36FDA"/>
     <w:rsid w:val="00D37E28"/>
     <w:rsid w:val="00D40F2B"/>
     <w:rsid w:val="00D41EE1"/>
     <w:rsid w:val="00D421B8"/>
     <w:rsid w:val="00D42A0B"/>
     <w:rsid w:val="00D42FFD"/>
     <w:rsid w:val="00D4344C"/>
     <w:rsid w:val="00D43D76"/>
     <w:rsid w:val="00D44034"/>
     <w:rsid w:val="00D442FC"/>
     <w:rsid w:val="00D44E71"/>
+    <w:rsid w:val="00D453C9"/>
     <w:rsid w:val="00D47096"/>
     <w:rsid w:val="00D47124"/>
     <w:rsid w:val="00D47286"/>
+    <w:rsid w:val="00D47B4B"/>
     <w:rsid w:val="00D50379"/>
+    <w:rsid w:val="00D51551"/>
     <w:rsid w:val="00D536A7"/>
     <w:rsid w:val="00D537C1"/>
     <w:rsid w:val="00D5477E"/>
     <w:rsid w:val="00D55FF3"/>
     <w:rsid w:val="00D56FA0"/>
     <w:rsid w:val="00D578D4"/>
     <w:rsid w:val="00D57F0A"/>
+    <w:rsid w:val="00D60486"/>
     <w:rsid w:val="00D611F2"/>
     <w:rsid w:val="00D61A22"/>
     <w:rsid w:val="00D62B2D"/>
     <w:rsid w:val="00D63A3D"/>
     <w:rsid w:val="00D6448A"/>
     <w:rsid w:val="00D65029"/>
     <w:rsid w:val="00D652CF"/>
     <w:rsid w:val="00D65A9C"/>
     <w:rsid w:val="00D667C4"/>
     <w:rsid w:val="00D668B6"/>
     <w:rsid w:val="00D67E7E"/>
     <w:rsid w:val="00D705CF"/>
     <w:rsid w:val="00D71514"/>
     <w:rsid w:val="00D71526"/>
     <w:rsid w:val="00D71913"/>
     <w:rsid w:val="00D71E5A"/>
     <w:rsid w:val="00D74B7B"/>
     <w:rsid w:val="00D74DD2"/>
+    <w:rsid w:val="00D752D8"/>
     <w:rsid w:val="00D75416"/>
     <w:rsid w:val="00D76D61"/>
     <w:rsid w:val="00D77941"/>
     <w:rsid w:val="00D80BA4"/>
     <w:rsid w:val="00D8149B"/>
+    <w:rsid w:val="00D81D0D"/>
     <w:rsid w:val="00D82524"/>
     <w:rsid w:val="00D82A81"/>
     <w:rsid w:val="00D832F8"/>
     <w:rsid w:val="00D84709"/>
     <w:rsid w:val="00D84ACF"/>
     <w:rsid w:val="00D84AF0"/>
     <w:rsid w:val="00D85BA7"/>
+    <w:rsid w:val="00D86496"/>
     <w:rsid w:val="00D86D6A"/>
     <w:rsid w:val="00D87922"/>
     <w:rsid w:val="00D90759"/>
     <w:rsid w:val="00D917B5"/>
     <w:rsid w:val="00D92390"/>
     <w:rsid w:val="00D92712"/>
     <w:rsid w:val="00D9381B"/>
     <w:rsid w:val="00D94237"/>
     <w:rsid w:val="00D9488A"/>
     <w:rsid w:val="00D95A96"/>
     <w:rsid w:val="00D95B84"/>
     <w:rsid w:val="00D96259"/>
     <w:rsid w:val="00D96B0D"/>
     <w:rsid w:val="00D96CCA"/>
     <w:rsid w:val="00D972F0"/>
     <w:rsid w:val="00D9737D"/>
     <w:rsid w:val="00D976B6"/>
     <w:rsid w:val="00DA0A0F"/>
     <w:rsid w:val="00DA1401"/>
     <w:rsid w:val="00DA1429"/>
     <w:rsid w:val="00DA171E"/>
     <w:rsid w:val="00DA254E"/>
     <w:rsid w:val="00DA2BD1"/>
     <w:rsid w:val="00DA30A9"/>
     <w:rsid w:val="00DA33B7"/>
     <w:rsid w:val="00DA3480"/>
     <w:rsid w:val="00DA42DD"/>
     <w:rsid w:val="00DA4D38"/>
     <w:rsid w:val="00DA4EC1"/>
     <w:rsid w:val="00DA4EE8"/>
     <w:rsid w:val="00DA5BF2"/>
     <w:rsid w:val="00DA5D72"/>
     <w:rsid w:val="00DA673E"/>
     <w:rsid w:val="00DA78C7"/>
     <w:rsid w:val="00DA7D09"/>
     <w:rsid w:val="00DA7EC7"/>
     <w:rsid w:val="00DB0CE5"/>
     <w:rsid w:val="00DB0FE5"/>
     <w:rsid w:val="00DB11DB"/>
     <w:rsid w:val="00DB123B"/>
     <w:rsid w:val="00DB2AEA"/>
     <w:rsid w:val="00DB3919"/>
     <w:rsid w:val="00DB3B92"/>
+    <w:rsid w:val="00DB3DA0"/>
     <w:rsid w:val="00DB4DAD"/>
     <w:rsid w:val="00DB59F0"/>
     <w:rsid w:val="00DB648C"/>
     <w:rsid w:val="00DB6821"/>
+    <w:rsid w:val="00DB6B08"/>
     <w:rsid w:val="00DB71F1"/>
     <w:rsid w:val="00DB7526"/>
     <w:rsid w:val="00DC054D"/>
     <w:rsid w:val="00DC065E"/>
     <w:rsid w:val="00DC0855"/>
     <w:rsid w:val="00DC085E"/>
     <w:rsid w:val="00DC1DDF"/>
     <w:rsid w:val="00DC2343"/>
     <w:rsid w:val="00DC26C3"/>
     <w:rsid w:val="00DC2976"/>
     <w:rsid w:val="00DC2A1F"/>
     <w:rsid w:val="00DC2E47"/>
     <w:rsid w:val="00DC3A75"/>
     <w:rsid w:val="00DC427D"/>
     <w:rsid w:val="00DC557E"/>
     <w:rsid w:val="00DC5838"/>
     <w:rsid w:val="00DC5FFB"/>
     <w:rsid w:val="00DC6633"/>
     <w:rsid w:val="00DC67FD"/>
     <w:rsid w:val="00DD18F8"/>
     <w:rsid w:val="00DD271B"/>
     <w:rsid w:val="00DD273F"/>
     <w:rsid w:val="00DD2852"/>
     <w:rsid w:val="00DD2EB8"/>
     <w:rsid w:val="00DD3D17"/>
     <w:rsid w:val="00DD524D"/>
     <w:rsid w:val="00DD5789"/>
     <w:rsid w:val="00DD68EF"/>
     <w:rsid w:val="00DE06F7"/>
     <w:rsid w:val="00DE1EDA"/>
+    <w:rsid w:val="00DE2CBF"/>
     <w:rsid w:val="00DE3699"/>
     <w:rsid w:val="00DE3D90"/>
     <w:rsid w:val="00DE42B7"/>
     <w:rsid w:val="00DE443C"/>
     <w:rsid w:val="00DE4665"/>
     <w:rsid w:val="00DE58ED"/>
+    <w:rsid w:val="00DE6DD7"/>
     <w:rsid w:val="00DE702F"/>
     <w:rsid w:val="00DF0B0B"/>
     <w:rsid w:val="00DF1138"/>
     <w:rsid w:val="00DF1E26"/>
     <w:rsid w:val="00DF2288"/>
     <w:rsid w:val="00DF3B0F"/>
     <w:rsid w:val="00DF41B2"/>
     <w:rsid w:val="00DF4C7D"/>
     <w:rsid w:val="00DF4CE0"/>
     <w:rsid w:val="00DF55A2"/>
     <w:rsid w:val="00DF5F8F"/>
+    <w:rsid w:val="00DF6F8D"/>
+    <w:rsid w:val="00E0044A"/>
     <w:rsid w:val="00E00D8D"/>
     <w:rsid w:val="00E01414"/>
     <w:rsid w:val="00E02038"/>
     <w:rsid w:val="00E02E7E"/>
     <w:rsid w:val="00E03BA4"/>
     <w:rsid w:val="00E04914"/>
     <w:rsid w:val="00E04D68"/>
     <w:rsid w:val="00E05E8D"/>
     <w:rsid w:val="00E062BB"/>
     <w:rsid w:val="00E07D8E"/>
     <w:rsid w:val="00E07EC5"/>
     <w:rsid w:val="00E10357"/>
     <w:rsid w:val="00E106AA"/>
     <w:rsid w:val="00E10EB1"/>
     <w:rsid w:val="00E10ED1"/>
     <w:rsid w:val="00E1168C"/>
     <w:rsid w:val="00E11D93"/>
     <w:rsid w:val="00E120ED"/>
     <w:rsid w:val="00E12FFC"/>
     <w:rsid w:val="00E13A6B"/>
     <w:rsid w:val="00E13A8E"/>
     <w:rsid w:val="00E14A47"/>
     <w:rsid w:val="00E15457"/>
     <w:rsid w:val="00E154F0"/>
     <w:rsid w:val="00E16110"/>
     <w:rsid w:val="00E16C48"/>
     <w:rsid w:val="00E17C8F"/>
     <w:rsid w:val="00E209C5"/>
     <w:rsid w:val="00E225A8"/>
     <w:rsid w:val="00E22C3F"/>
     <w:rsid w:val="00E2316D"/>
     <w:rsid w:val="00E247C2"/>
     <w:rsid w:val="00E2519F"/>
     <w:rsid w:val="00E261BB"/>
     <w:rsid w:val="00E261C8"/>
     <w:rsid w:val="00E26401"/>
+    <w:rsid w:val="00E2680D"/>
     <w:rsid w:val="00E26E5B"/>
     <w:rsid w:val="00E300F9"/>
     <w:rsid w:val="00E30ED5"/>
     <w:rsid w:val="00E32119"/>
     <w:rsid w:val="00E3369A"/>
     <w:rsid w:val="00E36987"/>
     <w:rsid w:val="00E36C0B"/>
     <w:rsid w:val="00E37222"/>
     <w:rsid w:val="00E37BB4"/>
     <w:rsid w:val="00E37E4F"/>
     <w:rsid w:val="00E37F17"/>
     <w:rsid w:val="00E41306"/>
     <w:rsid w:val="00E41E0E"/>
     <w:rsid w:val="00E429AA"/>
     <w:rsid w:val="00E42FF1"/>
     <w:rsid w:val="00E43327"/>
     <w:rsid w:val="00E4482E"/>
     <w:rsid w:val="00E451E9"/>
     <w:rsid w:val="00E47719"/>
     <w:rsid w:val="00E500BD"/>
+    <w:rsid w:val="00E50478"/>
+    <w:rsid w:val="00E50CC0"/>
     <w:rsid w:val="00E5181E"/>
     <w:rsid w:val="00E521B7"/>
     <w:rsid w:val="00E52313"/>
     <w:rsid w:val="00E52A4A"/>
     <w:rsid w:val="00E53E6D"/>
     <w:rsid w:val="00E53F0A"/>
     <w:rsid w:val="00E53F48"/>
     <w:rsid w:val="00E5480A"/>
+    <w:rsid w:val="00E551B2"/>
     <w:rsid w:val="00E56655"/>
     <w:rsid w:val="00E569AC"/>
     <w:rsid w:val="00E57614"/>
     <w:rsid w:val="00E5768F"/>
     <w:rsid w:val="00E57B36"/>
+    <w:rsid w:val="00E609A1"/>
     <w:rsid w:val="00E60B1A"/>
     <w:rsid w:val="00E6123D"/>
     <w:rsid w:val="00E61463"/>
     <w:rsid w:val="00E61DA7"/>
     <w:rsid w:val="00E645B5"/>
     <w:rsid w:val="00E66921"/>
     <w:rsid w:val="00E70501"/>
     <w:rsid w:val="00E70542"/>
     <w:rsid w:val="00E70785"/>
     <w:rsid w:val="00E70A7A"/>
     <w:rsid w:val="00E722E2"/>
     <w:rsid w:val="00E723B7"/>
     <w:rsid w:val="00E7299C"/>
     <w:rsid w:val="00E72BFF"/>
+    <w:rsid w:val="00E7301D"/>
+    <w:rsid w:val="00E73425"/>
     <w:rsid w:val="00E75541"/>
     <w:rsid w:val="00E756F9"/>
     <w:rsid w:val="00E765BF"/>
     <w:rsid w:val="00E803AF"/>
     <w:rsid w:val="00E823E9"/>
     <w:rsid w:val="00E82A82"/>
     <w:rsid w:val="00E83347"/>
     <w:rsid w:val="00E83381"/>
     <w:rsid w:val="00E8340C"/>
+    <w:rsid w:val="00E841BA"/>
+    <w:rsid w:val="00E84ACD"/>
     <w:rsid w:val="00E84BFF"/>
     <w:rsid w:val="00E84E0C"/>
     <w:rsid w:val="00E855FC"/>
     <w:rsid w:val="00E85EC6"/>
     <w:rsid w:val="00E85FBE"/>
     <w:rsid w:val="00E860CF"/>
     <w:rsid w:val="00E87EC9"/>
     <w:rsid w:val="00E904FE"/>
     <w:rsid w:val="00E9085F"/>
     <w:rsid w:val="00E911EA"/>
     <w:rsid w:val="00E9127E"/>
     <w:rsid w:val="00E94356"/>
     <w:rsid w:val="00E95168"/>
+    <w:rsid w:val="00E9612B"/>
     <w:rsid w:val="00E96601"/>
     <w:rsid w:val="00E96972"/>
     <w:rsid w:val="00EA01BD"/>
     <w:rsid w:val="00EA0D14"/>
     <w:rsid w:val="00EA0DB3"/>
     <w:rsid w:val="00EA2AF0"/>
     <w:rsid w:val="00EA3373"/>
     <w:rsid w:val="00EA3B28"/>
     <w:rsid w:val="00EA4D35"/>
     <w:rsid w:val="00EA552A"/>
     <w:rsid w:val="00EA5A45"/>
     <w:rsid w:val="00EA75F0"/>
     <w:rsid w:val="00EB1A7B"/>
     <w:rsid w:val="00EB2558"/>
     <w:rsid w:val="00EB28A9"/>
     <w:rsid w:val="00EB2F71"/>
     <w:rsid w:val="00EB3B6F"/>
     <w:rsid w:val="00EB440C"/>
     <w:rsid w:val="00EB622A"/>
     <w:rsid w:val="00EB63B3"/>
     <w:rsid w:val="00EB6A3E"/>
     <w:rsid w:val="00EB6FAC"/>
     <w:rsid w:val="00EC00BA"/>
+    <w:rsid w:val="00EC054D"/>
     <w:rsid w:val="00EC1259"/>
     <w:rsid w:val="00EC129C"/>
     <w:rsid w:val="00EC13FE"/>
     <w:rsid w:val="00EC2345"/>
+    <w:rsid w:val="00EC5378"/>
     <w:rsid w:val="00EC5B89"/>
     <w:rsid w:val="00ED17C5"/>
     <w:rsid w:val="00ED1A1C"/>
     <w:rsid w:val="00ED28AE"/>
     <w:rsid w:val="00ED3C6F"/>
     <w:rsid w:val="00ED50C7"/>
     <w:rsid w:val="00ED6CC8"/>
     <w:rsid w:val="00ED6DBA"/>
     <w:rsid w:val="00ED6FD7"/>
     <w:rsid w:val="00ED73E9"/>
     <w:rsid w:val="00ED74B0"/>
     <w:rsid w:val="00ED77C5"/>
     <w:rsid w:val="00ED7EB5"/>
     <w:rsid w:val="00EE00FB"/>
     <w:rsid w:val="00EE026A"/>
+    <w:rsid w:val="00EE0C82"/>
     <w:rsid w:val="00EE3582"/>
+    <w:rsid w:val="00EE3A73"/>
     <w:rsid w:val="00EE455A"/>
+    <w:rsid w:val="00EE4F11"/>
     <w:rsid w:val="00EE5FEA"/>
     <w:rsid w:val="00EE601F"/>
     <w:rsid w:val="00EE65CB"/>
     <w:rsid w:val="00EE69D8"/>
     <w:rsid w:val="00EE745C"/>
     <w:rsid w:val="00EF02C8"/>
     <w:rsid w:val="00EF0F49"/>
+    <w:rsid w:val="00EF19DA"/>
     <w:rsid w:val="00EF1D85"/>
     <w:rsid w:val="00EF20D6"/>
     <w:rsid w:val="00EF25E8"/>
     <w:rsid w:val="00EF2F9D"/>
     <w:rsid w:val="00EF3315"/>
     <w:rsid w:val="00EF4023"/>
     <w:rsid w:val="00EF4629"/>
+    <w:rsid w:val="00EF4758"/>
     <w:rsid w:val="00EF4DB8"/>
     <w:rsid w:val="00EF6070"/>
     <w:rsid w:val="00EF6904"/>
     <w:rsid w:val="00EF703A"/>
     <w:rsid w:val="00EF7E67"/>
     <w:rsid w:val="00F0045C"/>
     <w:rsid w:val="00F006A9"/>
     <w:rsid w:val="00F01066"/>
     <w:rsid w:val="00F01315"/>
     <w:rsid w:val="00F0173C"/>
     <w:rsid w:val="00F01F1C"/>
+    <w:rsid w:val="00F030EB"/>
     <w:rsid w:val="00F034D7"/>
     <w:rsid w:val="00F0364D"/>
     <w:rsid w:val="00F04053"/>
     <w:rsid w:val="00F041A7"/>
     <w:rsid w:val="00F04F28"/>
     <w:rsid w:val="00F05442"/>
     <w:rsid w:val="00F057A9"/>
     <w:rsid w:val="00F06CAF"/>
     <w:rsid w:val="00F070EE"/>
     <w:rsid w:val="00F07B50"/>
     <w:rsid w:val="00F11139"/>
     <w:rsid w:val="00F11683"/>
+    <w:rsid w:val="00F129BC"/>
     <w:rsid w:val="00F1363F"/>
     <w:rsid w:val="00F13C41"/>
     <w:rsid w:val="00F16269"/>
     <w:rsid w:val="00F164D2"/>
     <w:rsid w:val="00F17552"/>
     <w:rsid w:val="00F17C61"/>
     <w:rsid w:val="00F17FB7"/>
     <w:rsid w:val="00F2115F"/>
     <w:rsid w:val="00F24754"/>
     <w:rsid w:val="00F24EEF"/>
     <w:rsid w:val="00F24F16"/>
     <w:rsid w:val="00F25516"/>
     <w:rsid w:val="00F25C36"/>
     <w:rsid w:val="00F25DC3"/>
+    <w:rsid w:val="00F26F33"/>
     <w:rsid w:val="00F27EF6"/>
     <w:rsid w:val="00F317C7"/>
     <w:rsid w:val="00F31B42"/>
     <w:rsid w:val="00F31BAB"/>
     <w:rsid w:val="00F31EE7"/>
     <w:rsid w:val="00F3222C"/>
     <w:rsid w:val="00F323C1"/>
     <w:rsid w:val="00F32B14"/>
     <w:rsid w:val="00F32F13"/>
+    <w:rsid w:val="00F335B6"/>
     <w:rsid w:val="00F33BC9"/>
     <w:rsid w:val="00F33E32"/>
     <w:rsid w:val="00F34D2F"/>
     <w:rsid w:val="00F34F43"/>
+    <w:rsid w:val="00F36FD2"/>
     <w:rsid w:val="00F374CE"/>
     <w:rsid w:val="00F37636"/>
     <w:rsid w:val="00F37C67"/>
     <w:rsid w:val="00F37E25"/>
     <w:rsid w:val="00F40466"/>
     <w:rsid w:val="00F40771"/>
     <w:rsid w:val="00F412BB"/>
     <w:rsid w:val="00F414CF"/>
     <w:rsid w:val="00F415B2"/>
     <w:rsid w:val="00F429A4"/>
     <w:rsid w:val="00F4346B"/>
     <w:rsid w:val="00F438CF"/>
     <w:rsid w:val="00F444FB"/>
     <w:rsid w:val="00F45A31"/>
     <w:rsid w:val="00F45FBE"/>
+    <w:rsid w:val="00F45FCD"/>
     <w:rsid w:val="00F467A5"/>
     <w:rsid w:val="00F46842"/>
     <w:rsid w:val="00F50230"/>
     <w:rsid w:val="00F51D6C"/>
     <w:rsid w:val="00F52790"/>
     <w:rsid w:val="00F53297"/>
     <w:rsid w:val="00F55825"/>
     <w:rsid w:val="00F559E8"/>
     <w:rsid w:val="00F57699"/>
     <w:rsid w:val="00F60CBC"/>
     <w:rsid w:val="00F61530"/>
     <w:rsid w:val="00F61C83"/>
     <w:rsid w:val="00F6365C"/>
     <w:rsid w:val="00F63828"/>
     <w:rsid w:val="00F63FB6"/>
     <w:rsid w:val="00F645ED"/>
+    <w:rsid w:val="00F6466F"/>
     <w:rsid w:val="00F65986"/>
     <w:rsid w:val="00F65CD7"/>
     <w:rsid w:val="00F65F83"/>
     <w:rsid w:val="00F661A5"/>
     <w:rsid w:val="00F6648D"/>
     <w:rsid w:val="00F67318"/>
     <w:rsid w:val="00F673CF"/>
     <w:rsid w:val="00F67FED"/>
     <w:rsid w:val="00F714F3"/>
     <w:rsid w:val="00F71ADD"/>
     <w:rsid w:val="00F724D0"/>
     <w:rsid w:val="00F73CAE"/>
     <w:rsid w:val="00F74443"/>
     <w:rsid w:val="00F75DC7"/>
+    <w:rsid w:val="00F77287"/>
     <w:rsid w:val="00F83703"/>
     <w:rsid w:val="00F85799"/>
     <w:rsid w:val="00F85C13"/>
     <w:rsid w:val="00F86F38"/>
     <w:rsid w:val="00F870E6"/>
     <w:rsid w:val="00F87886"/>
     <w:rsid w:val="00F90BA5"/>
     <w:rsid w:val="00F90D3E"/>
     <w:rsid w:val="00F90D98"/>
     <w:rsid w:val="00F910A5"/>
     <w:rsid w:val="00F93492"/>
     <w:rsid w:val="00F940F7"/>
     <w:rsid w:val="00F94551"/>
     <w:rsid w:val="00F94EA6"/>
     <w:rsid w:val="00F95D19"/>
     <w:rsid w:val="00FA1D08"/>
     <w:rsid w:val="00FA2FC7"/>
     <w:rsid w:val="00FA376D"/>
     <w:rsid w:val="00FA3DD6"/>
     <w:rsid w:val="00FA44AE"/>
     <w:rsid w:val="00FA4DAC"/>
+    <w:rsid w:val="00FA524F"/>
     <w:rsid w:val="00FA565D"/>
     <w:rsid w:val="00FA5AFB"/>
     <w:rsid w:val="00FA5B24"/>
     <w:rsid w:val="00FA69A6"/>
+    <w:rsid w:val="00FA749B"/>
     <w:rsid w:val="00FA76F6"/>
     <w:rsid w:val="00FB0445"/>
     <w:rsid w:val="00FB1D85"/>
     <w:rsid w:val="00FB2569"/>
     <w:rsid w:val="00FB2B2F"/>
     <w:rsid w:val="00FB398A"/>
     <w:rsid w:val="00FB45C3"/>
     <w:rsid w:val="00FB4B0B"/>
+    <w:rsid w:val="00FB51A6"/>
     <w:rsid w:val="00FC0570"/>
     <w:rsid w:val="00FC060E"/>
     <w:rsid w:val="00FC0D0A"/>
     <w:rsid w:val="00FC1F10"/>
     <w:rsid w:val="00FC3E3B"/>
     <w:rsid w:val="00FC44ED"/>
     <w:rsid w:val="00FC4D87"/>
     <w:rsid w:val="00FC7B14"/>
     <w:rsid w:val="00FC7F98"/>
     <w:rsid w:val="00FD00A1"/>
+    <w:rsid w:val="00FD0A47"/>
     <w:rsid w:val="00FD0E4D"/>
     <w:rsid w:val="00FD1D4D"/>
     <w:rsid w:val="00FD2810"/>
     <w:rsid w:val="00FD41FB"/>
     <w:rsid w:val="00FD5907"/>
     <w:rsid w:val="00FD5E14"/>
     <w:rsid w:val="00FD63C0"/>
     <w:rsid w:val="00FD69CD"/>
     <w:rsid w:val="00FE0198"/>
     <w:rsid w:val="00FE031E"/>
     <w:rsid w:val="00FE03F3"/>
+    <w:rsid w:val="00FE0B8A"/>
     <w:rsid w:val="00FE2BD4"/>
     <w:rsid w:val="00FE30AD"/>
     <w:rsid w:val="00FE33B7"/>
     <w:rsid w:val="00FE41B0"/>
+    <w:rsid w:val="00FE4E3F"/>
     <w:rsid w:val="00FE5290"/>
     <w:rsid w:val="00FE5C3F"/>
     <w:rsid w:val="00FE6038"/>
     <w:rsid w:val="00FE6351"/>
     <w:rsid w:val="00FE6614"/>
     <w:rsid w:val="00FE7205"/>
     <w:rsid w:val="00FE7F9C"/>
     <w:rsid w:val="00FF098E"/>
     <w:rsid w:val="00FF160A"/>
     <w:rsid w:val="00FF2735"/>
     <w:rsid w:val="00FF2790"/>
     <w:rsid w:val="00FF2B78"/>
     <w:rsid w:val="00FF30FF"/>
     <w:rsid w:val="00FF32C9"/>
     <w:rsid w:val="00FF36DB"/>
     <w:rsid w:val="00FF3B65"/>
     <w:rsid w:val="00FF3E05"/>
     <w:rsid w:val="00FF4E76"/>
     <w:rsid w:val="00FF5E52"/>
     <w:rsid w:val="01267884"/>
+    <w:rsid w:val="013EA204"/>
+    <w:rsid w:val="0157B6C1"/>
     <w:rsid w:val="01A001B5"/>
+    <w:rsid w:val="01B3060F"/>
+    <w:rsid w:val="01C3DAF7"/>
+    <w:rsid w:val="01FFAAF1"/>
     <w:rsid w:val="020A0E21"/>
+    <w:rsid w:val="020E1994"/>
     <w:rsid w:val="02117895"/>
     <w:rsid w:val="024D7B50"/>
+    <w:rsid w:val="025AAAAB"/>
     <w:rsid w:val="02668F4C"/>
+    <w:rsid w:val="0298E1E9"/>
     <w:rsid w:val="029FCBFC"/>
     <w:rsid w:val="02BB5BE8"/>
     <w:rsid w:val="0343B872"/>
     <w:rsid w:val="034527CC"/>
     <w:rsid w:val="034CBBD4"/>
     <w:rsid w:val="037071D3"/>
+    <w:rsid w:val="03C9A619"/>
+    <w:rsid w:val="03D65F64"/>
+    <w:rsid w:val="04046D88"/>
+    <w:rsid w:val="040DE62E"/>
+    <w:rsid w:val="041BEA68"/>
     <w:rsid w:val="046F6863"/>
     <w:rsid w:val="04880924"/>
+    <w:rsid w:val="048A6EDC"/>
     <w:rsid w:val="04B2C8A9"/>
     <w:rsid w:val="04D7AC22"/>
     <w:rsid w:val="04E1FABA"/>
+    <w:rsid w:val="050266D3"/>
+    <w:rsid w:val="051C5B10"/>
+    <w:rsid w:val="0584FC5D"/>
+    <w:rsid w:val="05913DF7"/>
+    <w:rsid w:val="05A73AD8"/>
     <w:rsid w:val="061C1AF5"/>
     <w:rsid w:val="06B31755"/>
+    <w:rsid w:val="06D29D9A"/>
+    <w:rsid w:val="077B8D4E"/>
     <w:rsid w:val="07CDEC41"/>
     <w:rsid w:val="07F1C343"/>
     <w:rsid w:val="081CAF4A"/>
+    <w:rsid w:val="0877269A"/>
+    <w:rsid w:val="0882B111"/>
+    <w:rsid w:val="08BF231D"/>
     <w:rsid w:val="08CF2638"/>
     <w:rsid w:val="08EF4D21"/>
     <w:rsid w:val="08FF6078"/>
+    <w:rsid w:val="09097059"/>
+    <w:rsid w:val="0916C254"/>
     <w:rsid w:val="09180F39"/>
+    <w:rsid w:val="0936F009"/>
+    <w:rsid w:val="09837F73"/>
     <w:rsid w:val="099C40AC"/>
     <w:rsid w:val="09A2B380"/>
     <w:rsid w:val="09A94B50"/>
     <w:rsid w:val="09B1EFE8"/>
     <w:rsid w:val="09BC91CA"/>
+    <w:rsid w:val="09D0D5F3"/>
     <w:rsid w:val="0A7416B7"/>
+    <w:rsid w:val="0A870CDA"/>
     <w:rsid w:val="0A8FCE64"/>
+    <w:rsid w:val="0AD9D837"/>
+    <w:rsid w:val="0AE0D96A"/>
+    <w:rsid w:val="0AFAA1EB"/>
     <w:rsid w:val="0AFE789C"/>
+    <w:rsid w:val="0B36EB2B"/>
+    <w:rsid w:val="0B4B4C1E"/>
     <w:rsid w:val="0B535481"/>
     <w:rsid w:val="0B9590F4"/>
     <w:rsid w:val="0BB2A64D"/>
     <w:rsid w:val="0BC00C7B"/>
     <w:rsid w:val="0BFD1A5C"/>
     <w:rsid w:val="0C4F4C13"/>
     <w:rsid w:val="0C8401E7"/>
     <w:rsid w:val="0C95BEB6"/>
     <w:rsid w:val="0D2C99A5"/>
     <w:rsid w:val="0D6F5B42"/>
     <w:rsid w:val="0D8258EF"/>
+    <w:rsid w:val="0DA77A32"/>
+    <w:rsid w:val="0DFFC95F"/>
+    <w:rsid w:val="0EAA1358"/>
+    <w:rsid w:val="0F10CBFA"/>
     <w:rsid w:val="0F2859F3"/>
     <w:rsid w:val="0F532402"/>
     <w:rsid w:val="0F7D8A44"/>
     <w:rsid w:val="0FAFA6EB"/>
+    <w:rsid w:val="10356D28"/>
     <w:rsid w:val="103BD700"/>
     <w:rsid w:val="106D7AB6"/>
     <w:rsid w:val="1073F03C"/>
     <w:rsid w:val="10C97420"/>
     <w:rsid w:val="112BFA9E"/>
+    <w:rsid w:val="113B2097"/>
+    <w:rsid w:val="1150A4AA"/>
     <w:rsid w:val="115468E1"/>
     <w:rsid w:val="115CA1DC"/>
     <w:rsid w:val="117932E3"/>
     <w:rsid w:val="1179DF32"/>
+    <w:rsid w:val="11E659B8"/>
     <w:rsid w:val="1202C425"/>
     <w:rsid w:val="1218B3CD"/>
+    <w:rsid w:val="1263C4E5"/>
     <w:rsid w:val="1264A639"/>
+    <w:rsid w:val="12A80C97"/>
     <w:rsid w:val="12F44C8B"/>
+    <w:rsid w:val="1317CC1E"/>
+    <w:rsid w:val="131DFA5A"/>
+    <w:rsid w:val="133C6434"/>
+    <w:rsid w:val="137967E9"/>
+    <w:rsid w:val="1388F854"/>
     <w:rsid w:val="138F29A5"/>
+    <w:rsid w:val="13A1A99F"/>
     <w:rsid w:val="13BEAA69"/>
     <w:rsid w:val="13D7E3C1"/>
+    <w:rsid w:val="141677AC"/>
     <w:rsid w:val="142ECEAC"/>
+    <w:rsid w:val="1456E9C7"/>
+    <w:rsid w:val="1476A8BF"/>
+    <w:rsid w:val="14C41FF5"/>
+    <w:rsid w:val="14E69A54"/>
     <w:rsid w:val="15686C33"/>
     <w:rsid w:val="157236DF"/>
+    <w:rsid w:val="160D38E9"/>
     <w:rsid w:val="1637C693"/>
     <w:rsid w:val="16799EEC"/>
     <w:rsid w:val="167AF404"/>
     <w:rsid w:val="16E7319D"/>
+    <w:rsid w:val="1711E167"/>
     <w:rsid w:val="176228C8"/>
     <w:rsid w:val="1792FA0F"/>
     <w:rsid w:val="17A9A73E"/>
     <w:rsid w:val="1872B861"/>
+    <w:rsid w:val="187CEFD0"/>
     <w:rsid w:val="18806F53"/>
     <w:rsid w:val="18C4CEC8"/>
+    <w:rsid w:val="18CCF79A"/>
     <w:rsid w:val="18DB2F66"/>
     <w:rsid w:val="18E0EE1D"/>
+    <w:rsid w:val="191134D2"/>
+    <w:rsid w:val="1915CE13"/>
     <w:rsid w:val="196A0E05"/>
     <w:rsid w:val="1995774D"/>
+    <w:rsid w:val="19A793F9"/>
     <w:rsid w:val="1A3CAF97"/>
     <w:rsid w:val="1ABFC61D"/>
+    <w:rsid w:val="1B116491"/>
+    <w:rsid w:val="1B33D3B2"/>
     <w:rsid w:val="1B389443"/>
     <w:rsid w:val="1B600F21"/>
+    <w:rsid w:val="1BA29234"/>
+    <w:rsid w:val="1BA684F4"/>
+    <w:rsid w:val="1BBF00A7"/>
+    <w:rsid w:val="1C330C25"/>
+    <w:rsid w:val="1C45E133"/>
     <w:rsid w:val="1C45E950"/>
+    <w:rsid w:val="1CD34FD7"/>
     <w:rsid w:val="1CDD719E"/>
     <w:rsid w:val="1D10586A"/>
     <w:rsid w:val="1D7A9D29"/>
     <w:rsid w:val="1D8D1E9C"/>
     <w:rsid w:val="1D919B22"/>
     <w:rsid w:val="1DA29607"/>
+    <w:rsid w:val="1DA62AAF"/>
     <w:rsid w:val="1DEC2ABC"/>
     <w:rsid w:val="1E02962F"/>
+    <w:rsid w:val="1E10977C"/>
+    <w:rsid w:val="1E134A3B"/>
     <w:rsid w:val="1E477A8E"/>
+    <w:rsid w:val="1ED28751"/>
     <w:rsid w:val="1EE2A303"/>
+    <w:rsid w:val="1F04E45C"/>
+    <w:rsid w:val="1F2FD608"/>
+    <w:rsid w:val="1F3B6AB1"/>
+    <w:rsid w:val="1F56CCC4"/>
+    <w:rsid w:val="1F9BE240"/>
+    <w:rsid w:val="1FA704F0"/>
+    <w:rsid w:val="1FB7C497"/>
+    <w:rsid w:val="1FCA36D5"/>
     <w:rsid w:val="20151260"/>
+    <w:rsid w:val="20C617D0"/>
+    <w:rsid w:val="20CA6BB5"/>
+    <w:rsid w:val="20CC5107"/>
+    <w:rsid w:val="20D7D2DA"/>
     <w:rsid w:val="20D82FBA"/>
+    <w:rsid w:val="20F64F1C"/>
+    <w:rsid w:val="210727A6"/>
     <w:rsid w:val="21322CB3"/>
     <w:rsid w:val="215F9933"/>
     <w:rsid w:val="21865BA3"/>
     <w:rsid w:val="2229E0C4"/>
+    <w:rsid w:val="22D69922"/>
     <w:rsid w:val="22E35F4F"/>
     <w:rsid w:val="237E6C11"/>
     <w:rsid w:val="23B77AB4"/>
     <w:rsid w:val="23B95F86"/>
     <w:rsid w:val="23EA3721"/>
     <w:rsid w:val="23F7370D"/>
     <w:rsid w:val="243C2B5B"/>
     <w:rsid w:val="24894BED"/>
     <w:rsid w:val="248FBB5D"/>
     <w:rsid w:val="24A2C868"/>
     <w:rsid w:val="24EE7E4A"/>
     <w:rsid w:val="24F6D7F2"/>
     <w:rsid w:val="252D6653"/>
+    <w:rsid w:val="25A4F75B"/>
+    <w:rsid w:val="25BF4CA2"/>
+    <w:rsid w:val="260349F3"/>
     <w:rsid w:val="2623F50C"/>
     <w:rsid w:val="263DA29E"/>
     <w:rsid w:val="2653EB23"/>
     <w:rsid w:val="2670F10F"/>
     <w:rsid w:val="26F7F5D9"/>
+    <w:rsid w:val="2711BF7B"/>
     <w:rsid w:val="271A4882"/>
     <w:rsid w:val="276FE5DD"/>
     <w:rsid w:val="277144E6"/>
+    <w:rsid w:val="2772D022"/>
+    <w:rsid w:val="278AC751"/>
+    <w:rsid w:val="27B916B8"/>
     <w:rsid w:val="27F7F099"/>
+    <w:rsid w:val="2809A239"/>
     <w:rsid w:val="281F401B"/>
     <w:rsid w:val="282A2EE1"/>
+    <w:rsid w:val="284F4552"/>
     <w:rsid w:val="28775E56"/>
     <w:rsid w:val="2894CC5C"/>
     <w:rsid w:val="289C10F7"/>
+    <w:rsid w:val="2935F057"/>
     <w:rsid w:val="297653B4"/>
     <w:rsid w:val="299B8616"/>
+    <w:rsid w:val="2A214924"/>
     <w:rsid w:val="2A51799D"/>
     <w:rsid w:val="2AA9A764"/>
     <w:rsid w:val="2AB44A1E"/>
     <w:rsid w:val="2ABC2180"/>
+    <w:rsid w:val="2ACBA34D"/>
+    <w:rsid w:val="2B397782"/>
+    <w:rsid w:val="2B517929"/>
     <w:rsid w:val="2BD63D67"/>
     <w:rsid w:val="2C1C31AB"/>
+    <w:rsid w:val="2C86767E"/>
     <w:rsid w:val="2C991E51"/>
+    <w:rsid w:val="2CD31F00"/>
+    <w:rsid w:val="2CE69627"/>
     <w:rsid w:val="2D1D59C7"/>
     <w:rsid w:val="2D32EBD3"/>
+    <w:rsid w:val="2D576861"/>
     <w:rsid w:val="2D8DE471"/>
+    <w:rsid w:val="2DAD4EA3"/>
     <w:rsid w:val="2DB2BFEA"/>
+    <w:rsid w:val="2E3F55FF"/>
     <w:rsid w:val="2EAD6D44"/>
     <w:rsid w:val="2EE50A65"/>
     <w:rsid w:val="2EF02212"/>
+    <w:rsid w:val="2EF4C6CF"/>
     <w:rsid w:val="2F141B49"/>
     <w:rsid w:val="2F1953C5"/>
+    <w:rsid w:val="2F216CBD"/>
+    <w:rsid w:val="2F41CF42"/>
     <w:rsid w:val="2F4CCA31"/>
+    <w:rsid w:val="2F5C7DCB"/>
+    <w:rsid w:val="2F5C9F3E"/>
     <w:rsid w:val="2F859185"/>
     <w:rsid w:val="2F998379"/>
+    <w:rsid w:val="2FAB3487"/>
+    <w:rsid w:val="30AFD6B5"/>
     <w:rsid w:val="30BBEAA8"/>
+    <w:rsid w:val="3181CC4D"/>
+    <w:rsid w:val="31BCB930"/>
+    <w:rsid w:val="31DB0B10"/>
     <w:rsid w:val="31ED6233"/>
+    <w:rsid w:val="31F9EA73"/>
+    <w:rsid w:val="3229CD5F"/>
+    <w:rsid w:val="326F3434"/>
     <w:rsid w:val="32AB6530"/>
     <w:rsid w:val="330178AC"/>
     <w:rsid w:val="3318923A"/>
     <w:rsid w:val="332DBA0E"/>
+    <w:rsid w:val="33C7E282"/>
     <w:rsid w:val="33DC931C"/>
     <w:rsid w:val="33DE0C37"/>
     <w:rsid w:val="33FA2F01"/>
     <w:rsid w:val="34526768"/>
     <w:rsid w:val="34A7FB25"/>
+    <w:rsid w:val="34C645AB"/>
+    <w:rsid w:val="34E25A92"/>
     <w:rsid w:val="354A88F7"/>
+    <w:rsid w:val="35746EB4"/>
+    <w:rsid w:val="357E9603"/>
     <w:rsid w:val="359D70D5"/>
+    <w:rsid w:val="35ADE6D8"/>
     <w:rsid w:val="35D918F5"/>
+    <w:rsid w:val="35E6E1EE"/>
     <w:rsid w:val="36509AE9"/>
     <w:rsid w:val="369D170B"/>
     <w:rsid w:val="36D5ED3A"/>
+    <w:rsid w:val="36EFFB5F"/>
+    <w:rsid w:val="37CC643C"/>
     <w:rsid w:val="38CA8994"/>
+    <w:rsid w:val="39142292"/>
     <w:rsid w:val="391F83ED"/>
     <w:rsid w:val="39A7E7B7"/>
     <w:rsid w:val="3A1CF869"/>
     <w:rsid w:val="3A1D2D10"/>
+    <w:rsid w:val="3A77996F"/>
+    <w:rsid w:val="3A89EE54"/>
     <w:rsid w:val="3A9496B2"/>
+    <w:rsid w:val="3A9883E6"/>
+    <w:rsid w:val="3AB66E62"/>
     <w:rsid w:val="3ACE913C"/>
     <w:rsid w:val="3AEC74B1"/>
+    <w:rsid w:val="3B19C140"/>
+    <w:rsid w:val="3B1EA464"/>
+    <w:rsid w:val="3B29D0B4"/>
     <w:rsid w:val="3B3D3ACA"/>
     <w:rsid w:val="3B6F01EA"/>
     <w:rsid w:val="3B94FCA8"/>
     <w:rsid w:val="3BB56B13"/>
     <w:rsid w:val="3BB86E6B"/>
+    <w:rsid w:val="3C174D0D"/>
+    <w:rsid w:val="3C33185B"/>
     <w:rsid w:val="3C63AEA7"/>
+    <w:rsid w:val="3C7124FA"/>
+    <w:rsid w:val="3D7EC9CB"/>
     <w:rsid w:val="3D9FC251"/>
+    <w:rsid w:val="3DE0E886"/>
     <w:rsid w:val="3E0BF705"/>
+    <w:rsid w:val="3E0C20E0"/>
+    <w:rsid w:val="3E1D640D"/>
     <w:rsid w:val="3E3F8EA5"/>
+    <w:rsid w:val="3E429DD1"/>
+    <w:rsid w:val="3EA5D1DA"/>
+    <w:rsid w:val="3EAE7415"/>
     <w:rsid w:val="3ECC83F2"/>
+    <w:rsid w:val="3EE5BE39"/>
     <w:rsid w:val="3F07CC3D"/>
+    <w:rsid w:val="3F331A60"/>
     <w:rsid w:val="3F37FB74"/>
     <w:rsid w:val="3F4AAF32"/>
+    <w:rsid w:val="3F717510"/>
     <w:rsid w:val="3FA8068B"/>
+    <w:rsid w:val="3FBE291A"/>
+    <w:rsid w:val="3FC15CA1"/>
+    <w:rsid w:val="3FD8999B"/>
+    <w:rsid w:val="3FF0339E"/>
     <w:rsid w:val="4013DB5C"/>
+    <w:rsid w:val="40280EC1"/>
     <w:rsid w:val="40D4580A"/>
+    <w:rsid w:val="414045AF"/>
     <w:rsid w:val="415B8946"/>
     <w:rsid w:val="4161D7E1"/>
     <w:rsid w:val="418CF97C"/>
+    <w:rsid w:val="419E0E50"/>
+    <w:rsid w:val="41B9D0F5"/>
     <w:rsid w:val="41D37C91"/>
     <w:rsid w:val="4224B8C7"/>
+    <w:rsid w:val="4276A73D"/>
     <w:rsid w:val="42BD59A4"/>
+    <w:rsid w:val="42FFC439"/>
     <w:rsid w:val="430A2A79"/>
     <w:rsid w:val="4311967C"/>
     <w:rsid w:val="43AE28A6"/>
+    <w:rsid w:val="43CCC0EE"/>
+    <w:rsid w:val="43CF5524"/>
     <w:rsid w:val="43D1CD1B"/>
     <w:rsid w:val="44329BD5"/>
+    <w:rsid w:val="443993AE"/>
+    <w:rsid w:val="443B5FA2"/>
     <w:rsid w:val="4444F56F"/>
     <w:rsid w:val="445D3849"/>
+    <w:rsid w:val="4460F7A9"/>
+    <w:rsid w:val="44A65BD0"/>
+    <w:rsid w:val="44CFBD25"/>
+    <w:rsid w:val="45290AAE"/>
     <w:rsid w:val="45BEBFBB"/>
+    <w:rsid w:val="45BED8ED"/>
     <w:rsid w:val="45C3787D"/>
     <w:rsid w:val="45E4D007"/>
+    <w:rsid w:val="46020D27"/>
     <w:rsid w:val="461314E3"/>
     <w:rsid w:val="4642874D"/>
     <w:rsid w:val="4657F82C"/>
+    <w:rsid w:val="4679F8C6"/>
+    <w:rsid w:val="468C8F12"/>
     <w:rsid w:val="469AB62D"/>
     <w:rsid w:val="46A6E394"/>
+    <w:rsid w:val="46D314A1"/>
+    <w:rsid w:val="472AC0F9"/>
+    <w:rsid w:val="47C4508C"/>
     <w:rsid w:val="47FC8A95"/>
     <w:rsid w:val="48184F79"/>
     <w:rsid w:val="48364EC9"/>
+    <w:rsid w:val="483B60A5"/>
+    <w:rsid w:val="48B91C10"/>
+    <w:rsid w:val="48C60D86"/>
     <w:rsid w:val="48D7B61A"/>
     <w:rsid w:val="48E5D3FF"/>
     <w:rsid w:val="4903A52A"/>
+    <w:rsid w:val="49058798"/>
     <w:rsid w:val="491B4D93"/>
+    <w:rsid w:val="491BCFDC"/>
     <w:rsid w:val="49351E54"/>
     <w:rsid w:val="496CEA89"/>
+    <w:rsid w:val="497379C8"/>
     <w:rsid w:val="49C053BE"/>
+    <w:rsid w:val="49C6276B"/>
+    <w:rsid w:val="49EDFAAC"/>
+    <w:rsid w:val="4A176603"/>
     <w:rsid w:val="4A479F45"/>
+    <w:rsid w:val="4A5D9BC9"/>
+    <w:rsid w:val="4A88702F"/>
+    <w:rsid w:val="4A9F920B"/>
+    <w:rsid w:val="4AF014CD"/>
     <w:rsid w:val="4BB2674C"/>
+    <w:rsid w:val="4BBED732"/>
     <w:rsid w:val="4BD7215A"/>
     <w:rsid w:val="4C206647"/>
     <w:rsid w:val="4C37B156"/>
+    <w:rsid w:val="4C7778E2"/>
     <w:rsid w:val="4C9A9BB0"/>
+    <w:rsid w:val="4CB3C1BA"/>
     <w:rsid w:val="4D1CACB0"/>
+    <w:rsid w:val="4D4E22B1"/>
+    <w:rsid w:val="4D99F7A8"/>
+    <w:rsid w:val="4DA09FAF"/>
+    <w:rsid w:val="4E03856B"/>
+    <w:rsid w:val="4E1BD477"/>
     <w:rsid w:val="4E211833"/>
     <w:rsid w:val="4E23B5A6"/>
     <w:rsid w:val="4E60D220"/>
+    <w:rsid w:val="4E655B76"/>
     <w:rsid w:val="4EB34FA7"/>
     <w:rsid w:val="4EDA53B3"/>
     <w:rsid w:val="4EE53773"/>
+    <w:rsid w:val="4EF42648"/>
     <w:rsid w:val="4F1684EB"/>
     <w:rsid w:val="4F44594E"/>
+    <w:rsid w:val="4F4DDCA9"/>
     <w:rsid w:val="4F60CF17"/>
     <w:rsid w:val="4F6B1DAA"/>
     <w:rsid w:val="4F750B0F"/>
     <w:rsid w:val="4F76AE90"/>
+    <w:rsid w:val="4F90F0B1"/>
     <w:rsid w:val="4FB28925"/>
+    <w:rsid w:val="4FB702FC"/>
+    <w:rsid w:val="506C575B"/>
+    <w:rsid w:val="507B6514"/>
     <w:rsid w:val="50A255B1"/>
     <w:rsid w:val="5106625F"/>
     <w:rsid w:val="51CC502C"/>
+    <w:rsid w:val="51D2D477"/>
+    <w:rsid w:val="521CDC92"/>
     <w:rsid w:val="521EB46B"/>
+    <w:rsid w:val="5237DD13"/>
     <w:rsid w:val="526C6CB0"/>
+    <w:rsid w:val="526FFBDD"/>
     <w:rsid w:val="5288CF92"/>
+    <w:rsid w:val="52DB4AF7"/>
+    <w:rsid w:val="5308AA3B"/>
     <w:rsid w:val="534CBC5F"/>
+    <w:rsid w:val="535E1B72"/>
     <w:rsid w:val="53E87A67"/>
     <w:rsid w:val="53F37F70"/>
+    <w:rsid w:val="54464C81"/>
     <w:rsid w:val="5467195E"/>
     <w:rsid w:val="54B922B0"/>
     <w:rsid w:val="54CB2501"/>
     <w:rsid w:val="54D89742"/>
     <w:rsid w:val="54F6DA3D"/>
     <w:rsid w:val="550C1E89"/>
+    <w:rsid w:val="55202188"/>
     <w:rsid w:val="55330C80"/>
+    <w:rsid w:val="55381C19"/>
     <w:rsid w:val="554E3C7D"/>
+    <w:rsid w:val="55A520E7"/>
     <w:rsid w:val="55B83350"/>
+    <w:rsid w:val="55D4B9F9"/>
+    <w:rsid w:val="562043A9"/>
     <w:rsid w:val="563899F0"/>
     <w:rsid w:val="5643830F"/>
+    <w:rsid w:val="5669D1BE"/>
     <w:rsid w:val="5697FB58"/>
+    <w:rsid w:val="578E33E4"/>
+    <w:rsid w:val="57AE4862"/>
     <w:rsid w:val="57CD8B8A"/>
+    <w:rsid w:val="57F68364"/>
     <w:rsid w:val="583872D3"/>
+    <w:rsid w:val="58415D7D"/>
+    <w:rsid w:val="5852EFAE"/>
+    <w:rsid w:val="58574357"/>
     <w:rsid w:val="586D5E01"/>
     <w:rsid w:val="58879DBA"/>
     <w:rsid w:val="58DAA5D4"/>
+    <w:rsid w:val="58DEC1BF"/>
     <w:rsid w:val="58F17CC3"/>
     <w:rsid w:val="591ADAEE"/>
+    <w:rsid w:val="5945AFD2"/>
     <w:rsid w:val="5984AC7B"/>
     <w:rsid w:val="599F4AC8"/>
     <w:rsid w:val="59BD6524"/>
+    <w:rsid w:val="59CA6071"/>
+    <w:rsid w:val="59EDB160"/>
     <w:rsid w:val="59F3CEBA"/>
     <w:rsid w:val="5A139258"/>
     <w:rsid w:val="5A1D1D3D"/>
     <w:rsid w:val="5A3669CA"/>
     <w:rsid w:val="5A4A3AB6"/>
+    <w:rsid w:val="5AD8B6CB"/>
+    <w:rsid w:val="5AD95196"/>
+    <w:rsid w:val="5AEF5466"/>
+    <w:rsid w:val="5B07A1AD"/>
+    <w:rsid w:val="5BAC6BFE"/>
     <w:rsid w:val="5BEE4D19"/>
+    <w:rsid w:val="5C2A0DE0"/>
+    <w:rsid w:val="5C3B88B4"/>
     <w:rsid w:val="5C58C254"/>
     <w:rsid w:val="5C6A9C0E"/>
     <w:rsid w:val="5C6C5596"/>
     <w:rsid w:val="5CC9B2E4"/>
+    <w:rsid w:val="5D4E773F"/>
+    <w:rsid w:val="5D8D07FA"/>
+    <w:rsid w:val="5DDC6947"/>
+    <w:rsid w:val="5DEE1E73"/>
     <w:rsid w:val="5E37C725"/>
     <w:rsid w:val="5E4F926B"/>
     <w:rsid w:val="5E62D19E"/>
     <w:rsid w:val="5EEA0A38"/>
     <w:rsid w:val="5EF22943"/>
+    <w:rsid w:val="5EFD06CC"/>
     <w:rsid w:val="5F139318"/>
     <w:rsid w:val="5FF87546"/>
+    <w:rsid w:val="60A214EF"/>
     <w:rsid w:val="617CE892"/>
     <w:rsid w:val="619205C5"/>
+    <w:rsid w:val="61AE3896"/>
+    <w:rsid w:val="61DFD32C"/>
     <w:rsid w:val="61E2F99C"/>
+    <w:rsid w:val="61F1D943"/>
+    <w:rsid w:val="61F3D472"/>
+    <w:rsid w:val="61FF00B4"/>
     <w:rsid w:val="6253603E"/>
     <w:rsid w:val="6295B2FC"/>
     <w:rsid w:val="62B39DF5"/>
+    <w:rsid w:val="62D6FDC0"/>
     <w:rsid w:val="62E9512B"/>
     <w:rsid w:val="63126664"/>
     <w:rsid w:val="6357E7DC"/>
     <w:rsid w:val="63681BCF"/>
+    <w:rsid w:val="63A38DBB"/>
+    <w:rsid w:val="63CBF5B5"/>
     <w:rsid w:val="641418C8"/>
     <w:rsid w:val="642EB3DD"/>
+    <w:rsid w:val="64454325"/>
     <w:rsid w:val="645D1279"/>
     <w:rsid w:val="64853FC3"/>
     <w:rsid w:val="64A00193"/>
+    <w:rsid w:val="64A2C90C"/>
     <w:rsid w:val="64AAF8A7"/>
     <w:rsid w:val="64C3C696"/>
     <w:rsid w:val="653B44B7"/>
     <w:rsid w:val="656C2624"/>
+    <w:rsid w:val="65727D8C"/>
     <w:rsid w:val="65C0B61E"/>
     <w:rsid w:val="65C7F1D1"/>
+    <w:rsid w:val="6630A508"/>
     <w:rsid w:val="66640CBF"/>
     <w:rsid w:val="66EB44D6"/>
+    <w:rsid w:val="6719CA77"/>
+    <w:rsid w:val="6721C665"/>
     <w:rsid w:val="6744FE68"/>
+    <w:rsid w:val="6779BB10"/>
+    <w:rsid w:val="677A7BE9"/>
     <w:rsid w:val="677ABC5B"/>
+    <w:rsid w:val="67C13209"/>
     <w:rsid w:val="67D51E7F"/>
+    <w:rsid w:val="67DE531A"/>
     <w:rsid w:val="67E2FCBE"/>
     <w:rsid w:val="68174D28"/>
     <w:rsid w:val="68672EE0"/>
+    <w:rsid w:val="68827BFC"/>
     <w:rsid w:val="692E0FC3"/>
+    <w:rsid w:val="692F255D"/>
+    <w:rsid w:val="69E80D7D"/>
+    <w:rsid w:val="69F8ACF4"/>
     <w:rsid w:val="6A1C5FCC"/>
+    <w:rsid w:val="6A31C30A"/>
     <w:rsid w:val="6A57B455"/>
+    <w:rsid w:val="6A5E1ABD"/>
     <w:rsid w:val="6A78BEAB"/>
     <w:rsid w:val="6AA51081"/>
+    <w:rsid w:val="6AB8C3C9"/>
     <w:rsid w:val="6ACDAB84"/>
     <w:rsid w:val="6B556D70"/>
     <w:rsid w:val="6B639C78"/>
     <w:rsid w:val="6B8B08CD"/>
+    <w:rsid w:val="6B8E0F39"/>
     <w:rsid w:val="6BB8302D"/>
+    <w:rsid w:val="6BBC3A6C"/>
     <w:rsid w:val="6BC10177"/>
+    <w:rsid w:val="6BCAED2D"/>
+    <w:rsid w:val="6BF0B265"/>
+    <w:rsid w:val="6BFF5FF9"/>
     <w:rsid w:val="6C830FF4"/>
+    <w:rsid w:val="6CCEF078"/>
+    <w:rsid w:val="6CE3FBEE"/>
     <w:rsid w:val="6CED64D4"/>
+    <w:rsid w:val="6D022144"/>
     <w:rsid w:val="6D2E93B3"/>
     <w:rsid w:val="6D52DF59"/>
     <w:rsid w:val="6D6B583F"/>
+    <w:rsid w:val="6D9C3560"/>
     <w:rsid w:val="6DA02325"/>
     <w:rsid w:val="6DBC5F53"/>
     <w:rsid w:val="6DC43A8A"/>
     <w:rsid w:val="6DDC6C5C"/>
     <w:rsid w:val="6DE0719E"/>
+    <w:rsid w:val="6E09CD5C"/>
+    <w:rsid w:val="6E30851D"/>
+    <w:rsid w:val="6E43ED45"/>
     <w:rsid w:val="6E792E5E"/>
     <w:rsid w:val="6E8310AD"/>
+    <w:rsid w:val="6E8BCC09"/>
     <w:rsid w:val="6EA505E7"/>
     <w:rsid w:val="6EAB256A"/>
+    <w:rsid w:val="6ECAB1A5"/>
     <w:rsid w:val="6EDADAD3"/>
     <w:rsid w:val="6EEBAD46"/>
+    <w:rsid w:val="6F0BAB77"/>
     <w:rsid w:val="6F225917"/>
     <w:rsid w:val="6F29CE48"/>
+    <w:rsid w:val="6F428BDB"/>
     <w:rsid w:val="6F66252A"/>
     <w:rsid w:val="6F6A672A"/>
     <w:rsid w:val="6F96B737"/>
     <w:rsid w:val="6FA98E92"/>
     <w:rsid w:val="6FE5859B"/>
+    <w:rsid w:val="6FF97EBF"/>
     <w:rsid w:val="701A7D08"/>
+    <w:rsid w:val="7050823C"/>
+    <w:rsid w:val="70B59E33"/>
+    <w:rsid w:val="712C3942"/>
     <w:rsid w:val="7156E929"/>
+    <w:rsid w:val="71972752"/>
+    <w:rsid w:val="71C16532"/>
     <w:rsid w:val="71D2458B"/>
     <w:rsid w:val="71FA5381"/>
     <w:rsid w:val="720F7667"/>
     <w:rsid w:val="7212AB9C"/>
     <w:rsid w:val="72137EA6"/>
+    <w:rsid w:val="72500B50"/>
+    <w:rsid w:val="728B2F15"/>
     <w:rsid w:val="73046D9B"/>
+    <w:rsid w:val="736EB91D"/>
     <w:rsid w:val="7375A71D"/>
     <w:rsid w:val="7390F2A0"/>
     <w:rsid w:val="739858EE"/>
     <w:rsid w:val="73EBC133"/>
     <w:rsid w:val="73EC323F"/>
+    <w:rsid w:val="73F705ED"/>
+    <w:rsid w:val="73F7DCBB"/>
+    <w:rsid w:val="74442F09"/>
+    <w:rsid w:val="747D9DB8"/>
+    <w:rsid w:val="74BF185C"/>
+    <w:rsid w:val="74D2C418"/>
+    <w:rsid w:val="74EE1975"/>
     <w:rsid w:val="750B0775"/>
     <w:rsid w:val="754AF3AA"/>
+    <w:rsid w:val="75BA13B8"/>
     <w:rsid w:val="75CC0D2E"/>
+    <w:rsid w:val="75FFE850"/>
     <w:rsid w:val="7657A4A7"/>
     <w:rsid w:val="76885EE9"/>
     <w:rsid w:val="76BA0F9A"/>
+    <w:rsid w:val="76CA42E4"/>
     <w:rsid w:val="76D9897A"/>
     <w:rsid w:val="76F8A270"/>
+    <w:rsid w:val="775560B8"/>
     <w:rsid w:val="7763FECF"/>
     <w:rsid w:val="77643E81"/>
     <w:rsid w:val="77B2BBFA"/>
+    <w:rsid w:val="77C8DA88"/>
     <w:rsid w:val="77FFBF26"/>
     <w:rsid w:val="782B6295"/>
     <w:rsid w:val="790F85DA"/>
+    <w:rsid w:val="7987F08E"/>
     <w:rsid w:val="798A0BC7"/>
     <w:rsid w:val="79CE4355"/>
+    <w:rsid w:val="79E8BB31"/>
+    <w:rsid w:val="7A0903F6"/>
+    <w:rsid w:val="7A0F0655"/>
     <w:rsid w:val="7A3A4EAC"/>
+    <w:rsid w:val="7A3D46B1"/>
+    <w:rsid w:val="7A4F9F00"/>
     <w:rsid w:val="7A6C65A4"/>
     <w:rsid w:val="7A7B940D"/>
+    <w:rsid w:val="7A830685"/>
     <w:rsid w:val="7AB0BA4D"/>
+    <w:rsid w:val="7B0CB487"/>
     <w:rsid w:val="7B353AA7"/>
+    <w:rsid w:val="7B3B5FA6"/>
+    <w:rsid w:val="7B4576AB"/>
     <w:rsid w:val="7B71F9A6"/>
     <w:rsid w:val="7B8B4E24"/>
+    <w:rsid w:val="7BA4324D"/>
     <w:rsid w:val="7BCB0204"/>
     <w:rsid w:val="7BCB176A"/>
+    <w:rsid w:val="7BFB50A8"/>
+    <w:rsid w:val="7C37A4FC"/>
     <w:rsid w:val="7C39757E"/>
+    <w:rsid w:val="7C61565A"/>
+    <w:rsid w:val="7CB95F08"/>
     <w:rsid w:val="7CE088EF"/>
     <w:rsid w:val="7D0B76D8"/>
+    <w:rsid w:val="7D61CB20"/>
+    <w:rsid w:val="7D6DA6EC"/>
     <w:rsid w:val="7DCC3368"/>
+    <w:rsid w:val="7DF9AEBA"/>
     <w:rsid w:val="7E581062"/>
+    <w:rsid w:val="7EA1FF4B"/>
     <w:rsid w:val="7EAC8412"/>
     <w:rsid w:val="7EEA6399"/>
+    <w:rsid w:val="7EEF0DB8"/>
+    <w:rsid w:val="7F74C6B8"/>
+    <w:rsid w:val="7F7C410B"/>
     <w:rsid w:val="7F828B8C"/>
     <w:rsid w:val="7FB2AC43"/>
     <w:rsid w:val="7FC6B320"/>
     <w:rsid w:val="7FCC9A89"/>
     <w:rsid w:val="7FD93727"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="620FAB79"/>
-  <w15:docId w15:val="{BD34112B-DCF0-4CA3-8010-5E380DAA39A6}"/>
+  <w15:docId w15:val="{545B298C-E751-41CC-9B0B-E5A7CF7DBD3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19969,52 +21910,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -20081,502 +22022,502 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="0" w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CB7E68"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Parastatabula"/>
     <w:rsid w:val="000A0BC7"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="H&amp;P List Paragraph,2,Strip,Normal bullet 2,Bullet list,List Paragraph1,Saraksta rindkopa1,Colorful List - Accent 12,List1,Akapit z listą BS,Colorful List - Accent 11,Numbered Para 1,Dot pt,List Paragraph Char Char Char,List Paragraph11"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006B168E"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
+  <w:style w:type="character" w:styleId="SarakstarindkopaRakstz" w:customStyle="1">
     <w:name w:val="Saraksta rindkopa Rakstz."/>
     <w:aliases w:val="H&amp;P List Paragraph Rakstz.,2 Rakstz.,Strip Rakstz.,Normal bullet 2 Rakstz.,Bullet list Rakstz.,List Paragraph1 Rakstz.,Saraksta rindkopa1 Rakstz.,Colorful List - Accent 12 Rakstz.,List1 Rakstz.,Akapit z listą BS Rakstz."/>
     <w:link w:val="Sarakstarindkopa"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="007D065F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv2131">
+  <w:style w:type="paragraph" w:styleId="tv2131" w:customStyle="1">
     <w:name w:val="tv2131"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="005C39A4"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="300"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="414142"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
     <w:name w:val="Komentāra teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Komentrateksts"/>
     <w:next w:val="Komentrateksts"/>
     <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:basedOn w:val="KomentratekstsRakstz"/>
     <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+  <w:style w:type="character" w:styleId="BalontekstsRakstz" w:customStyle="1">
     <w:name w:val="Balonteksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00806E02"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="c14">
+  <w:style w:type="character" w:styleId="c14" w:customStyle="1">
     <w:name w:val="c14"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="0063568F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+  <w:style w:type="character" w:styleId="GalveneRakstz" w:customStyle="1">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+  <w:style w:type="character" w:styleId="KjeneRakstz" w:customStyle="1">
     <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
+  <w:style w:type="paragraph" w:styleId="naisf" w:customStyle="1">
     <w:name w:val="naisf"/>
     <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamatteksts2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="Pamatteksts2Rakstz"/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Pamatteksts2Rakstz">
+  <w:style w:type="character" w:styleId="Pamatteksts2Rakstz" w:customStyle="1">
     <w:name w:val="Pamatteksts 2 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Pamatteksts2"/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Vresteksts">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote,Fußnote Char,Fußnote Char Char,Fußnote Char Char Char Char Char Char,Fußnote,-E Fußnotentext,footnote text,Fußnotentext Ursprung,single space,FOOTNOTES,fn,Footnote Text Char2 Char,Footnote Text Char Char1 Char,Schriftart: 9 pt,f,F"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+  <w:style w:type="character" w:styleId="VrestekstsRakstz" w:customStyle="1">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:aliases w:val="Footnote Rakstz.,Fußnote Char Rakstz.,Fußnote Char Char Rakstz.,Fußnote Char Char Char Char Char Char Rakstz.,Fußnote Rakstz.,-E Fußnotentext Rakstz.,footnote text Rakstz.,Fußnotentext Ursprung Rakstz.,single space Rakstz.,f Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Vresteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Vresatsauce">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Refernece,Footnote Reference Superscript,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0093766F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A1D0A"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+  <w:style w:type="paragraph" w:styleId="Style1" w:customStyle="1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Sarakstarindkopa"/>
     <w:link w:val="Style1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00F25516"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style2">
+  <w:style w:type="paragraph" w:styleId="Style2" w:customStyle="1">
     <w:name w:val="Style2"/>
     <w:next w:val="Pamatteksts2"/>
     <w:link w:val="Style2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C53012"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+  <w:style w:type="character" w:styleId="Style1Char" w:customStyle="1">
     <w:name w:val="Style1 Char"/>
     <w:basedOn w:val="SarakstarindkopaRakstz"/>
     <w:link w:val="Style1"/>
     <w:rsid w:val="005C34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+  <w:style w:type="paragraph" w:styleId="Style3" w:customStyle="1">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="Style1"/>
     <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5EE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style2Char">
+  <w:style w:type="character" w:styleId="Style2Char" w:customStyle="1">
     <w:name w:val="Style2 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style2"/>
     <w:rsid w:val="00C53012"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
+  <w:style w:type="character" w:styleId="Style3Char" w:customStyle="1">
     <w:name w:val="Style3 Char"/>
     <w:basedOn w:val="Style1Char"/>
     <w:link w:val="Style3"/>
     <w:rsid w:val="00BD5EE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paraststmeklis">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00786059"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
@@ -20605,224 +22546,224 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Neatrisintapieminana">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C603FD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00101F04"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
+  <w:style w:type="paragraph" w:styleId="CharCharCharChar" w:customStyle="1">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:link w:val="Vresatsauce"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB4B0B"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pamattekstsaratkpi">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="PamattekstsaratkpiRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsaratkpiRakstz">
+  <w:style w:type="character" w:styleId="PamattekstsaratkpiRakstz" w:customStyle="1">
     <w:name w:val="Pamatteksts ar atkāpi Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Pamattekstsaratkpi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC022F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="NosaukumsRakstz"/>
     <w:qFormat/>
     <w:rsid w:val="00BC022F"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+  <w:style w:type="character" w:styleId="NosaukumsRakstz" w:customStyle="1">
     <w:name w:val="Nosaukums Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Nosaukums"/>
     <w:rsid w:val="00BC022F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA376D"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00614668"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
+  <w:style w:type="character" w:styleId="ui-provider" w:customStyle="1">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00F17FB7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Headinggg1">
+  <w:style w:type="paragraph" w:styleId="Headinggg1" w:customStyle="1">
     <w:name w:val="Headinggg1"/>
     <w:basedOn w:val="Sarakstarindkopa"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="41"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style4">
+  <w:style w:type="paragraph" w:styleId="Style4" w:customStyle="1">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="00835AA1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00682D8F"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+  <w:style w:type="character" w:styleId="cf01" w:customStyle="1">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00942BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+  <w:style w:type="character" w:styleId="cf11" w:customStyle="1">
     <w:name w:val="cf11"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00942BCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:rFonts w:hint="default" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+  <w:style w:type="character" w:styleId="Virsraksts1Rakstz" w:customStyle="1">
     <w:name w:val="Virsraksts 1 Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CB7E68"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17706452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="38435739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22003,56 +23944,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2111196522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristine.jucite@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-1n" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/6-1-1-7" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vis@cfla.gov.lv" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/makroekonomiskie-pienemumi-un-prognozes?utm_source=https%3A%2F%2Fwww.google.com%2F" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/par-e-vidi" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projekti.cfla.gov.lv/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@cfla.gov.lv" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/352309-eiropas-savienibas-kohezijas-politikas-programmas-20212027-gadam-611-specifiska-atbalsta-merka-parejas-uz-klimatneitralitati-radito-ekonomisko-socialo-un-vides-seku-mazinasana-visvairak-skartajos-regionos-6117-pasakuma-eiropas-savienibas-nozimes-biotopu-vai-purvu-ekosistemu-atjaunosana-istenosanas-noteikumi" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/2-2-3-3-k-1n" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikus.spalvins@cfla.gov.lv" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esfondi.lv" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfla.gov.lv/lv/6-1-1-7" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2021/1060/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vienas-vienibas-izmaksu-standarta-likmes-aprekina-un-piemerosanas-metodika-iekszemes-komandejumu-izmaksam-darbibas-programmas-izaugsme-un-nodarbinatiba-un-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-istenosanai" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/271684-kartiba-kada-noverte-paredzetas-darbibas-ietekmi-uz-vidi-un-akcepte-paredzeto-darbibu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/51522-par-ietekmes-uz-vidi-novertejumu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2021/1060/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/lv/TXT/?uri=CELEX%3A32024R2509" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22313,98 +24253,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...24 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6dddf3e74f1801dda93a3261d653b9d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bf267960a91417ae79e7f9f258c2b903">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="93913b422861a4d28d340a0e706388e1" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Datums" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -22428,50 +24346,60 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Datums" ma:index="24" nillable="true" ma:displayName="Datums" ma:default="[today]" ma:format="DateTime" ma:internalName="Datums">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -22571,116 +24499,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <Datums xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">2026-07-07T10:39:56+00:00</Datums>
+    <SharedWithUsers xmlns="42144e59-5907-413f-b624-803f3a022d9b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07BB9081-4672-4C8A-8612-3C7B12527CAA}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{692F3876-2DB8-43A2-8015-249A56E5785B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6768D83E-66AF-472A-999C-72C07D7E136C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07950C3E-A3E9-4269-9555-A3B110AC29B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>CFLA</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ilze Kvartenoka</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>706200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>