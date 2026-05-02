--- v0 (2025-10-31)
+++ v1 (2026-05-02)
@@ -1,3785 +1,4025 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <!-- Generated by Aspose.Words for .NET 25.10.0 -->
   <w:body>
-    <w:p w14:paraId="1754A712" w14:textId="02757F67" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="004D617B">
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="50E5EFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pielikums Izglītības un zinātnes ministrijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="2027868D" w14:textId="6B7D5E01">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(datums skatāms laika zīmogā) rīkojumam Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5E80" w:rsidR="002F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="DokChampa"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-2e/26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5E80" w:rsidR="002F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="DokChampa"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="2761A17F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="677D498B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="4C7B537B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APSTIPRINĀTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="323E646F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar Izglītības un zinātnes ministrijas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="1E9FCC7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(datums skatāms laika zīmogā)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w:rsidRPr="00165468" w:rsidP="00165468" w14:paraId="7374D344" w14:textId="4BD86262">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rīkojumu Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5E80" w:rsidR="002F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="DokChampa"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-2e/26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5E80" w:rsidR="002F5E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="DokChampa"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00165468" w14:paraId="57D36E51" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00165468" w14:paraId="3EF1EB86" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00165468" w14:paraId="32802B27" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="1754A712" w14:textId="61E53DC9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodika papildinošas saimnieciskās darbības ieņēmumu uzraudzības nodrošināšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00AD6BD2" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00AD6BD2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0772" w:rsidRPr="00EB0772">
+      <w:r w:rsidRPr="00EB0772" w:rsidR="00EB0772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam</w:t>
       </w:r>
       <w:r w:rsidR="00EB0772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB0772" w:rsidRPr="00EB0772">
+      <w:r w:rsidRPr="00EB0772" w:rsidR="00EB0772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.1.3. pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="00C726AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00EB0772" w:rsidRPr="00EB0772">
+      <w:r w:rsidRPr="00EB0772" w:rsidR="00EB0772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības īstenošanai speciālās izglītības iestādēs</w:t>
       </w:r>
       <w:r w:rsidR="00C726AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00113031" w:rsidRPr="0096794E">
+      <w:r w:rsidRPr="0096794E" w:rsidR="00113031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> projektos</w:t>
       </w:r>
       <w:r w:rsidRPr="0096794E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259A2D1D" w14:textId="7E72F218" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="259A2D1D" w14:textId="7E72F218">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Terminu skaidrojum</w:t>
       </w:r>
       <w:r w:rsidR="00950154">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEAF1DB" w14:textId="77777777" w:rsidR="0032139A" w:rsidRPr="00742C51" w:rsidRDefault="0032139A" w:rsidP="00D1056F">
+    <w:p w:rsidR="0032139A" w:rsidRPr="00742C51" w:rsidP="00D1056F" w14:paraId="2EEAF1DB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39555469" w14:textId="5F8FE903" w:rsidR="00D1056F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E" w:rsidP="00D1056F">
+    <w:p w:rsidR="00D1056F" w:rsidRPr="00742C51" w:rsidP="00D1056F" w14:paraId="39555469" w14:textId="5F8FE903">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ar saimniecisku darbību nesaistīta pamatdarbība </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- izglītības iestādes pamatdarbība, kas neietilpst Līguma par Eiropas Savienības darbību 107. panta 1. punktā noteiktajā darbības jomā, - valsts izglītības sistēmas ietvaros nodrošināta valsts izglītība, ko f</w:t>
       </w:r>
-      <w:r w:rsidR="00D1056F" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansē un uzrauga valsts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635F1714" w14:textId="77777777" w:rsidR="00D1056F" w:rsidRPr="00742C51" w:rsidRDefault="00D1056F" w:rsidP="00D1056F">
+    <w:p w:rsidR="00D1056F" w:rsidRPr="00742C51" w:rsidP="00D1056F" w14:paraId="635F1714" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490D51BD" w14:textId="0861F4BF" w:rsidR="0032139A" w:rsidRPr="00742C51" w:rsidRDefault="00D1056F" w:rsidP="0032139A">
+    <w:p w:rsidR="0032139A" w:rsidRPr="00742C51" w:rsidP="0032139A" w14:paraId="490D51BD" w14:textId="63098C73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apildinoša saimnieciskā darbība</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F45F0F" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00F45F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F45F0F" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00F45F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tāda saimnieciska darbība, ka</w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F45F0F" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00F45F0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tieši saistīta ar infrastruktūras ekspluatāciju un izmantošanu ar saimniecisku darbību nesaistītā </w:t>
       </w:r>
-      <w:r w:rsidR="00F55126" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00F55126">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansējuma saņēmēja</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatdarbības jomā, tai tiek </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="002866F7">
+      <w:r w:rsidRPr="002866F7" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patērēti </w:t>
       </w:r>
-      <w:r w:rsidR="00A75E46" w:rsidRPr="002866F7">
+      <w:r w:rsidRPr="002866F7" w:rsidR="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tie</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> paši resursi (piemēram, materiāli, aprīkojums, darbaspēks un pamatkapitāls) kā ar saimniecisku darbību nesaistītai pamatdarbībai un katru gadu iedalītā </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jauda</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> platības, laika vai f</w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>inanšu izteiksmē nepārsniedz 20 %</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+        <w:t>inanšu izteiksmē nepārsniedz 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>procentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> no infrastruktūras kopējās gada </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jauda</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> platības, laika vai finanšu izteiksmē</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0032139A" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbilstoši Eiropas Komisijas paziņojuma par Līguma par Eiropas Savienības darbību 107.panta 1.punktā minēto valsts atbalsta jēdzienu (2016/C 262/01) 207.punktam “ja jaukta izmantojuma gadījumā infrastruktūru izmanto galvenokārt tikai nesaimnieciskajai darbībai, Komisija uzskata, ka valsts atbalsta noteikumi uz attiecīgo finansējumu var vispār neattiekties ar nosacījumu, ka saimnieciskā darbība ir vienīgi papildinoša, tas ir, šī darbība ir tieši saistīta ar infrastruktūras ekspluatāciju un tai nepieciešama vai nesaraujami saistīta ar tās galveno nesaimniecisko izmantojumu.”</w:t>
       </w:r>
-      <w:r w:rsidR="0032139A" w:rsidRPr="00742C51">
-[...1 lines deleted...]
-          <w:rStyle w:val="Vresatsauce"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17808BBB" w14:textId="77777777" w:rsidR="00D1056F" w:rsidRPr="008B14A6" w:rsidRDefault="00D1056F" w:rsidP="00D1056F">
+    <w:p w:rsidR="00D1056F" w:rsidRPr="008B14A6" w:rsidP="00D1056F" w14:paraId="17808BBB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="017783D4" w14:textId="412D23FD" w:rsidR="001619B4" w:rsidRDefault="008B14A6" w:rsidP="00D1056F">
+    <w:p w:rsidR="00D1056F" w:rsidP="00D1056F" w14:paraId="622DE92C" w14:textId="5CD05BF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0D779CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apildpakalpojumi</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D1056F" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">– pakalpojumi </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">infrastruktūrā, ja pakalpojumus galvenokārt izmanto ar saimniecisku darbību nesaistītai pamatdarbībai un tie neietekmē tirdzniecību starp Eiropas Savienības dalībvalstīm (pakalpojums ir </w:t>
       </w:r>
-      <w:r w:rsidR="00632BFE" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00632BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vietējs). </w:t>
       </w:r>
-      <w:r w:rsidR="00113031" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00113031">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Papildpakalpojumi ar nesaimniecisko infrastruktūras pamatdarbību ir saistīti to novietojuma dēļ – papildpakalpojumus principā izmanto konkrētās infrastruktūras lietotāji.</w:t>
       </w:r>
       <w:r w:rsidR="00113031">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00632BFE" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00632BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Papildpakalpojumiem nav jāpiemēro iedalītās </w:t>
       </w:r>
-      <w:r w:rsidR="002D7477" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jaudas </w:t>
       </w:r>
-      <w:r w:rsidR="00632BFE" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00632BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ierobežojumi, jo papildpakalpojumiem netiek patērēti tādi paši resursi (piemēram, materiāli, aprīkojums, darbaspēks un pamatkapitāls) kā ar saimniecisku darbību nesaistītai </w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansējuma saņēmēja</w:t>
       </w:r>
-      <w:r w:rsidR="00632BFE" w:rsidRPr="0D779CC9">
+      <w:r w:rsidRPr="0D779CC9" w:rsidR="00632BFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamatdarbībai.</w:t>
       </w:r>
       <w:r w:rsidRPr="0D779CC9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B46772" w:rsidRPr="0D779CC9">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 32. punktā noteikts, ka par papildpakalpojumiem uzskata ēdināšanas pakalpojumu sniegšanu izglītojamiem un pašvaldības speciālās izglītības iestādē nodarbinātajiem.</w:t>
+      <w:r w:rsidRPr="00132A56" w:rsidR="00132A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par parastajiem papildpakalpojumiem uzskata, piemēram, kafejnīcas vai ēdnīcas darbību izglītības iestādes ēkās, ēdienu un dzērienu automāti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A56" w:rsidR="00132A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00132A56" w:rsidR="00132A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00132A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="622DE92C" w14:textId="77777777" w:rsidR="00D1056F" w:rsidRPr="00742C51" w:rsidRDefault="00D1056F" w:rsidP="00D1056F">
+    <w:p w:rsidR="00132A56" w:rsidRPr="00742C51" w:rsidP="00D1056F" w14:paraId="74FDBD6C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7500FD" w14:textId="6651F805" w:rsidR="005620E8" w:rsidRPr="00500AFB" w:rsidRDefault="005620E8" w:rsidP="00223B3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Komentrateksts"/>
+    <w:p w:rsidR="005620E8" w:rsidRPr="00500AFB" w:rsidP="00223B3D" w14:paraId="4C7500FD" w14:textId="6651F805">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saimnieciska darbība</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – tāda darbība, kur</w:t>
       </w:r>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> piedāvā preces vai pakalpojumus attiecīgā tirgū.</w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Saimnieciskā darbība netiek konstatēta, piemēram, kad darbība ir saistīta vienīgi ar valsts pārvaldes funkciju un pārvaldes uzdevumu vai deleģēto pārvaldes uzdevumu izpildi, t</w:t>
       </w:r>
-      <w:r w:rsidR="001D65C1" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="001D65C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ai </w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sk</w:t>
       </w:r>
-      <w:r w:rsidR="001D65C1" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="001D65C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aitā</w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ja </w:t>
       </w:r>
-      <w:r w:rsidR="00411E0A" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00411E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">publiskas personas </w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">infrastruktūra tiek iznomāta </w:t>
       </w:r>
-      <w:r w:rsidR="00411E0A" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00411E0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">publiskās pārvaldes institūcijai </w:t>
       </w:r>
-      <w:r w:rsidR="00F00098" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00F00098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vai </w:t>
       </w:r>
-      <w:r w:rsidR="00F578FE" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00F578FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>privātpersonai</w:t>
       </w:r>
-      <w:r w:rsidR="00F00098" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00F00098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C512C" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="006C512C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārvaldes funkciju vai pārvaldes uzdevumu veikšanai</w:t>
       </w:r>
-      <w:r w:rsidR="00A53C3F" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00A53C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B26B9E" w14:textId="77777777" w:rsidR="005620E8" w:rsidRPr="00742C51" w:rsidRDefault="005620E8" w:rsidP="005620E8">
+    <w:p w:rsidR="005620E8" w:rsidRPr="00742C51" w:rsidP="005620E8" w14:paraId="46B26B9E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42348B2B" w14:textId="23A4881D" w:rsidR="00482494" w:rsidRPr="00482494" w:rsidRDefault="00D43D5E" w:rsidP="5FD9B4C6">
+    <w:p w:rsidR="00482494" w:rsidRPr="00482494" w:rsidP="5FD9B4C6" w14:paraId="42348B2B" w14:textId="22A244DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5FD9B4C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Infrastruktūras amortizācijas periods</w:t>
+        <w:t xml:space="preserve">Projekta dzīves cikls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541864" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta ietvaros modernizēto aktīvu lietderīgās lietošanas laiks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00C4318F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00180E97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta īstenošanas un </w:t>
+      </w:r>
+      <w:r w:rsidR="001D20C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>infrastruktūras amortizācijas periodam</w:t>
       </w:r>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – projekta ietvaros modernizēto aktīvu lietderīgās lietošanas laiks</w:t>
-[...33 lines deleted...]
-      <w:r w:rsidR="00B46772" w:rsidRPr="00A75E46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008631AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(turpmāk – projekta dzīves cikls)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FD9B4C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kas </w:t>
+      </w:r>
+      <w:r w:rsidR="00907632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00B46772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MK noteikum</w:t>
       </w:r>
       <w:r w:rsidR="00BD6F8F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00B46772" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00B46772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00B46772">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>656</w:t>
       </w:r>
-      <w:r w:rsidR="00482494" w:rsidRPr="5FD9B4C6">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C4318F" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31. punkt</w:t>
+      </w:r>
+      <w:r w:rsidR="00907632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am ir 10 gadi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00C4318F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFF1004" w14:textId="77777777" w:rsidR="006A0AA4" w:rsidRDefault="006A0AA4">
+    <w:p w:rsidR="006A0AA4" w14:paraId="4CFF1004" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DB1B45F" w14:textId="5ED2832C" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="2DB1B45F" w14:textId="5ED2832C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="005620E8" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="005620E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Vispārīga informācija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22752D91" w14:textId="77777777" w:rsidR="005620E8" w:rsidRPr="00742C51" w:rsidRDefault="005620E8">
+    <w:p w:rsidR="005620E8" w:rsidRPr="00742C51" w14:paraId="22752D91" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="192B0354" w14:textId="657E3E1F" w:rsidR="005620E8" w:rsidRPr="00742C51" w:rsidRDefault="004D617B" w:rsidP="00A62FA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="005620E8" w:rsidRPr="00742C51" w:rsidP="00A62FA8" w14:paraId="192B0354" w14:textId="4BADF64B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodika</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaka </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pamatprincipus </w:t>
       </w:r>
-      <w:r w:rsidR="00DC1B1C" w:rsidRPr="00DC1B1C">
+      <w:r w:rsidRPr="00DC1B1C" w:rsidR="00DC1B1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.2.1.3. pasākuma “Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības īstenošanai speciālās izglītības iestādēs” </w:t>
       </w:r>
       <w:r w:rsidR="002E3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
-      <w:r w:rsidR="002E3A94" w:rsidRPr="00DC1B1C">
+      <w:r w:rsidRPr="00DC1B1C" w:rsidR="002E3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.1.3. pasākum</w:t>
       </w:r>
       <w:r w:rsidR="002E3A94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s) </w:t>
       </w:r>
-      <w:r w:rsidR="00BC0FFB" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00BC0FFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu ikgadējai </w:t>
       </w:r>
-      <w:r w:rsidR="00167150" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00167150">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">papildinošās saimnieciskās darbības </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzība</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nelikumīgā komercdarbības atbalsta </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atgūšanas mehānism</w:t>
       </w:r>
-      <w:r w:rsidR="0099299A" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="0099299A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>am</w:t>
       </w:r>
-      <w:r w:rsidR="008B37A4" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008B37A4" w:rsidRPr="00742C51">
-[...5 lines deleted...]
-        <w:t>ja tiek pārsniegts papildinoš</w:t>
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00E40061">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta dzīves ciklā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiek pārsniegts papildinoš</w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidR="008B37A4" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saimniecisk</w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidR="008B37A4" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> darbīb</w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
-      <w:r w:rsidR="008B37A4" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B37A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteiktais apjoms</w:t>
       </w:r>
-      <w:r w:rsidR="00F175E5" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00F175E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F578FE">
-[...15 lines deleted...]
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ikgadējā </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uzraudzība). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713FEE22" w14:textId="77777777" w:rsidR="00A62FA8" w:rsidRPr="00742C51" w:rsidRDefault="00A62FA8" w:rsidP="008E3583">
+    <w:p w:rsidR="00A62FA8" w:rsidRPr="00742C51" w:rsidP="008E3583" w14:paraId="713FEE22" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AC9799" w14:textId="5B0F350A" w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidRDefault="004D617B" w:rsidP="0028404D">
+    <w:p w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="42AC9799" w14:textId="5B0F350A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodika</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izstrādāta, balstoties uz iepriekšējo pieredzi, </w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pārbaužu un revīziju</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rezultātiem un ieteikumiem, kā arī </w:t>
       </w:r>
       <w:r w:rsidR="00C370B7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pareizas finanšu pārvaldības</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> principiem, ievērojot šādus </w:t>
       </w:r>
-      <w:r w:rsidR="004F667A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">normatīvos aktus, </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dokumentus</w:t>
       </w:r>
-      <w:r w:rsidR="004F667A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un skaidrojošos materiālus</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F10A2BF" w14:textId="70E33B47" w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidRDefault="00D43D5E" w:rsidP="0028404D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="3F10A2BF" w14:textId="70E33B47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ministru kabineta 20</w:t>
       </w:r>
       <w:r w:rsidR="00F55D4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gada </w:t>
       </w:r>
       <w:r w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>novembra</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumi Nr. </w:t>
       </w:r>
       <w:r w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>656</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D31942">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00C06229" w:rsidRPr="00C06229">
+      <w:r w:rsidRPr="00C06229" w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.2.1. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu piekļuvi iekļaujošiem un kvalitatīviem pakalpojumiem izglītības, mācību un mūžizglītības jomā, attīstot pieejamu infrastruktūru, tostarp veicinot noturību izglītošanā un mācībās attālinātā un tiešsaistes režīmā</w:t>
       </w:r>
       <w:r w:rsidR="00D31942">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00C06229" w:rsidRPr="00C06229">
+      <w:r w:rsidRPr="00C06229" w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.2.1.3. pasākuma </w:t>
       </w:r>
       <w:r w:rsidR="00D31942">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00C06229" w:rsidRPr="00C06229">
+      <w:r w:rsidRPr="00C06229" w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības īstenošanai speciālās izglītības iestādēs</w:t>
       </w:r>
       <w:r w:rsidR="00D31942">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00C06229" w:rsidRPr="00C06229">
+      <w:r w:rsidRPr="00C06229" w:rsidR="00C06229">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas noteikumi</w:t>
       </w:r>
       <w:r w:rsidR="00F82D87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – MK noteikumi Nr.</w:t>
       </w:r>
       <w:r w:rsidR="005C771E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>656</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407AAA88" w14:textId="642C4EAB" w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidRDefault="00C370B7" w:rsidP="65861536">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004F667A" w:rsidRPr="00A75E46" w:rsidP="65861536" w14:paraId="407AAA88" w14:textId="642C4EAB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65861536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eiropas </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="65861536">
+      <w:r w:rsidRPr="65861536" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisijas paziņojums par Līguma par Eiropas Savienības darbību 107. panta 1. punktā minēto valsts atbalsta jēdzienu (Eiropas Savienības Oficiālais Vēstnesis, 2016. gada 19. jūlijs, Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00D214AB" w:rsidRPr="65861536">
+      <w:r w:rsidRPr="65861536" w:rsidR="00D214AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2016/</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="65861536">
+      <w:r w:rsidRPr="65861536" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C 262/1);</w:t>
       </w:r>
-      <w:r w:rsidR="00C433C4" w:rsidRPr="65861536">
+      <w:r w:rsidRPr="65861536" w:rsidR="00C433C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB6864D" w14:textId="11CB2A6A" w:rsidR="00182C3D" w:rsidRPr="00A75E46" w:rsidRDefault="00182C3D" w:rsidP="00182C3D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00182C3D" w:rsidRPr="00A75E46" w:rsidP="00182C3D" w14:paraId="0AB6864D" w14:textId="11CB2A6A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Finanšu ministrijas skaidrojošais materiāls par papildinošu saimniecisku darbību </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6696DDBF" w14:textId="74B89C8D" w:rsidR="00182C3D" w:rsidRPr="00A75E46" w:rsidRDefault="00182C3D" w:rsidP="00182C3D">
+    <w:p w:rsidR="00182C3D" w:rsidRPr="00A75E46" w:rsidP="00182C3D" w14:paraId="6696DDBF" w14:textId="74B89C8D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ancillary</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>activity</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0322400B" w14:textId="77777777" w:rsidR="00BC0FFB" w:rsidRPr="00A75E46" w:rsidRDefault="00BC0FFB" w:rsidP="00BC0FFB">
+    <w:p w:rsidR="00BC0FFB" w:rsidRPr="00A75E46" w:rsidP="00BC0FFB" w14:paraId="0322400B" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30BE8F10" w14:textId="4D383066" w:rsidR="00BC0FFB" w:rsidRDefault="002E3A94" w:rsidP="00AB0351">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00BC0FFB" w:rsidP="00AB0351" w14:paraId="30BE8F10" w14:textId="4D383066">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1B1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.1.3. pasākum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC0FFB" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projektu papildinošās saimnieciskās darbības uzraudzību un nelikumīgā komercdarbības atbalsta atgūšanu veic Centrālā finanšu un līgumu aģentūra kā sadarbības iestāde (turpmāk – sadarbības iestāde) atbilstoši MK noteikumu Nr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 656</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0FFB" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00050FB9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>31.</w:t>
       </w:r>
-      <w:r w:rsidR="00BC0FFB" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> punktā noteiktajam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487F3998" w14:textId="77777777" w:rsidR="00065AC3" w:rsidRDefault="00065AC3" w:rsidP="00065AC3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00065AC3" w:rsidP="00065AC3" w14:paraId="487F3998" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309E1F17" w14:textId="7F931AC4" w:rsidR="00AB0351" w:rsidRPr="00065AC3" w:rsidRDefault="004D617B" w:rsidP="5FD9B4C6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00AB0351" w:rsidRPr="00065AC3" w:rsidP="5FD9B4C6" w14:paraId="309E1F17" w14:textId="7F931AC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projektu ikgadējās uzraudzības periodu nosaka</w:t>
       </w:r>
-      <w:r w:rsidR="00023950" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="00023950">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00065AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ievērojot </w:t>
       </w:r>
-      <w:r w:rsidR="002C087C" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="002C087C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekta dzīves cikl</w:t>
       </w:r>
       <w:r w:rsidR="00FA62BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="002C087C" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="002C087C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00065AC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(10 gadi)</w:t>
       </w:r>
-      <w:r w:rsidR="00065AC3">
-[...6 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00B225F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00C1246D" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="00C1246D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ietver </w:t>
       </w:r>
       <w:r w:rsidR="00B225F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">arī </w:t>
       </w:r>
       <w:r w:rsidR="0053053F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00C1246D" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="00C1246D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>darbīb</w:t>
       </w:r>
       <w:r w:rsidR="00251EA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidR="00C1246D" w:rsidRPr="00065AC3">
+      <w:r w:rsidRPr="00065AC3" w:rsidR="00C1246D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanas periodu</w:t>
       </w:r>
       <w:r w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001944AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noslē</w:t>
       </w:r>
       <w:r w:rsidR="00FE4644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gta</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vienošan</w:t>
       </w:r>
       <w:r w:rsidR="00FE4644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s par projektu īstenošanu vai</w:t>
       </w:r>
       <w:r w:rsidR="001944AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noslē</w:t>
       </w:r>
       <w:r w:rsidR="00FE4644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gts</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> būvdarbu vai piegāžu līgum</w:t>
       </w:r>
       <w:r w:rsidR="00FE4644">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ja projekta īstenošana uzsākta pirms vienošanās par projektu īstenošanu noslēgšanas saskaņā ar MK</w:t>
       </w:r>
       <w:r w:rsidR="005B46D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumiem</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001944AA" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="001944AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001944AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>656</w:t>
       </w:r>
-      <w:r w:rsidR="008B2216" w:rsidRPr="008B2216">
+      <w:r w:rsidRPr="008B2216" w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 21. punktu</w:t>
       </w:r>
       <w:r w:rsidR="008B2216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001F6F4F" w:rsidRPr="65861536">
+      <w:r w:rsidRPr="65861536" w:rsidR="001F6F4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71FB87F7" w14:textId="77777777" w:rsidR="004D617B" w:rsidRPr="00A75E46" w:rsidRDefault="004D617B" w:rsidP="004D617B">
+    <w:p w:rsidR="004D617B" w:rsidRPr="00A75E46" w:rsidP="004D617B" w14:paraId="71FB87F7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C91A64" w14:textId="085B8D0B" w:rsidR="00250910" w:rsidRPr="00A75E46" w:rsidRDefault="004D617B" w:rsidP="00AB0351">
+    <w:p w:rsidR="00250910" w:rsidRPr="00A75E46" w:rsidP="00AB0351" w14:paraId="25C91A64" w14:textId="76651C54">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelikumīgā komercdarbības atbalsta atgūšanas mehānismu </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">piemēro, ja kādā no kalendārajiem gadiem </w:t>
       </w:r>
-      <w:r w:rsidR="00F578FE" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00F578FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikgadējās uzraudzības</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> periodā</w:t>
       </w:r>
-      <w:r w:rsidR="001F25AA" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="001F25AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiek konstatēts, ka</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildinošajai saimnieciskajai darbībai iedalītā </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jauda</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> platības, laika vai finanšu izteiksmē pārsniedz 20% no infrastruktūras kopējās gada </w:t>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platības, laika vai finanšu izteiksmē pārsniedz 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no infrastruktūras kopējās gada </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jauda</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> platības, laika vai finanšu izteiksmē. </w:t>
       </w:r>
-      <w:r w:rsidR="00C5245F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C5245F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Informācija par atgūšanas mehānismu ir norādīta </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7A05" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FF7A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>metodikas</w:t>
       </w:r>
-      <w:r w:rsidR="00C5245F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C5245F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00C5245F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C5245F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. sadaļā. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3A42C7" w14:textId="77777777" w:rsidR="00250910" w:rsidRPr="00A75E46" w:rsidRDefault="00250910" w:rsidP="00250910">
+    <w:p w:rsidR="00250910" w:rsidRPr="00A75E46" w:rsidP="00250910" w14:paraId="1A3A42C7" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739DB755" w14:textId="5A7660B3" w:rsidR="00F34FB6" w:rsidRPr="00A75E46" w:rsidRDefault="0086372F" w:rsidP="00AB0351">
+    <w:p w:rsidR="00F34FB6" w:rsidRPr="00A75E46" w:rsidP="00AB0351" w14:paraId="739DB755" w14:textId="6D277E04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lai </w:t>
       </w:r>
       <w:r w:rsidR="005A0AEF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.1.3. pasākuma</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB001E" w:rsidRPr="00A75E46">
-[...5 lines deleted...]
-        <w:t>projekta īstenošanai piešķirtais publiskais finansējums netiktu kvalificēts kā komercdarbības atbalsts, šo projektu ietvaros modernizēto infrastruktūru tās amortizācijas periodā izmanto šādu darbību īstenošanai (piemērus skat</w:t>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta īstenošanai piešķirtais publiskais finansējums netiktu kvalificēts kā komercdarbības atbalsts, šo projektu ietvaros modernizēto infrastruktūru tās </w:t>
+      </w:r>
+      <w:r w:rsidR="00251B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta dzīves ciklā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izmanto šādu darbību īstenošanai (piemērus skat</w:t>
       </w:r>
       <w:r w:rsidR="00B30BB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>īt</w:t>
       </w:r>
-      <w:r w:rsidR="00FB001E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> metodikas </w:t>
       </w:r>
-      <w:r w:rsidR="00F175E5" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00F175E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB001E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pielikumā</w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Pakalpojumu veidu piemēri un to klasifikācija”</w:t>
       </w:r>
-      <w:r w:rsidR="00FB001E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32617427" w14:textId="5FCFAD3F" w:rsidR="00AB0351" w:rsidRPr="00A75E46" w:rsidRDefault="001C51AA" w:rsidP="00AB0351">
+    <w:p w:rsidR="00AB0351" w:rsidRPr="00A75E46" w:rsidP="00AB0351" w14:paraId="32617427" w14:textId="5FCFAD3F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F34FB6" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00F34FB6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00FB001E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FB001E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar saimniecisku darbību nesaistītai pamatdarbībai</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E6F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007F6E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF80EB3" w14:textId="64FEFA75" w:rsidR="007F6E6F" w:rsidRPr="00A75E46" w:rsidRDefault="001C51AA" w:rsidP="00AB0351">
+    <w:p w:rsidR="007F6E6F" w:rsidRPr="00A75E46" w:rsidP="00AB0351" w14:paraId="6FF80EB3" w14:textId="64FEFA75">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0351" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00AB0351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.2. </w:t>
       </w:r>
-      <w:r w:rsidR="00C24B16" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C24B16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">papildinošai </w:t>
       </w:r>
-      <w:r w:rsidR="007F6E6F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>saimnieciskai darbībai</w:t>
       </w:r>
-      <w:r w:rsidR="00FF7A05" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FF7A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, ievērojot MK noteikumos Nr.</w:t>
       </w:r>
       <w:r w:rsidR="00D733B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 656</w:t>
       </w:r>
-      <w:r w:rsidR="00AB0351" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00AB0351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7A05" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00FF7A05">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noteiktos ierobežojumus</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E6F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BFE50" w14:textId="0D3979B4" w:rsidR="00FB001E" w:rsidRPr="00A75E46" w:rsidRDefault="001C51AA" w:rsidP="007F6E6F">
+    <w:p w:rsidR="00FB001E" w:rsidRPr="00A75E46" w:rsidP="007F6E6F" w14:paraId="4C3BFE50" w14:textId="01090375">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007F6E6F" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="007F6E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. </w:t>
       </w:r>
-      <w:r w:rsidR="00C24B16" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidR="00290452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parastajiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="00C24B16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>papildpakalpojumiem</w:t>
       </w:r>
-      <w:r w:rsidR="00426282">
-[...39 lines deleted...]
-      <w:r w:rsidR="007F6E6F" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="007F6E6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9A7279" w14:textId="77777777" w:rsidR="00FB001E" w:rsidRPr="00A75E46" w:rsidRDefault="00FB001E" w:rsidP="00FB001E">
+    <w:p w:rsidR="00FB001E" w:rsidRPr="00A75E46" w:rsidP="00FB001E" w14:paraId="1E9A7279" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75EFDB0E" w14:textId="5BB415B8" w:rsidR="00DB6B4F" w:rsidRPr="00A75E46" w:rsidRDefault="00D43D5E" w:rsidP="65861536">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00A75E46" w:rsidP="65861536" w14:paraId="75EFDB0E" w14:textId="5BB415B8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III. Prasības finansējuma saņēmējiem </w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="5FD9B4C6">
+      <w:r w:rsidRPr="5FD9B4C6" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ikgadējās </w:t>
       </w:r>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzraudzības nodrošināšanai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFFE899" w14:textId="77777777" w:rsidR="001F25AA" w:rsidRPr="00A75E46" w:rsidRDefault="001F25AA" w:rsidP="00A71163">
+    <w:p w:rsidR="001F25AA" w:rsidRPr="00A75E46" w:rsidP="00A71163" w14:paraId="2EFFE899" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C19D700" w14:textId="193010F6" w:rsidR="004243A2" w:rsidRPr="00A75E46" w:rsidRDefault="00926BE5" w:rsidP="00AB0351">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004243A2" w:rsidRPr="00A75E46" w:rsidP="00AB0351" w14:paraId="7C19D700" w14:textId="193010F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja </w:t>
       </w:r>
       <w:r w:rsidR="00D733B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.2.1.3. pasākuma</w:t>
       </w:r>
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C93C99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>projekt</w:t>
       </w:r>
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C93C99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a īstenošanas rezultātā </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>modernizētajā</w:t>
       </w:r>
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C93C99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> infrastruktūrā (tai skaitā sporta infrastruktūrā, internātā) paredzēta papildinošas saimnieciskās darbības veikšana,</w:t>
       </w:r>
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C93C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
-      <w:r w:rsidR="00C5245F" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C5245F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansējuma saņēmēj</w:t>
       </w:r>
-      <w:r w:rsidR="00A71163" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A71163">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>am ir jābūt izstrādātai</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A71163" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A71163">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kārtībai</w:t>
       </w:r>
       <w:r w:rsidR="009B2185">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (piemēram, informācija iekļauta grāmatvedības politikā vai iestādes iekšējos noteikumos)</w:t>
       </w:r>
-      <w:r w:rsidR="00A71163" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A71163">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, kurā </w:t>
       </w:r>
-      <w:r w:rsidR="00EC2923" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00EC2923">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>papildinošās saimnieciskās darbības uzraudzībai</w:t>
       </w:r>
-      <w:r w:rsidR="004243A2" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir iekļauta vismaz šāda informācija: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5115E4EC" w14:textId="0B32F6CC" w:rsidR="00926BE5" w:rsidRPr="00A75E46" w:rsidRDefault="004243A2" w:rsidP="00926BE5">
+    <w:p w:rsidR="005B5C4B" w:rsidP="00926BE5" w14:paraId="0D00279F" w14:textId="21A72D3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C51AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
-      <w:r w:rsidR="00A71163" w:rsidRPr="00A75E46">
-[...32 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>s, laika vai finanšu izteiksmē;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>papildinoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD340E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s saimnieciskās darbības jēdziens un veidi, tai skaitā darbības, kuru īstenošanai tiek izmantota projekta ietvaros modernizētā infrastruktūra;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D53354C" w14:textId="58701D8C" w:rsidR="004243A2" w:rsidRPr="00A75E46" w:rsidRDefault="00926BE5" w:rsidP="00926BE5">
+    <w:p w:rsidR="005B5C4B" w:rsidRPr="00A75E46" w:rsidP="005B5C4B" w14:paraId="5C4A1489" w14:textId="3711634E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C51AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C93C99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>papildinošās saimnieciskās darbības jēdzien</w:t>
-[...7 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">ir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noteikta </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t>i</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jaudas aprēķina metode platības, laika </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dienu vai stundu izteiksmē) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-        <w:t>;</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>vai finanšu izteiksmē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC84B25" w14:textId="49D63DF5" w:rsidR="00CF163A" w:rsidRPr="00332D9D" w:rsidRDefault="00332D9D" w:rsidP="00332D9D">
+    <w:p w:rsidR="00CF163A" w:rsidRPr="00332D9D" w:rsidP="00332D9D" w14:paraId="4CC84B25" w14:textId="72884A4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C51AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. </w:t>
       </w:r>
-      <w:r w:rsidR="007701A6" w:rsidRPr="00332D9D">
-[...7 lines deleted...]
-      <w:r w:rsidR="00C93C99" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>papildinoš</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD340E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="007701A6" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s saimnieciskās darbības uzraudzības un kontroles kārtīb</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00C93C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, lai nodrošinātu atbilstību vienošanās par projekta īstenošanu un attiecīgi MK noteikumu </w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidR="00D733B0" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00D733B0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 656</w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="007701A6" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosacījumiem, tai skaitā</w:t>
       </w:r>
-      <w:r w:rsidR="001619B4" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="001619B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informācija par</w:t>
       </w:r>
-      <w:r w:rsidR="007701A6" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kārtību kādā </w:t>
       </w:r>
-      <w:r w:rsidR="002D7477" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības </w:t>
       </w:r>
-      <w:r w:rsidR="007701A6" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="007701A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iestāde nodala </w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ar saimniecisku darbību nesaistītas pamatdarbības un ar tām saistītās finanšu plūsmas</w:t>
       </w:r>
-      <w:r w:rsidR="00066391" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00066391">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no papildinošas saimnieciskās darbības</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ar tām saistītās finanšu plūsmas</w:t>
       </w:r>
-      <w:r w:rsidR="004B43C9" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="004B43C9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000D240D" w:rsidRPr="00332D9D">
-[...7 lines deleted...]
-      <w:r w:rsidR="00371487" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="000D240D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kādā veidā tiek uzskaitīta un uzkrāta informāciju par papildinoši saimniecisko darbību, un sniegta informācija sadarbības iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00371487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (tai skaitā skatīt nosacījumus metodikas </w:t>
       </w:r>
       <w:r w:rsidR="007C5B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00371487" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00371487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. un 1</w:t>
       </w:r>
       <w:r w:rsidR="007C5B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00371487" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="00371487">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. punktā)</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00332D9D">
+      <w:r w:rsidRPr="00332D9D" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A040AE9" w14:textId="001AD625" w:rsidR="004243A2" w:rsidRPr="00C827A7" w:rsidRDefault="007C5B1D" w:rsidP="007C5B1D">
+    <w:p w:rsidR="004243A2" w:rsidRPr="00C827A7" w:rsidP="007C5B1D" w14:paraId="7A040AE9" w14:textId="311B8586">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C51AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
-      <w:r w:rsidR="00CF163A" w:rsidRPr="00C827A7">
+      <w:r w:rsidRPr="00C827A7" w:rsidR="00CF163A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">informācija, </w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00C827A7">
+      <w:r w:rsidRPr="00C827A7" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kā nosaka</w:t>
       </w:r>
-      <w:r w:rsidR="00926BE5" w:rsidRPr="00C827A7">
+      <w:r w:rsidRPr="00C827A7" w:rsidR="00926BE5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aprēķina)</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00C827A7">
+      <w:r w:rsidRPr="00C827A7" w:rsidR="004C2CA0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildinošai saimnieciskai darbībai iedalīto </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>jaudu</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="00C827A7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> platības, laika vai  finanšu izteiksmē;</w:t>
+      <w:r w:rsidRPr="00C827A7" w:rsidR="004C2CA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> platības, laika vai finanšu izteiksmē;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0651F9B8" w14:textId="7BCA743A" w:rsidR="004C2CA0" w:rsidRDefault="007C5B1D" w:rsidP="007C5B1D">
+    <w:p w:rsidR="004C2CA0" w:rsidP="007C5B1D" w14:paraId="0651F9B8" w14:textId="7BCA743A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001C51AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.5. </w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nelikumīgā komercdarbības atbalsta atmaksas </w:t>
       </w:r>
-      <w:r w:rsidR="00CF163A" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D" w:rsidR="00CF163A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kārtība</w:t>
       </w:r>
-      <w:r w:rsidR="006B7DE4" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D" w:rsidR="006B7DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (t</w:t>
       </w:r>
       <w:r w:rsidR="00263ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ajā </w:t>
       </w:r>
-      <w:r w:rsidR="006B7DE4" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D" w:rsidR="006B7DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sk</w:t>
       </w:r>
       <w:r w:rsidR="00263ADE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aitā</w:t>
       </w:r>
-      <w:r w:rsidR="006B7DE4" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D" w:rsidR="006B7DE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, finanšu avots), gadījumā, ja finansējuma saņēmējs, sadarbības iestāde vai cita uzraugošā iestāde ir konstatējusi komercdarbības kontroles normu pārkāpumu</w:t>
       </w:r>
-      <w:r w:rsidR="004C2CA0" w:rsidRPr="007C5B1D">
+      <w:r w:rsidRPr="007C5B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699C3DB2" w14:textId="77777777" w:rsidR="00E240AC" w:rsidRDefault="00E240AC" w:rsidP="007C5B1D">
+    <w:p w:rsidR="00E240AC" w:rsidP="007C5B1D" w14:paraId="699C3DB2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F792980" w14:textId="61E1D19D" w:rsidR="00E240AC" w:rsidRPr="00E240AC" w:rsidRDefault="00E240AC" w:rsidP="00722F0F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="002B14CD" w:rsidRPr="00E240AC" w:rsidP="00722F0F" w14:paraId="08354D97" w14:textId="001B7396">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>sākotnējo šīs metodikas 11. punktā minēto informāciju.</w:t>
+      <w:r w:rsidRPr="002B14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finansējuma saņēmējs visā projekta dzīves ciklā katru gadu sagatavo pārskatu par papildinošas saimnieciskās darbības apjomu un nodrošina minēto pārskatu un aprēķinus pamatojošo dokumentu pieejamību papildinošas saimnieciskās darbības uzraudzībai. Ja finansējuma saņēmējs konstatē, ka ir pārsniegts MK noteikumu Nr.656 32.punktā minētais 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> procentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B14CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ierobežojums no infrastruktūras kopējās gada jaudas vai ka veiktās investīcijas tiek izmantotas citai saimnieciskai darbībai, kas nav uzskatāma par papildinošu saimniecisku darbību, tas saskaņā ar civiltiesisko līgumu vai vienošanos par projekta īstenošanu noteiktajā termiņā iesniedz sadarbības iestādē ziņojumu par konstatēto MK noteikumu Nr.656 32.punktā minēto nosacījumu pārkāpumu. Sadarbības iestādei ir tiesības finansējuma saņēmējam pieprasīt papildinošās saimnieciskās darbības pārskatus projekta dzīves cikla laikā, tai skaitā gadījumos, kad saņemta informācija par papildinošās saimnieciskās darbības nosacījumu pārkāpumu no finansējuma saņēmēja, kompetentajām iestādēm vai no trešajām personām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740357D4" w14:textId="77777777" w:rsidR="008507B9" w:rsidRPr="007C5B1D" w:rsidRDefault="008507B9" w:rsidP="00453F7D">
+    <w:p w:rsidR="008507B9" w:rsidRPr="007C5B1D" w:rsidP="00453F7D" w14:paraId="740357D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64352D22" w14:textId="4F9DE359" w:rsidR="004243A2" w:rsidRDefault="004243A2" w:rsidP="00366DD9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004243A2" w:rsidP="00366DD9" w14:paraId="64352D22" w14:textId="4F9DE359">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142" w:right="-1" w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Finansējuma saņēmēj</w:t>
@@ -3794,3705 +4034,3248 @@
       </w:r>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ie</w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dalītās </w:t>
       </w:r>
       <w:r w:rsidR="00D85D71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jaudas </w:t>
       </w:r>
-      <w:r w:rsidR="00D85D71" w:rsidRPr="008507B9">
+      <w:r w:rsidRPr="008507B9" w:rsidR="00D85D71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>platības, laika vai finanšu izteiksmē</w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprēķinus </w:t>
       </w:r>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">veic, pamatojoties uz ticamiem un izsekojamiem datiem, kas izriet no </w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">izglītības </w:t>
       </w:r>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iestādes uzskaites datiem vai resursu vadības sistēmas finanšu, personāla un pamatdarbības procesu uzskaitei.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9E070D" w14:textId="77777777" w:rsidR="004243A2" w:rsidRDefault="004243A2" w:rsidP="004243A2">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004243A2" w:rsidP="004243A2" w14:paraId="1D9E070D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF048F5" w14:textId="77777777" w:rsidR="004243A2" w:rsidRPr="004243A2" w:rsidRDefault="00A71163" w:rsidP="00332D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004243A2" w:rsidRPr="00BC5386" w:rsidP="00332D9D" w14:paraId="4BF048F5" w14:textId="655C9C65">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-1" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Finansējuma saņēmējam ir jānodrošina ar apl</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000342B7" w:rsidRPr="004243A2">
+        <w:t>Finansējuma saņēmēj</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>iecinošiem dokumentiem pierādāma uzskaite</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="004243A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par papildinošās saimnieciskās darbības ierobežojuma ievērošanu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5684A" w:rsidRPr="004243A2">
+        <w:t xml:space="preserve"> nodrošina ar apl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="000342B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>iecinošiem dokumentiem pierādām</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="000342B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzskait</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par papildinošās saimnieciskās darbības </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apmēra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ierobežojuma ievērošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tai skaitā </w:t>
       </w:r>
-      <w:r w:rsidR="00E5684A" w:rsidRPr="004243A2">
+      <w:r w:rsidR="002C0DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta dzīves ciklā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>jānodrošina projekta iesnieguma un ar projekta īstenošanu un darbībām infrastruktūras amortizācijas periodā saistīto dokumentu oriģinālu vai normatīvajos aktos par dokumentu izstrādāšanu un noformēšanu noteiktajā kārtībā apliec</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000342B7" w:rsidRPr="004243A2">
+        <w:t>nodrošina projekta iesnieguma</w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>inātu to kopiju uzglabāšana visā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5684A" w:rsidRPr="004243A2">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> infra</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000342B7" w:rsidRPr="004243A2">
+        <w:t xml:space="preserve"> projekta </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>struktūras amortizācijas periodā</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E5684A" w:rsidRPr="004243A2">
+        <w:t xml:space="preserve">un ar tā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>īstenošanu un darbībām saistīto dokumentu oriģinālu vai normatīvajos aktos par dokumentu izstrādāšanu un noformēšanu noteiktajā kārtībā apliec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="000342B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inātu to kopiju uzglabāšana </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta dzīves ciklā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004243A2" w:rsidR="00E5684A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1367D344" w14:textId="77777777" w:rsidR="004243A2" w:rsidRPr="00B073AB" w:rsidRDefault="004243A2" w:rsidP="004243A2">
-[...6 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w:rsidR="00026AF8" w:rsidRPr="00BC5386" w:rsidP="00BC5386" w14:paraId="3B93B193" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D5CE2B1" w14:textId="21D5836A" w:rsidR="00A71163" w:rsidRPr="00771BA1" w:rsidRDefault="00A71163" w:rsidP="00771BA1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00026AF8" w:rsidRPr="002C660B" w:rsidP="00BC5386" w14:paraId="246B232E" w14:textId="739539BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="-1" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="-1" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00771BA1">
-[...77 lines deleted...]
-        <w:t xml:space="preserve">darbības rezultātiem sadarbības iestādei atbilstoši šīs metodikas 2. pielikumā pievienotajai veidlapai (izvēloties atbilstošo aprēķina metodi). </w:t>
+      <w:r w:rsidRPr="002C660B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadarbības iestādei projekta dzīves ciklā ir tiesības finansējuma saņēmējam pieprasīt papildinošas saimnieciskās darbības pārskatus, tai skaitā gadījumos, kad no finansējuma saņēmēja, kompetentajām iestādēm vai trešajām personām ir saņemta informācija par papildinošas saimnieciskās darbības nosacījumu pārkāpumu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B932B7" w14:textId="77777777" w:rsidR="00E5684A" w:rsidRPr="00742C51" w:rsidRDefault="00E5684A" w:rsidP="00A71163">
+    <w:p w:rsidR="00E5684A" w:rsidRPr="00742C51" w:rsidP="00A71163" w14:paraId="09B932B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B414B2C" w14:textId="18EBE393" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00A71163" w:rsidP="00A71163">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidP="00A71163" w14:paraId="3B414B2C" w14:textId="18EBE393">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Papildinoš</w:t>
       </w:r>
       <w:r w:rsidR="002D7477">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saimnieciskās darbības uzraudzības</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pamat</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>principi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3892F4BD" w14:textId="77777777" w:rsidR="00BE228F" w:rsidRPr="00A75E46" w:rsidRDefault="00BE228F" w:rsidP="00BE228F">
+    <w:p w:rsidR="00BE228F" w:rsidRPr="00A75E46" w:rsidP="00BE228F" w14:paraId="3892F4BD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD974DD" w14:textId="3C51BB26" w:rsidR="004D617B" w:rsidRPr="0044047A" w:rsidRDefault="00356EF8" w:rsidP="00332D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="004D617B" w:rsidRPr="0044047A" w:rsidP="00332D9D" w14:paraId="4FD974DD" w14:textId="3C51BB26">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MK noteikumi </w:t>
       </w:r>
-      <w:r w:rsidR="003A6DFF" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="003A6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
       <w:r w:rsidR="001348F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 656</w:t>
       </w:r>
       <w:r w:rsidR="00E23B70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paredz, ka</w:t>
       </w:r>
-      <w:r w:rsidR="00E5684A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, lai </w:t>
       </w:r>
       <w:r w:rsidR="00E23B70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2.1.3. pasākuma </w:t>
       </w:r>
-      <w:r w:rsidR="00E5684A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00E5684A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">projektu </w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ietvaros atbalsts infrastruktūrai netiktu kvalificēts kā komercdarbības atbalsts, infrastruktūrā, kuru izmanto izglītības iestāžu vajadzībām, ir pieļaujamas</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildinošas saimnieciskas darbības</w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Papildinošas saimnieciskās darbības veikšana pieļaujama ne vairāk kā 20 procentu apmērā no attiecīgās </w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>infrastruktūras gada jaudas platības, laika vai finanšu izteiksmē.</w:t>
       </w:r>
-      <w:r w:rsidR="00B36C56" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00B36C56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D683EDC" w14:textId="77777777" w:rsidR="00356EF8" w:rsidRPr="0044047A" w:rsidRDefault="00356EF8" w:rsidP="00356EF8">
+    <w:p w:rsidR="00356EF8" w:rsidRPr="0044047A" w:rsidP="00356EF8" w14:paraId="7D683EDC" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69AED3C9" w14:textId="033B6C23" w:rsidR="00BE228F" w:rsidRPr="0044047A" w:rsidRDefault="00D43D5E" w:rsidP="5FD9B4C6">
+    <w:p w:rsidR="00BE228F" w:rsidRPr="0044047A" w:rsidP="5FD9B4C6" w14:paraId="69AED3C9" w14:textId="1C03153E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044047A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Savai darbībai atbilstošo </w:t>
       </w:r>
-      <w:r w:rsidR="00F1216A" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00F1216A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>papildinošas saimnieciskās darbības jaudas</w:t>
       </w:r>
-      <w:r w:rsidR="00D85D71" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00D85D71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D85D71" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00D85D71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>platības, laika vai finanšu izteiksmē</w:t>
       </w:r>
-      <w:r w:rsidR="00F1216A" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="00F1216A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044047A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprēķina metodi izvēlas finansējuma saņēmējs</w:t>
       </w:r>
-      <w:r w:rsidR="0044047A" w:rsidRPr="0044047A">
-[...7 lines deleted...]
-      <w:r w:rsidR="003A6DFF" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="003A6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003A6DFF" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="003A6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Izvēlētā aprēķina metode tiek piemērota un nevar tikt mainīta vis</w:t>
       </w:r>
-      <w:r w:rsidR="002A0788" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="002A0788">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
-      <w:r w:rsidR="003A6DFF" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="003A6DFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F578FE" w:rsidRPr="0044047A">
-[...15 lines deleted...]
-      <w:r w:rsidR="005E3DF1" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="00976667" w:rsidR="00976667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta dzīves ciklā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044047A" w:rsidR="003A6DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044047A" w:rsidR="005E3DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ja viena projekta ietvaros ir modernizētas vairākas infrastruktūras vienības, tad katrai vienībai var noteikt citu aprēķina metodi (piemēram, </w:t>
       </w:r>
-      <w:r w:rsidR="0094457B" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="0094457B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>speciālās izglītības iestādes ēka</w:t>
       </w:r>
-      <w:r w:rsidR="005E3DF1" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="005E3DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – laika izteiksmē, </w:t>
       </w:r>
-      <w:r w:rsidR="0094457B" w:rsidRPr="0044047A">
+      <w:r w:rsidRPr="0044047A" w:rsidR="0094457B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>internāts</w:t>
       </w:r>
-      <w:r w:rsidR="005E3DF1" w:rsidRPr="0044047A">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0044047A" w:rsidR="005E3DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – finanšu izteiksmē).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544E24F6" w14:textId="77777777" w:rsidR="00BE228F" w:rsidRPr="00A75E46" w:rsidRDefault="00BE228F" w:rsidP="0028404D">
+    <w:p w:rsidR="00BE228F" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="544E24F6" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19C98C38" w14:textId="08CC8E0A" w:rsidR="00F93510" w:rsidRPr="00A75E46" w:rsidRDefault="00D43D5E" w:rsidP="00332D9D">
-[...708 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00163D3F" w:rsidRPr="00BC5386" w:rsidP="5FD9B4C6" w14:paraId="0A7B5462" w14:textId="4FDCDF01">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FD9B4C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F93510" w:rsidRPr="5FD9B4C6">
-[...111 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="31F6DA11" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adarbības iestāde nodrošina veikto investīciju atbilstības uzraudzību atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31F6DA11" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK noteikumu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. 656</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31F6DA11" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E67E8" w:rsidRPr="5FD9B4C6">
-[...56 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E72A39" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nosacījumiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par papildinošu saimniecisku darbību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976667" w:rsidR="00976667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta dzīves ciklā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39" w:rsidR="00F66B34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB1852B" w14:textId="77777777" w:rsidR="00C033F8" w:rsidRPr="00C033F8" w:rsidRDefault="00C033F8" w:rsidP="00C033F8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00B43F03" w:rsidRPr="00BC5386" w:rsidP="00BC5386" w14:paraId="32348F7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="49"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E93AAF" w14:textId="265D71E7" w:rsidR="00846B25" w:rsidRPr="00A75E46" w:rsidRDefault="00A62FA8" w:rsidP="00332D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00B43F03" w:rsidRPr="00BC5386" w:rsidP="00B43F03" w14:paraId="3494AFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ja Sadarbības iestāde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta dzīves cikla laikā konstatē, ka ēkā, ēkas daļā vai ēku grupā, par kuru iesniegts projekta iesniegums, tiek veikta saimnieciskā darbība, kas nav uzskatāma par papildpakalpojumu, vai tiek veikta papildinoša saimnieciskā darbība, kas pārsniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteikum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteikto 20 procentu ierobežojumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, vai tiek veikta saimnieciskā darbība, kas nav uzskatāma par papildinošu saimniecisko darbību, finansējuma saņēmējam proporcionāli tai gada jaudas daļai platības, laika vai finanšu izteiksmē, par kuru kopumā ir konstatēts pārkāpums, ir pienākums atmaksāt sadarbības iestādei saņemto nelikumīgo komercdarbības atbalstu kopā ar procentiem, kurus aprēķina par laikposmu, kas sākas pārkāpuma gadā, no līdzekļiem, kas brīvi no komercdarbības atbalsta, saskaņā ar Komercdarbības atbalsta kontroles likuma IV vai V nodaļas nosacījumiem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D5087E" w:rsidRPr="00BC5386" w:rsidP="00BC5386" w14:paraId="5619BD77" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D5087E" w:rsidP="00BC5386" w14:paraId="1EC5E0AE" w14:textId="159E45F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31F6DA11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lai nodrošinātu papildinošas saimnieciskās darbības nosacījumu ievērošanas uzraudzību, sadarbības iestāde pārbaudes veic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234129">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izlases veidā</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234129">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="0050087B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234129">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apjomā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no visiem projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pie noslēguma maksājuma pieprasījuma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406629" w:rsidR="00406629">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406629" w:rsidR="00406629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par visu </w:t>
+      </w:r>
+      <w:r w:rsidR="006A54FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>projekta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00406629" w:rsidR="00406629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dzīves ciklu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un 10</w:t>
+      </w:r>
+      <w:r w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procentu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apjomā no visiem projekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00386D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00754893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="0048228F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dzīves cikla beigās par </w:t>
+      </w:r>
+      <w:r w:rsidR="00754893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visu </w:t>
+      </w:r>
+      <w:r w:rsidR="006A54FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">projekta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048228F" w:rsidR="00754893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dzīves cikl</w:t>
+      </w:r>
+      <w:r w:rsidR="00754893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00234129">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00322B91" w:rsidRPr="00322B91" w:rsidP="00322B91" w14:paraId="62CC0882" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00846B25" w:rsidRPr="00A75E46" w:rsidP="00332D9D" w14:paraId="24E93AAF" w14:textId="73EDC447">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA63DB">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Finansējuma saņēmēja iesniegto ziņojumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA63DB">
-[...5 lines deleted...]
-        <w:t>20% papildinoš</w:t>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> papildinošas saimnieciskās darbības ierobežojuma pārsniegšanu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3FA9D3A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadarbības iestāde izvērtē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A62FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ņemot vērā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="003D3F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MK noteikumos Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E686E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 656</w:t>
+      </w:r>
+      <w:r w:rsidR="0057254E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="003D3F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteikto, vienošanās</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par projekta īstenošanu noteikto un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="003D3F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A62FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>š</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00F93510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00EB322A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jā metodikā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00EB322A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00F93510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A62FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dīto, kā arī nepieciešamības gadījumā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00931540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var pieprasīt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A62FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informācijas precizēšanu, paskaidrojumus vai papildinājumus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C5078E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tai skaitā finansējuma saņēmēja grāmatvedības politiku vai kārtību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00A62FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00942A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00931540">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadarbības iestādei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00942A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rodas šaubas par finansējuma saņēmēja sniegto datu </w:t>
       </w:r>
       <w:r w:rsidR="00997521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...182 lines deleted...]
-        </w:rPr>
         <w:t>ticamību</w:t>
       </w:r>
-      <w:r w:rsidR="00942A77" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00942A77">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, finansējuma saņēmējam ar dokumentiem (līgumi, rēķini, izdrukas no grāmatvedības reģistriem, metodikas, grāmatvedības politikas u.c.) ir jāpierāda, ka viņa sniegtā informācija ir patiesa. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D575F0" w14:textId="77777777" w:rsidR="00846B25" w:rsidRPr="00A75E46" w:rsidRDefault="00846B25" w:rsidP="00846B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00846B25" w:rsidRPr="00A75E46" w:rsidP="00846B25" w14:paraId="31D575F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="040AE993" w14:textId="1A86EBF7" w:rsidR="00DB6B4F" w:rsidRPr="00A75E46" w:rsidRDefault="008B2A85" w:rsidP="00332D9D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Sarakstarindkopa"/>
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00A75E46" w:rsidP="00332D9D" w14:paraId="040AE993" w14:textId="1A86EBF7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pamata informācija, k</w:t>
       </w:r>
-      <w:r w:rsidR="00EB322A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00EB322A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as var tikt </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izmanto</w:t>
       </w:r>
-      <w:r w:rsidR="00EB322A" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00EB322A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ta</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> papildinoš</w:t>
       </w:r>
       <w:r w:rsidR="00997521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s saimnieciskās darbības uzraudzībai: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DC8419" w14:textId="42CFDC22" w:rsidR="008B2A85" w:rsidRPr="004955DF" w:rsidRDefault="00EB322A" w:rsidP="00DD2B29">
+    <w:p w:rsidR="008B2A85" w:rsidRPr="004955DF" w:rsidP="00DD2B29" w14:paraId="27DC8419" w14:textId="58F613DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004955DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E" w:rsidRPr="004955DF">
+      <w:r w:rsidR="00C20CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF" w:rsidR="00DD2B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> metodikas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF" w:rsidR="006430E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006430E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="004955DF">
-[...31 lines deleted...]
-      <w:r w:rsidR="00846B25" w:rsidRPr="004955DF">
+      <w:r w:rsidRPr="004955DF" w:rsidR="00846B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. punktā</w:t>
       </w:r>
-      <w:r w:rsidR="00DD2B29" w:rsidRPr="004955DF">
+      <w:r w:rsidRPr="004955DF" w:rsidR="00DD2B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteiktā</w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="004955DF">
+      <w:r w:rsidRPr="004955DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="004955DF">
+      <w:r w:rsidRPr="004955DF" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inansējuma saņēmēja iesniegtā informācija</w:t>
       </w:r>
-      <w:r w:rsidR="00DA63DB" w:rsidRPr="004955DF">
-[...39 lines deleted...]
-      <w:r w:rsidR="00DD2B29" w:rsidRPr="004955DF">
+      <w:r w:rsidRPr="004955DF" w:rsidR="00DD2B29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6852CC31" w14:textId="62282EF0" w:rsidR="008B2A85" w:rsidRPr="00A75E46" w:rsidRDefault="00EB322A" w:rsidP="0028404D">
+    <w:p w:rsidR="008B2A85" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="6852CC31" w14:textId="030E0C6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004955DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E" w:rsidRPr="004955DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C20CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004955DF" w:rsidR="00997521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finansējuma</w:t>
+      </w:r>
+      <w:r w:rsidR="00997521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saņēmēja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grāmatvedības politikas apraksts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">šīs metodikas </w:t>
+      </w:r>
+      <w:r w:rsidR="006430E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="004955DF">
-[...79 lines deleted...]
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006430E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unktā minētā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kārtība</w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108CC2C9" w14:textId="4909E0F0" w:rsidR="008B2A85" w:rsidRPr="00A75E46" w:rsidRDefault="00EB322A" w:rsidP="0028404D">
+    <w:p w:rsidR="008B2A85" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="108CC2C9" w14:textId="4848BA8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E">
-[...7 lines deleted...]
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidR="00C20CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.3. </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">apgrozījuma pārskats par konkrētu pārskata gadu, kur raksturo </w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>finansējuma saņēmēja</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> finanšu plūsmas sadalījumā pa izdevumu ekonomiskās klasifikācijas kodiem (ja attiecināms) un darbību veidiem, ievērojot to raksturu;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77709CCF" w14:textId="62482872" w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidRDefault="00EB322A" w:rsidP="006215FF">
+    <w:p w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidP="006215FF" w14:paraId="77709CCF" w14:textId="4DB5450C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A75E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E">
-[...7 lines deleted...]
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidR="00C20CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="008B2A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.4. </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>budžeta izpildes pārska</w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="008B2A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ts, kas sagatavots atbilstoši Ministru kabineta</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> noteikumiem par Gada</w:t>
       </w:r>
-      <w:r w:rsidR="008B2A85" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="008B2A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārskata sagatavošanas kārtību</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="002179C2" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="002179C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gada pārskati ir publiski pieejama informācija, kuru </w:t>
       </w:r>
-      <w:r w:rsidR="002179C2" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="002179C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>var salīdzināt ar finansējuma saņēmēja iesniegto informāciju, piemēram, ieņēmumu apjomu, veidus, pozīcijas “citi ieņēmumi” vai “iepriek</w:t>
       </w:r>
       <w:r w:rsidR="00ED712E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>š neklasificētie ieņēmumi”, tādē</w:t>
       </w:r>
-      <w:r w:rsidR="002179C2" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="002179C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jādi izvērtējot, vai norādītais ieņēmumu </w:t>
       </w:r>
       <w:r w:rsidR="00D023E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apmērs</w:t>
       </w:r>
-      <w:r w:rsidR="002179C2" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="002179C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir atbilstošs. Vienlaikus uzraudzības pārbaudes procesā jāņem vērā, ka informācija, ko iesniedz finansējuma saņēmē</w:t>
       </w:r>
       <w:r w:rsidR="00ED712E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>js ne vienmēr ir salīdzināma ar</w:t>
       </w:r>
-      <w:r w:rsidR="002179C2" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="002179C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> publiski pieejamo informāciju (ja budžeta izpildes veidlapā tiek norādīta informācija pēc naudas plūsmas principa, bet iesniegta ir inform</w:t>
       </w:r>
-      <w:r w:rsidR="00C33514" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00C33514">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ācija pēc uzkrāšanas principa);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5B1458" w14:textId="77ADD492" w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidRDefault="006215FF" w:rsidP="006215FF">
+    <w:p w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidP="006215FF" w14:paraId="5E5B1458" w14:textId="6CC1CA61">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00C20CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.5. dati no </w:t>
       </w:r>
-      <w:r w:rsidR="00D010F7" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D010F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uzskaites</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sistēmas finanšu, personāla un pamatdarbības procesu uzskaitei</w:t>
       </w:r>
-      <w:r w:rsidR="009B1F5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="009B1F5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ja tāda</w:t>
       </w:r>
       <w:r w:rsidR="00997521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītības</w:t>
       </w:r>
-      <w:r w:rsidR="009B1F5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="009B1F5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iestādē ir</w:t>
       </w:r>
       <w:r w:rsidR="00997521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un ja attiecināms</w:t>
       </w:r>
-      <w:r w:rsidR="009B1F5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="009B1F5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620FFA9F" w14:textId="1A390F1A" w:rsidR="00CF146E" w:rsidRDefault="00EB322A" w:rsidP="00426757">
+    <w:p w:rsidR="00CF146E" w:rsidP="00426757" w14:paraId="620FFA9F" w14:textId="30F344DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0057254E">
+      <w:r w:rsidR="00C20CF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006215FF" w:rsidRPr="00742C51">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="006215FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.6</w:t>
       </w:r>
-      <w:r w:rsidR="00CF146E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. cita informācija, kas </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">sadarbības </w:t>
       </w:r>
-      <w:r w:rsidR="00CF146E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iestādei ir pieejam</w:t>
       </w:r>
-      <w:r w:rsidR="00277335" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00277335">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00426757">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārbaudes brīdī </w:t>
       </w:r>
-      <w:r w:rsidR="00CF146E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00017410">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">informācija, kas </w:t>
       </w:r>
-      <w:r w:rsidR="00CF146E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pieprasīta no finansējuma saņēmēja,</w:t>
       </w:r>
       <w:r w:rsidR="00017410">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> publiski pieejama informācija, informācija, kas</w:t>
       </w:r>
-      <w:r w:rsidR="00CF146E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saņemta no trešās puses, audita un revīziju ziņojumi u.c.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDF43FA" w14:textId="77777777" w:rsidR="00CF163A" w:rsidRDefault="00CF163A" w:rsidP="0028404D">
+    <w:p w:rsidR="00CF163A" w:rsidP="0028404D" w14:paraId="6EDF43FA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39CF28D9" w14:textId="48E3EC23" w:rsidR="00056EDA" w:rsidRPr="00A75E46" w:rsidRDefault="001815D6" w:rsidP="00DD2B29">
+    <w:p w:rsidR="00056EDA" w:rsidRPr="00A75E46" w:rsidP="00DD2B29" w14:paraId="39CF28D9" w14:textId="038FCB90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00A1406C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nepieciešamības gadījumā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="001815D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sadarbības</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="002E00F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iestāde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var veikt pārbaudi pie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="002E00F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansējuma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D3D" w:rsidR="002E00F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>saņēmēja,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D3D" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lai gūtu pārliecību par </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D3D" w:rsidR="002E00F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finansējuma saņēmēja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800D3D" w:rsidR="00426757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniegto datu atbilstību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D010F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansējuma saņēmēja grāmatvedības </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D010F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>politikā vai kārtībā noteiktaj</w:t>
+      </w:r>
+      <w:r w:rsidR="00997521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D010F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00301361">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vienošan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00846B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ās par projekta īstenošanu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00301361">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteiktajam, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="001815D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK noteikumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00426757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.</w:t>
+      </w:r>
       <w:r w:rsidR="00EA3F58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> 656 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="001815D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00997521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadarbības iestāde izvērtē nepieciešamību veikt p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ārbaud</w:t>
+      </w:r>
+      <w:r w:rsidR="00997521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekta īstenošanas vietā, ja finansējuma saņēmēja iesniegtā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00DD2B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">informācija un publiski pieejamā informācija atšķiras vai finansējuma saņēmēja iesniegtā informācija nerada pārliecību par tās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00124F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atbilstību </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00B058AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00124F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00AC3C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansējuma saņēmēja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">papildus </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00AC3C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sniegtie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">paskaidrojumi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00175A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nerada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pārliecība par informācijas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00175A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atbilstību</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00846B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00846B25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vienošanās par projekta īstenošanu noteiktajam un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00C879B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00426757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MK noteikumu Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD32C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 656</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00426757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00175A7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prasībām</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="007673D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
-[...382 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6211EE2C" w14:textId="77777777" w:rsidR="00056EDA" w:rsidRPr="00A75E46" w:rsidRDefault="00056EDA" w:rsidP="0028404D">
+    <w:p w:rsidR="00056EDA" w:rsidRPr="00A75E46" w:rsidP="0028404D" w14:paraId="6211EE2C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C8A8547" w14:textId="3B274455" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D023E9" w:rsidP="0028404D">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidP="0028404D" w14:paraId="7C8A8547" w14:textId="74D79D1B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>19</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00A75E46">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A75E46" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Pārbaudes projekta īstenošanas vietā</w:t>
       </w:r>
-      <w:r w:rsidR="001815D6" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="001815D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> veikšanas kārtību</w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00A75E46">
+      <w:r w:rsidRPr="00A75E46" w:rsidR="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nosaka sadarbības iestādes </w:t>
       </w:r>
-      <w:r w:rsidR="00744E46" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00744E46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iekšējie </w:t>
       </w:r>
-      <w:r w:rsidR="004D617B" w:rsidRPr="00742C51">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00742C51" w:rsidR="004D617B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>noteikumi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EC4F5E" w14:textId="77777777" w:rsidR="00056EDA" w:rsidRDefault="00056EDA" w:rsidP="0028404D">
+    <w:p w:rsidR="00056EDA" w:rsidP="0028404D" w14:paraId="30EC4F5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6927F19F" w14:textId="21BEA85B" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00F1620C">
+    <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="6927F19F" w14:textId="21BEA85B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00D43D5E" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Atgūšanas mehānisms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AEF3FF" w14:textId="6BDFB995" w:rsidR="00DD2B29" w:rsidRPr="00742C51" w:rsidRDefault="00A1406C" w:rsidP="00DD2B29">
+    <w:p w:rsidR="00DD2B29" w:rsidRPr="00742C51" w:rsidP="00DD2B29" w14:paraId="57AEF3FF" w14:textId="0AD42E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D023E9">
-[...5 lines deleted...]
-        <w:t>0</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00A1406C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00C03B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sadarbības iestāde f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D43D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inansējuma saņēmēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00267529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iemēro</w:t>
+      </w:r>
+      <w:r w:rsidR="005A43B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nelikumīgā komercdarbības atbalsta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atgūšanas mehānismu, ja </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00267529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ar saimniecisku darbību nesaistīta projekta ietvaros modernizētās infrastruktūras izmantojums </w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">papildinošas saimnieciskās </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00267529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5474A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rbības īstenošanai pārsniedz 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="00784552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procentus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00267529">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no minētā projekta ietvaros modernizētās infrastruktūras kopējās gada </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jaudas platības, laika vai finanšu izteiksmē</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5474A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (atbilstoši finansējuma saņēmēja izvēlētai uzskaites metodei)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C03B43" w:rsidRPr="00742C51">
-[...110 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="627056BA" w14:textId="77777777" w:rsidR="00DD2B29" w:rsidRPr="00742C51" w:rsidRDefault="00DD2B29" w:rsidP="00DD2B29">
+    <w:p w:rsidR="00DD2B29" w:rsidRPr="00742C51" w:rsidP="00DD2B29" w14:paraId="627056BA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0424FE6F" w14:textId="1654854A" w:rsidR="00017410" w:rsidRPr="00C033F8" w:rsidRDefault="00DD2B29" w:rsidP="00DD2B29">
+    <w:p w:rsidR="00017410" w:rsidRPr="00C033F8" w:rsidP="00DD2B29" w14:paraId="0424FE6F" w14:textId="58956B3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C033F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D023E9">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C033F8" w:rsidR="00DD2B29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C033F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja sadarbības iestāde konstatē, ka ir pārkāptas </w:t>
       </w:r>
-      <w:r w:rsidR="0020566A" w:rsidRPr="00C033F8">
+      <w:r w:rsidRPr="00C033F8" w:rsidR="0020566A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MK noteikumu Nr.</w:t>
       </w:r>
       <w:r w:rsidR="007B1A87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 656 </w:t>
       </w:r>
-      <w:r w:rsidR="00017410" w:rsidRPr="00C033F8">
+      <w:r w:rsidRPr="00C033F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>noteiktās komercdarbības atbalsta kontroles normas, finansējuma saņēmējam ir pienākums atmaksāt sadarbības iestādei saņemto nelikumīgo komercdarbības atbalstu kopā ar procentiem no līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00017410" w:rsidRPr="00C033F8">
+        <w:t xml:space="preserve">noteiktās komercdarbības atbalsta kontroles normas, finansējuma saņēmējam ir pienākums atmaksāt sadarbības iestādei saņemto nelikumīgo komercdarbības atbalstu kopā ar procentiem no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C033F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>līdzekļiem, kas ir brīvi no komercdarbības atbalsta, atbilstoši </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00C033F8">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Komercdarbības atbalsta kontroles likuma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00017410" w:rsidRPr="00C033F8">
+      <w:r w:rsidRPr="00C033F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> IV vai V nodaļas nosacījumiem.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E034D0" w14:textId="77777777" w:rsidR="005461B0" w:rsidRPr="00742C51" w:rsidRDefault="005461B0" w:rsidP="005461B0">
+    <w:p w:rsidR="005461B0" w:rsidRPr="00742C51" w:rsidP="005461B0" w14:paraId="31E034D0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F380E07" w14:textId="26B279CB" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="00DD2B29" w:rsidP="00D013D4">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="00D013D4" w14:paraId="2F380E07" w14:textId="244C16D3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D023E9">
-[...7 lines deleted...]
-      <w:r w:rsidR="009270F6" w:rsidRPr="00742C51">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="009270F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005724BB" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atgūstamā </w:t>
       </w:r>
-      <w:r w:rsidR="008B1B11" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="008B1B11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">publiskā </w:t>
       </w:r>
-      <w:r w:rsidR="005724BB" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">finansējuma </w:t>
       </w:r>
-      <w:r w:rsidR="00D013D4" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00D013D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(ja J &gt;20%) </w:t>
       </w:r>
-      <w:r w:rsidR="005724BB" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aprēķina </w:t>
       </w:r>
-      <w:r w:rsidR="009270F6" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="009270F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kārtība:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA06418" w14:textId="15BFA6E6" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="001F06F3" w:rsidP="001F06F3">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="001F06F3" w14:paraId="3BA06418" w14:textId="15BFA6E6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:r>
             <m:rPr>
               <m:sty m:val="bi"/>
@@ -7529,588 +7312,642 @@
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>J*F</m:t>
               </m:r>
             </m:num>
             <m:den>
               <m:r>
                 <m:rPr>
                   <m:sty m:val="bi"/>
                 </m:rPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <m:t>P</m:t>
               </m:r>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="6DF608D0" w14:textId="09CDD836" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="001F06F3" w:rsidP="001F06F3">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="001F06F3" w14:paraId="6DF608D0" w14:textId="09CDD836">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A – atgūstamais publiskais finansējums; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF20C47" w14:textId="5D848459" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="001F06F3" w:rsidP="001F06F3">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="001F06F3" w14:paraId="3DF20C47" w14:textId="5D848459">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">J – jaudas apmērs konkrētajā </w:t>
       </w:r>
-      <w:r w:rsidR="00C879B9" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00742C51" w:rsidR="00C879B9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ikgadējās uzraudzības</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pārskata periodā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B127F61" w14:textId="3F5396F5" w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidRDefault="006215FF" w:rsidP="001F06F3">
+    <w:p w:rsidR="006215FF" w:rsidRPr="00742C51" w:rsidP="001F06F3" w14:paraId="1B127F61" w14:textId="3F5396F5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F- publiskais finansējums infrastruktūras attīstībai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43958CE2" w14:textId="2FD1A020" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="001F06F3" w:rsidP="00847A11">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="43958CE2" w14:textId="2145D8DC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P – pārskata perioda kopējais ilgums (</w:t>
       </w:r>
-      <w:r w:rsidR="00847A11" w:rsidRPr="00742C51">
+      <w:r w:rsidRPr="00754893" w:rsidR="00754893">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">infrastruktūras </w:t>
+        <w:t>projekta dzīves cikl</w:t>
+      </w:r>
+      <w:r w:rsidR="00754893">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>amortizācijas periods)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00847A11" w:rsidRPr="00742C51">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00742C51" w:rsidR="00847A11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F8C2C5" w14:textId="77777777" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+    <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="17F8C2C5" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A4E0478" w14:textId="02726A6A" w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidRDefault="003D41BC" w:rsidP="001F06F3">
+    <w:p w:rsidR="001F06F3" w:rsidRPr="00742C51" w:rsidP="001F06F3" w14:paraId="3A4E0478" w14:textId="02726A6A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00742C51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Piemērs</w:t>
       </w:r>
       <w:r w:rsidR="00D013D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8623" w:type="dxa"/>
         <w:tblInd w:w="50" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0400"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2468"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="588"/>
         <w:gridCol w:w="644"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="146967A3" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="146967A3" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="014761D1" w14:textId="77777777" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E">
+          <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="014761D1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Publiskais finansējums infrastruktūras attīstībai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A803B23" w14:textId="58DD3FAB" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E" w:rsidP="003A2E9A">
+          <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="2A803B23" w14:textId="0EB313D1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">F = </w:t>
             </w:r>
-            <w:r w:rsidR="003A2E9A" w:rsidRPr="00742C51">
-[...5 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00042765">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
-            <w:r w:rsidR="003A2E9A" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="003A2E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 000</w:t>
             </w:r>
-            <w:r w:rsidR="00183BB0" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00183BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>EUR</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="3268D937" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="3268D937" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AB9A6DB" w14:textId="77777777" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E">
+          <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w14:paraId="2AB9A6DB" w14:textId="5CF6F15C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00742C51">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Infrastruktūras amortizācijas periods</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00754893">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>rojekta dzīves ciklā</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3106" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F42D818" w14:textId="281AC9BF" w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidRDefault="00D43D5E" w:rsidP="003A2E9A">
+          <w:p w:rsidR="00DB6B4F" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="2F42D818" w14:textId="281AC9BF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">P = </w:t>
             </w:r>
             <w:r w:rsidR="00773E75">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="003A2E9A" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="003A2E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2E9A" w:rsidRPr="00742C51" w14:paraId="4FB67F3B" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="4FB67F3B" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="445D22D3" w14:textId="421F39EC" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="445D22D3" w14:textId="5D6CA9BD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>rojekta dzīves cikl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Infrastruktūras amortizācijas perioda gads</w:t>
+              <w:t>gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="440DBF9C" w14:textId="2E416889" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="440DBF9C" w14:textId="2E416889">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00042765">
@@ -8128,51 +7965,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E7C9E09" w14:textId="192CCCA1" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="5E7C9E09" w14:textId="192CCCA1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00042765">
@@ -8191,51 +8028,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DC79B5B" w14:textId="7B16D81B" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="6DC79B5B" w14:textId="7B16D81B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00042765">
@@ -8253,51 +8090,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1D9FD4F7" w14:textId="3ABAD8C7" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="1D9FD4F7" w14:textId="3ABAD8C7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00042765">
@@ -8315,449 +8152,454 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="17B9D895" w14:textId="0183095A" w:rsidR="003A2E9A" w:rsidRPr="005C2B2A" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="005C2B2A" w:rsidP="003A2E9A" w14:paraId="17B9D895" w14:textId="0183095A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C2B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00042765">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="005C2B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.gads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2E9A" w:rsidRPr="00742C51" w14:paraId="2D142DAE" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="2D142DAE" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14075742" w14:textId="67905E0A" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="005724BB">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="005724BB" w14:paraId="14075742" w14:textId="67905E0A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Saimnieciskai darbībai iedalītā </w:t>
             </w:r>
-            <w:r w:rsidR="005724BB" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="005724BB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jauda</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (J)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78AB2D94" w14:textId="3B15816B" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="78AB2D94" w14:textId="3B15816B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A008638" w14:textId="4312C016" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="5A008638" w14:textId="4312C016">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6129EB22" w14:textId="146E9256" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="6129EB22" w14:textId="3C158B0B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>30%</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="202E5A8F" w14:textId="1E6F714A" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="202E5A8F" w14:textId="1E6F714A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2D54E64F" w14:textId="453C895A" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00183BB0" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="2D54E64F" w14:textId="453C895A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003A2E9A" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2E9A" w:rsidRPr="00742C51" w14:paraId="5BFA3618" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="5BFA3618" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E6AA2F3" w14:textId="17392161" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00183BB0" w:rsidP="00C37755">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="00C37755" w14:paraId="7E6AA2F3" w14:textId="17392161">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="003A2E9A" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">tgūstamā publiskā finansējumu </w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>A (ja J &gt;20%) aprēķinā izmantojamā formula</w:t>
             </w:r>
-            <w:r w:rsidR="00C37755" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00C37755">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <m:oMathPara>
               <m:oMath>
                 <m:r>
                   <m:rPr>
                     <m:sty m:val="bi"/>
                   </m:rPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                   <m:t>A=</m:t>
                 </m:r>
                 <m:f>
                   <m:fPr>
                     <m:type m:val="lin"/>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
@@ -8775,881 +8617,926 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <m:t>J*F</m:t>
                     </m:r>
                   </m:num>
                   <m:den>
                     <m:r>
                       <m:rPr>
                         <m:sty m:val="bi"/>
                       </m:rPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times New Roman" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <m:t>P</m:t>
                     </m:r>
                   </m:den>
                 </m:f>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2E9A" w:rsidRPr="00742C51" w14:paraId="4F6ACFED" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="4F6ACFED" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3147D3CD" w14:textId="5B175E00" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="003A2E9A" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="3147D3CD" w14:textId="5B175E00">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Atgūstamā publiskā finansējuma summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B953305" w14:textId="41D4F1A9" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00183BB0" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="2B953305" w14:textId="41D4F1A9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="15D30E9A" w14:textId="2147A8C7" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00183BB0" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="15D30E9A" w14:textId="2147A8C7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CE3DDDF" w14:textId="5EBFFB98" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00042765" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="5CE3DDDF" w14:textId="5EBFFB98">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
-            <w:r w:rsidR="00183BB0" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00183BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CC38922" w14:textId="55229F9A" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00183BB0" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="2CC38922" w14:textId="55229F9A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64709E03" w14:textId="1FC903E5" w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidRDefault="00042765" w:rsidP="003A2E9A">
+          <w:p w:rsidR="003A2E9A" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="64709E03" w14:textId="1FC903E5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00183BB0" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00183BB0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00847A11" w:rsidRPr="00742C51" w14:paraId="1B630CB5" w14:textId="77777777" w:rsidTr="0036304E">
+      <w:tr w14:paraId="1B630CB5" w14:textId="77777777" w:rsidTr="0036304E">
+        <w:tblPrEx>
+          <w:tblW w:w="8623" w:type="dxa"/>
+          <w:tblInd w:w="50" w:type="dxa"/>
+          <w:tblLayout w:type="fixed"/>
+          <w:tblLook w:val="0400"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8623" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4AC8351F" w14:textId="114491C0" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="003A2E9A">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="4AC8351F" w14:textId="114491C0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="665CCD80" w14:textId="0A9E9B45" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="003A2E9A">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="003A2E9A" w14:paraId="665CCD80" w14:textId="0A9E9B45">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Apraksts.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F79767B" w14:textId="77777777" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="0F79767B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pieņēmumi: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C2F5AB" w14:textId="203369DF" w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidRDefault="000B1F8A" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidP="00847A11" w14:paraId="41C2F5AB" w14:textId="203369DF">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>speciālās</w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> izglītības iestādes infrastruktūras modernizācijas projekta </w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>publiskā finansējuma apmērs</w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00104DCF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500 000</w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidR="00847A11" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5788AB" w14:textId="7844BFE6" w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidP="00847A11" w14:paraId="6F5788AB" w14:textId="495955DA">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>projekta pārskata periods</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas vienāds ar infrastruktūras </w:t>
+              <w:t xml:space="preserve">, kas vienāds ar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00541864" w:rsidR="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>projekta dzīves cikl</w:t>
+            </w:r>
+            <w:r w:rsidR="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>amortizācijas periodu</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kas </w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ir </w:t>
+              <w:t xml:space="preserve">ir </w:t>
             </w:r>
-            <w:r w:rsidR="00AA5949" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="00AA5949">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadi</w:t>
             </w:r>
-            <w:r w:rsidR="009B1F5E" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="009B1F5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (piemērots MK noteikumos Nr.</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00AA5949" w:rsidRPr="00285699">
+            <w:r w:rsidR="00541864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>izriet no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285699" w:rsidR="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285699" w:rsidR="009B1F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>MK noteikum</w:t>
+            </w:r>
+            <w:r w:rsidR="00541864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285699" w:rsidR="009B1F5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00285699" w:rsidR="00AA5949">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> 656</w:t>
             </w:r>
-            <w:r w:rsidR="009B1F5E" w:rsidRPr="00285699">
-[...35 lines deleted...]
-            <w:r w:rsidR="009B1F5E" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="009B1F5E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C230960" w14:textId="1E15EDDE" w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00285699" w:rsidP="00847A11" w14:paraId="0C230960" w14:textId="1E15EDDE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Konstatējums</w:t>
             </w:r>
-            <w:r w:rsidR="00C5474A" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ikgadējās uzraudzības pārskata </w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">periodā: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="372B6817" w14:textId="486A0E6C" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="372B6817" w14:textId="486A0E6C">
             <w:pPr>
-              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pēcuzraudzības</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> periodā vienā no pārskata gadiem (202</w:t>
             </w:r>
-            <w:r w:rsidR="00285699" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.g.) papildinoš</w:t>
             </w:r>
-            <w:r w:rsidR="00C5474A" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saimnieciskā</w:t>
             </w:r>
-            <w:r w:rsidR="00C5474A" w:rsidRPr="00285699">
+            <w:r w:rsidRPr="00285699" w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbība veikta</w:t>
             </w:r>
             <w:r w:rsidRPr="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30% apmērā no kopējās infrastruktūras</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> jaudas konkrētajā pārskata gadā</w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vienā no pārskata gadiem (202</w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.g.) papildinoš</w:t>
             </w:r>
             <w:r w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> saimnieciskā darbība veikta </w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>% apmērā no kopējās infrastruktūras jaudas konkrētajā pārskata gadā</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Tādējādi 30% no publiskā finansējuma, kas attiecināms uz </w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
@@ -9668,87 +9555,87 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadu</w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> un 25</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">% no publiskā finansējuma, kas attiecināms uz </w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00AD5E9B" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="00AD5E9B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> gadu</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, ir izmantoti saimniecisk</w:t>
             </w:r>
             <w:r w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as</w:t>
@@ -9759,83 +9646,83 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> darbīb</w:t>
             </w:r>
             <w:r w:rsidR="00C5474A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> veikšanai un ir atgūstami. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17450762" w14:textId="77777777" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="17450762" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Aprēķins atgūstamajam finansējumam: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D3F96D3" w14:textId="4F3ED1EB" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="7D3F96D3" w14:textId="070BE7E9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -9872,51 +9759,51 @@
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">0 gadi  = </w:t>
+              <w:t xml:space="preserve">0 gadi = </w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5 000 </w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
@@ -9930,51 +9817,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (plus</w:t>
             </w:r>
             <w:r w:rsidR="001B6724">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> atgūšanas </w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">procenti). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10800C42" w14:textId="23CD5C05" w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidRDefault="00847A11" w:rsidP="00847A11">
+          <w:p w:rsidR="00847A11" w:rsidRPr="00742C51" w:rsidP="00847A11" w14:paraId="10800C42" w14:textId="6ECC84D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>[atgūstamais publiskais finansējums 202</w:t>
             </w:r>
@@ -10009,51 +9896,51 @@
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">0 gadi  = </w:t>
+              <w:t xml:space="preserve">0 gadi = </w:t>
             </w:r>
             <w:r w:rsidR="00285699">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="0036304E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -10075,600 +9962,560 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (plus </w:t>
             </w:r>
             <w:r w:rsidR="001B6724">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>atgūšanas</w:t>
             </w:r>
-            <w:r w:rsidR="001B6724" w:rsidRPr="00742C51">
+            <w:r w:rsidRPr="00742C51" w:rsidR="001B6724">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00742C51">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">procenti). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="077194B0" w14:textId="730E56AC" w:rsidR="008C72CE" w:rsidRDefault="008C72CE" w:rsidP="006215FF">
+    <w:p w:rsidR="008C72CE" w:rsidP="006215FF" w14:paraId="077194B0" w14:textId="730E56AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="414142"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD55457" w14:textId="3A040E97" w:rsidR="005724BB" w:rsidRPr="00884C62" w:rsidRDefault="00807388" w:rsidP="00884C62">
+    <w:p w:rsidR="005724BB" w:rsidRPr="00884C62" w:rsidP="00884C62" w14:paraId="7FD55457" w14:textId="3A040E97">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pielikumi: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B65B314" w14:textId="10D8A980" w:rsidR="00807388" w:rsidRPr="00884C62" w:rsidRDefault="00807388" w:rsidP="00884C62">
+    <w:p w:rsidR="00807388" w:rsidRPr="00884C62" w:rsidP="00884C62" w14:paraId="2B65B314" w14:textId="10D8A980">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00F562AB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pakalpojumu veidu piemēri</w:t>
       </w:r>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>un to klasifikācija</w:t>
       </w:r>
       <w:r w:rsidR="00035495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7793D743" w14:textId="496F9D7F" w:rsidR="00807388" w:rsidRPr="00807388" w:rsidRDefault="00807388" w:rsidP="00884C62">
+    <w:p w:rsidR="00807388" w:rsidRPr="00807388" w:rsidP="00884C62" w14:paraId="7793D743" w14:textId="0BD5FB95">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00884C62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Veidlapa papildinošas saimnieciskās darbības uzraudzībai finanšu, platības vai laika izteiksmē</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A455FC" w:rsidRPr="00884C62">
+        <w:t>2. Veidlapa papildinošas saimnieciskās darbības uzraudzībai finanšu, platības</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20CF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C770FD" w:rsidRPr="00C770FD">
+      <w:r w:rsidRPr="00C20CF1" w:rsidR="00C20CF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">laika (dienas) vai laika (stundas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884C62">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>izteiksmē</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884C62" w:rsidR="00A455FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C770FD" w:rsidR="00C770FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(MS Excel datne)</w:t>
       </w:r>
       <w:r w:rsidR="00035495">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412EC338" w14:textId="48B08920" w:rsidR="00807388" w:rsidRDefault="00807388" w:rsidP="0028404D">
+    <w:p w:rsidR="00807388" w:rsidP="0028404D" w14:paraId="412EC338" w14:textId="48B08920">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00807388" w:rsidSect="00087F2A">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidSect="006A54FE">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="160" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DokChampa">
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="83000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1974857807"/>
+      <w:id w:val="324553673"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2FF51630" w14:textId="6C40AAE3" w:rsidR="00AD5E9B" w:rsidRPr="006C1E92" w:rsidRDefault="00AD5E9B">
+      <w:p w:rsidR="00AD5E9B" w:rsidRPr="006A54FE" w14:paraId="2FF51630" w14:textId="6C40AAE3">
         <w:pPr>
-          <w:pStyle w:val="Kjene"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="006C1E92">
+        <w:r w:rsidRPr="006A54FE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="006C1E92">
+        <w:r w:rsidRPr="006A54FE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="006C1E92">
+        <w:r w:rsidRPr="006A54FE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00807388">
+        <w:r w:rsidRPr="006A54FE" w:rsidR="00807388">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="006C1E92">
+        <w:r w:rsidRPr="006A54FE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:color w:val="2B579A"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="644EFE27" w14:textId="77777777" w:rsidR="00AD5E9B" w:rsidRDefault="00AD5E9B">
+  <w:p w:rsidR="00AD5E9B" w:rsidRPr="006A54FE" w14:paraId="644EFE27" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="3A4C34CF" w14:textId="77777777" w:rsidR="00087F2A" w:rsidRDefault="00087F2A">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p w:rsidR="008146E4" w14:paraId="62BEFFC1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="516DE703" w14:textId="77777777" w:rsidR="00087F2A" w:rsidRDefault="00087F2A">
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p w:rsidR="008146E4" w14:paraId="7B338383" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53A3FCD2" w14:textId="77777777" w:rsidR="00087F2A" w:rsidRDefault="00087F2A">
+  <w:footnote w:type="continuationNotice" w:id="2">
+    <w:p w:rsidR="008146E4" w14:paraId="4CB5E545" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="Vresteksts"/>
+  <w:footnote w:id="3">
+    <w:p w:rsidR="00AD5E9B" w:rsidRPr="004D617B" w:rsidP="004D617B" w14:paraId="373AF8B4" w14:textId="22BD6345">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D617B">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eiropas Komisijas paziņojuma 207.punkts. Pieejams: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0093614A" w:rsidRPr="009E320D">
+        <w:r w:rsidRPr="009E320D" w:rsidR="0093614A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=uriserv:OJ.C_.2016.262.01.0001.01.LAV&amp;toc=OJ:C:2016:262:TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004D617B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...2 lines deleted...]
-        <w:pStyle w:val="Vresteksts"/>
+  <w:footnote w:id="4">
+    <w:p w:rsidR="00182C3D" w:rsidRPr="00FA62BD" w:rsidP="00FA62BD" w14:paraId="695AC5DB" w14:textId="61BAD22C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA62BD">
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FA62BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="0089761A" w:rsidRPr="00FA62BD">
+        <w:r w:rsidRPr="00FA62BD" w:rsidR="0089761A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.fm.gov.lv/lv/media/504/download</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0089761A" w:rsidRPr="00FA62BD">
+      <w:r w:rsidRPr="00FA62BD" w:rsidR="0089761A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t>Atbilstoši Ministru kabineta 2023. gada 14. novembra noteikumu Nr. 656 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.2.1. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu piekļuvi iekļaujošiem un kvalitatīviem pakalpojumiem izglītības, mācību un mūžizglītības jomā, attīstot pieejamu infrastruktūru, tostarp veicinot noturību izglītošanā un mācībās attālinātā un tiešsaistes režīmā" 4.2.1.3. pasākuma "Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības īstenošanai speciālās izglītības iestādēs" īstenošanas noteikumi” 31. punktam</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="70F0B2A0" w14:textId="4A8A32CE" w:rsidR="00AD5E9B" w:rsidRDefault="00AD5E9B">
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00065AC3" w:rsidP="00FA62BD" w14:paraId="7914BDC4" w14:textId="50B73526">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA62BD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00FA62BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA62BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Atbilstoši Ministru kabineta 2023. gada 14. novembra noteikumu Nr. 656 “Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.2.1. specifiskā atbalsta mērķa "Uzlabot vienlīdzīgu piekļuvi iekļaujošiem un kvalitatīviem pakalpojumiem izglītības, mācību un mūžizglītības jomā, attīstot pieejamu infrastruktūru, tostarp veicinot noturību izglītošanā un mācībās attālinātā un tiešsaistes režīmā" 4.2.1.3. pasākuma "Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības īstenošanai speciālās izglītības iestādēs" īstenošanas noteikumi” 31. punktam</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A2E43BB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="231AEC08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
@@ -10742,146 +10589,147 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DA77F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="518A9F3E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C2EA98C">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12D229C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="32425608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10940,349 +10788,349 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="138A4BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAE8FD8A"/>
-    <w:lvl w:ilvl="0" w:tplc="EC227F72">
+    <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsiaTheme="minorEastAsia" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B866A35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03DA04E2"/>
-    <w:lvl w:ilvl="0" w:tplc="C83C38DE">
+    <w:lvl w:ilvl="0">
       <w:start w:val="35"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2580" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3300" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4020" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4740" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DEA26A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD8C5F72"/>
-    <w:lvl w:ilvl="0" w:tplc="A8206BFA">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="450"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30225507"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B2BC692A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="501" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11427,126 +11275,126 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A674755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7DC0060"/>
-    <w:lvl w:ilvl="0" w:tplc="CCAC6C9A">
+    <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B5974DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D648495A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -11742,126 +11590,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF157B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52504F9A"/>
-    <w:lvl w:ilvl="0" w:tplc="04260011">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412E49E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC561124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -12075,126 +11923,126 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4378021D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="263C4FCA"/>
-    <w:lvl w:ilvl="0" w:tplc="04260011">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B70794"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEDADD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="17"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -12589,123 +12437,123 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6600B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4120CB70"/>
-    <w:lvl w:ilvl="0" w:tplc="0426000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04260019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0426001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0426000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04260019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0426001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0426000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04260019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0426001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CEF05D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B008AF6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -13191,123 +13039,123 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="684F7179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71D2E034"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EC9519C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4E8372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -13852,844 +13700,897 @@
   <w:num w:numId="26" w16cid:durableId="1692535073">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="771359655">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1286814464">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1740512848">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2062902012">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="956179961">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="202642744">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
+    <w:footnote w:id="2"/>
   </w:footnotePr>
-  <w:endnotePr>
-[...3 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB6B4F"/>
     <w:rsid w:val="00000BCE"/>
+    <w:rsid w:val="000019FC"/>
     <w:rsid w:val="00002B4B"/>
     <w:rsid w:val="00010D60"/>
     <w:rsid w:val="00011370"/>
     <w:rsid w:val="00015A3D"/>
     <w:rsid w:val="00015C4C"/>
     <w:rsid w:val="00017410"/>
     <w:rsid w:val="00017872"/>
     <w:rsid w:val="00023950"/>
+    <w:rsid w:val="00026AF8"/>
     <w:rsid w:val="000342B7"/>
     <w:rsid w:val="00035495"/>
     <w:rsid w:val="000370CB"/>
     <w:rsid w:val="00041D45"/>
     <w:rsid w:val="00042765"/>
     <w:rsid w:val="00047243"/>
     <w:rsid w:val="00050FB9"/>
     <w:rsid w:val="00053BCA"/>
     <w:rsid w:val="00056EDA"/>
     <w:rsid w:val="000570FB"/>
     <w:rsid w:val="00063245"/>
     <w:rsid w:val="00063958"/>
     <w:rsid w:val="00065AC3"/>
     <w:rsid w:val="00066391"/>
     <w:rsid w:val="00073804"/>
     <w:rsid w:val="00075758"/>
     <w:rsid w:val="00076D87"/>
     <w:rsid w:val="0008495B"/>
-    <w:rsid w:val="00087F2A"/>
     <w:rsid w:val="0009578D"/>
     <w:rsid w:val="00095E87"/>
     <w:rsid w:val="00097FE1"/>
     <w:rsid w:val="000A4C71"/>
     <w:rsid w:val="000B1F8A"/>
     <w:rsid w:val="000B7607"/>
     <w:rsid w:val="000C2EB2"/>
     <w:rsid w:val="000D07C1"/>
     <w:rsid w:val="000D240D"/>
     <w:rsid w:val="000D2B99"/>
     <w:rsid w:val="000D2DE8"/>
     <w:rsid w:val="000D3220"/>
     <w:rsid w:val="000D6933"/>
     <w:rsid w:val="000D6F7B"/>
     <w:rsid w:val="000E26C8"/>
     <w:rsid w:val="000E49EE"/>
     <w:rsid w:val="000F0FEF"/>
     <w:rsid w:val="000F35C6"/>
     <w:rsid w:val="001016D5"/>
     <w:rsid w:val="00101C35"/>
     <w:rsid w:val="00104894"/>
     <w:rsid w:val="00104DCF"/>
     <w:rsid w:val="0011110E"/>
     <w:rsid w:val="00113031"/>
     <w:rsid w:val="00113FD5"/>
     <w:rsid w:val="00114DF4"/>
     <w:rsid w:val="00115CFA"/>
     <w:rsid w:val="00121939"/>
     <w:rsid w:val="00124995"/>
     <w:rsid w:val="00124F61"/>
+    <w:rsid w:val="00125558"/>
     <w:rsid w:val="001329CD"/>
+    <w:rsid w:val="00132A56"/>
     <w:rsid w:val="001348F5"/>
     <w:rsid w:val="0014051B"/>
     <w:rsid w:val="00147F16"/>
     <w:rsid w:val="0015425B"/>
     <w:rsid w:val="001619B4"/>
+    <w:rsid w:val="00163208"/>
     <w:rsid w:val="00163D3F"/>
     <w:rsid w:val="00165425"/>
+    <w:rsid w:val="00165468"/>
     <w:rsid w:val="0016678B"/>
     <w:rsid w:val="00167150"/>
     <w:rsid w:val="0017489B"/>
     <w:rsid w:val="00175851"/>
     <w:rsid w:val="00175A7E"/>
     <w:rsid w:val="0018033D"/>
+    <w:rsid w:val="00180E97"/>
     <w:rsid w:val="001815D6"/>
     <w:rsid w:val="00181B0A"/>
     <w:rsid w:val="00182C3D"/>
     <w:rsid w:val="00183BB0"/>
     <w:rsid w:val="00186CC5"/>
     <w:rsid w:val="001944AA"/>
     <w:rsid w:val="001967CF"/>
     <w:rsid w:val="001A11E7"/>
     <w:rsid w:val="001A3CF4"/>
     <w:rsid w:val="001B201A"/>
     <w:rsid w:val="001B6724"/>
     <w:rsid w:val="001C2F8F"/>
     <w:rsid w:val="001C4E6A"/>
     <w:rsid w:val="001C51AA"/>
     <w:rsid w:val="001C7385"/>
+    <w:rsid w:val="001D20C7"/>
     <w:rsid w:val="001D65C1"/>
     <w:rsid w:val="001D688E"/>
     <w:rsid w:val="001F06F3"/>
     <w:rsid w:val="001F0BC0"/>
     <w:rsid w:val="001F164A"/>
     <w:rsid w:val="001F25AA"/>
     <w:rsid w:val="001F6F4F"/>
     <w:rsid w:val="0020566A"/>
     <w:rsid w:val="00207CD7"/>
     <w:rsid w:val="00210F6A"/>
     <w:rsid w:val="002179C2"/>
     <w:rsid w:val="002226F4"/>
     <w:rsid w:val="00223B3D"/>
+    <w:rsid w:val="00234129"/>
     <w:rsid w:val="0024625C"/>
     <w:rsid w:val="00250910"/>
     <w:rsid w:val="00251929"/>
+    <w:rsid w:val="00251B6A"/>
     <w:rsid w:val="00251EA6"/>
     <w:rsid w:val="00252950"/>
-    <w:rsid w:val="002545F1"/>
+    <w:rsid w:val="002557F2"/>
     <w:rsid w:val="00263ADE"/>
     <w:rsid w:val="00266140"/>
     <w:rsid w:val="00267529"/>
     <w:rsid w:val="00267DED"/>
     <w:rsid w:val="0027413F"/>
     <w:rsid w:val="00277335"/>
     <w:rsid w:val="0028404D"/>
     <w:rsid w:val="002843E0"/>
     <w:rsid w:val="00285699"/>
     <w:rsid w:val="0028654C"/>
     <w:rsid w:val="002866F7"/>
+    <w:rsid w:val="00290452"/>
     <w:rsid w:val="00290CBE"/>
     <w:rsid w:val="00296354"/>
     <w:rsid w:val="002A0788"/>
     <w:rsid w:val="002A419F"/>
     <w:rsid w:val="002A6624"/>
+    <w:rsid w:val="002B14CD"/>
     <w:rsid w:val="002B6DBA"/>
     <w:rsid w:val="002C087C"/>
+    <w:rsid w:val="002C0DEA"/>
     <w:rsid w:val="002C143D"/>
     <w:rsid w:val="002C2D36"/>
     <w:rsid w:val="002C518B"/>
+    <w:rsid w:val="002C660B"/>
     <w:rsid w:val="002C74E3"/>
     <w:rsid w:val="002D1D80"/>
     <w:rsid w:val="002D3F42"/>
     <w:rsid w:val="002D493E"/>
     <w:rsid w:val="002D7477"/>
     <w:rsid w:val="002E00F4"/>
     <w:rsid w:val="002E0DFB"/>
     <w:rsid w:val="002E3A94"/>
+    <w:rsid w:val="002E3EBE"/>
     <w:rsid w:val="002E686E"/>
     <w:rsid w:val="002E7854"/>
     <w:rsid w:val="002F557C"/>
     <w:rsid w:val="002F55E6"/>
+    <w:rsid w:val="002F5E80"/>
     <w:rsid w:val="00301361"/>
     <w:rsid w:val="00302F66"/>
     <w:rsid w:val="0030308F"/>
     <w:rsid w:val="00315EC0"/>
     <w:rsid w:val="00315ED0"/>
     <w:rsid w:val="00316E1B"/>
     <w:rsid w:val="0032139A"/>
+    <w:rsid w:val="00322B91"/>
     <w:rsid w:val="00326247"/>
+    <w:rsid w:val="00327238"/>
     <w:rsid w:val="00332D9D"/>
     <w:rsid w:val="00334FCE"/>
     <w:rsid w:val="00335E0F"/>
     <w:rsid w:val="00337406"/>
+    <w:rsid w:val="0035635D"/>
     <w:rsid w:val="00356EF8"/>
     <w:rsid w:val="0036304E"/>
     <w:rsid w:val="0036451A"/>
     <w:rsid w:val="003665A8"/>
     <w:rsid w:val="00366DD9"/>
     <w:rsid w:val="00367664"/>
     <w:rsid w:val="00371487"/>
     <w:rsid w:val="00372997"/>
     <w:rsid w:val="00385172"/>
+    <w:rsid w:val="00386D5E"/>
     <w:rsid w:val="00386FA0"/>
     <w:rsid w:val="00391722"/>
     <w:rsid w:val="00392522"/>
     <w:rsid w:val="003A2E9A"/>
     <w:rsid w:val="003A4185"/>
+    <w:rsid w:val="003A616C"/>
     <w:rsid w:val="003A6DFF"/>
     <w:rsid w:val="003A7D40"/>
     <w:rsid w:val="003A7DF3"/>
     <w:rsid w:val="003B0E69"/>
     <w:rsid w:val="003C5D2D"/>
     <w:rsid w:val="003C63D4"/>
     <w:rsid w:val="003C6D7E"/>
+    <w:rsid w:val="003C79CB"/>
     <w:rsid w:val="003D3F1D"/>
     <w:rsid w:val="003D41BC"/>
     <w:rsid w:val="003D4D70"/>
     <w:rsid w:val="003E1E61"/>
     <w:rsid w:val="003E53A2"/>
+    <w:rsid w:val="003E5E19"/>
     <w:rsid w:val="003E67E8"/>
     <w:rsid w:val="003F0209"/>
     <w:rsid w:val="003F0DE0"/>
     <w:rsid w:val="003F1ADE"/>
     <w:rsid w:val="003F2583"/>
     <w:rsid w:val="003F5201"/>
     <w:rsid w:val="003F6D73"/>
     <w:rsid w:val="00404195"/>
+    <w:rsid w:val="00406629"/>
     <w:rsid w:val="00406DBE"/>
     <w:rsid w:val="00411E0A"/>
     <w:rsid w:val="0041455E"/>
     <w:rsid w:val="0042089A"/>
     <w:rsid w:val="004243A2"/>
     <w:rsid w:val="00426282"/>
     <w:rsid w:val="00426757"/>
     <w:rsid w:val="0042727B"/>
+    <w:rsid w:val="00433672"/>
     <w:rsid w:val="0044047A"/>
+    <w:rsid w:val="00441E41"/>
     <w:rsid w:val="0044213A"/>
     <w:rsid w:val="00443211"/>
+    <w:rsid w:val="004432F7"/>
     <w:rsid w:val="004475E1"/>
     <w:rsid w:val="00453E8D"/>
     <w:rsid w:val="00453F7D"/>
     <w:rsid w:val="004560BF"/>
     <w:rsid w:val="00461E35"/>
     <w:rsid w:val="00462544"/>
     <w:rsid w:val="004771C3"/>
     <w:rsid w:val="0048098F"/>
+    <w:rsid w:val="0048228F"/>
     <w:rsid w:val="00482494"/>
     <w:rsid w:val="0049010A"/>
     <w:rsid w:val="00492292"/>
     <w:rsid w:val="00492879"/>
     <w:rsid w:val="00492D8F"/>
     <w:rsid w:val="0049302B"/>
     <w:rsid w:val="004955D3"/>
     <w:rsid w:val="004955DF"/>
     <w:rsid w:val="004B43C9"/>
     <w:rsid w:val="004B50E0"/>
     <w:rsid w:val="004C2A86"/>
     <w:rsid w:val="004C2CA0"/>
     <w:rsid w:val="004D4CCE"/>
     <w:rsid w:val="004D4D78"/>
     <w:rsid w:val="004D617B"/>
     <w:rsid w:val="004E1821"/>
     <w:rsid w:val="004E1987"/>
     <w:rsid w:val="004E6D2A"/>
     <w:rsid w:val="004F667A"/>
     <w:rsid w:val="004F783B"/>
+    <w:rsid w:val="0050087B"/>
     <w:rsid w:val="00500AFB"/>
     <w:rsid w:val="005112DB"/>
     <w:rsid w:val="00512734"/>
     <w:rsid w:val="0053053F"/>
     <w:rsid w:val="00530C9A"/>
     <w:rsid w:val="0053259B"/>
     <w:rsid w:val="00532D1B"/>
     <w:rsid w:val="00540CED"/>
+    <w:rsid w:val="00541864"/>
     <w:rsid w:val="005435BD"/>
     <w:rsid w:val="00543F0C"/>
     <w:rsid w:val="005461B0"/>
     <w:rsid w:val="00550A76"/>
     <w:rsid w:val="005620E8"/>
     <w:rsid w:val="00562177"/>
     <w:rsid w:val="0056555C"/>
     <w:rsid w:val="0056737C"/>
     <w:rsid w:val="005724BB"/>
     <w:rsid w:val="0057254E"/>
     <w:rsid w:val="0058169D"/>
     <w:rsid w:val="0058445F"/>
     <w:rsid w:val="00592334"/>
     <w:rsid w:val="00596DE1"/>
     <w:rsid w:val="00597E9D"/>
     <w:rsid w:val="005A0AEF"/>
     <w:rsid w:val="005A43B4"/>
+    <w:rsid w:val="005B1478"/>
     <w:rsid w:val="005B3400"/>
     <w:rsid w:val="005B372B"/>
     <w:rsid w:val="005B46D9"/>
+    <w:rsid w:val="005B5C4B"/>
     <w:rsid w:val="005C2B2A"/>
+    <w:rsid w:val="005C3674"/>
     <w:rsid w:val="005C4932"/>
     <w:rsid w:val="005C5A40"/>
     <w:rsid w:val="005C771E"/>
     <w:rsid w:val="005D0FEF"/>
     <w:rsid w:val="005D1400"/>
     <w:rsid w:val="005D17A6"/>
     <w:rsid w:val="005D25CA"/>
     <w:rsid w:val="005D5F7D"/>
     <w:rsid w:val="005D7446"/>
     <w:rsid w:val="005E0780"/>
     <w:rsid w:val="005E2114"/>
     <w:rsid w:val="005E3DF1"/>
     <w:rsid w:val="005E6259"/>
     <w:rsid w:val="005E7F86"/>
     <w:rsid w:val="005F1253"/>
     <w:rsid w:val="005F15A9"/>
+    <w:rsid w:val="005F4A62"/>
     <w:rsid w:val="0060101D"/>
     <w:rsid w:val="00605520"/>
     <w:rsid w:val="006111AB"/>
     <w:rsid w:val="006168B6"/>
     <w:rsid w:val="006215FF"/>
     <w:rsid w:val="00622B62"/>
     <w:rsid w:val="00623295"/>
     <w:rsid w:val="0062665A"/>
     <w:rsid w:val="00632BFE"/>
     <w:rsid w:val="00640CF0"/>
+    <w:rsid w:val="006430E0"/>
     <w:rsid w:val="00654FE9"/>
     <w:rsid w:val="0065675B"/>
+    <w:rsid w:val="0066243E"/>
     <w:rsid w:val="00672511"/>
     <w:rsid w:val="0067385D"/>
     <w:rsid w:val="00682372"/>
     <w:rsid w:val="00682E9F"/>
     <w:rsid w:val="00683D6C"/>
     <w:rsid w:val="00686B1E"/>
     <w:rsid w:val="00686D37"/>
     <w:rsid w:val="00687C3C"/>
     <w:rsid w:val="00696E91"/>
     <w:rsid w:val="006A0AA4"/>
     <w:rsid w:val="006A1C0E"/>
     <w:rsid w:val="006A1D29"/>
+    <w:rsid w:val="006A54FE"/>
     <w:rsid w:val="006A5D91"/>
     <w:rsid w:val="006A6D1D"/>
     <w:rsid w:val="006B0867"/>
     <w:rsid w:val="006B4C59"/>
     <w:rsid w:val="006B599E"/>
     <w:rsid w:val="006B7DE4"/>
     <w:rsid w:val="006C1677"/>
     <w:rsid w:val="006C1E92"/>
     <w:rsid w:val="006C207A"/>
     <w:rsid w:val="006C2DB5"/>
     <w:rsid w:val="006C512C"/>
     <w:rsid w:val="006D0C4B"/>
     <w:rsid w:val="006D1B85"/>
     <w:rsid w:val="006D40A1"/>
     <w:rsid w:val="006D42C7"/>
     <w:rsid w:val="006E046E"/>
     <w:rsid w:val="006E3988"/>
     <w:rsid w:val="006E422D"/>
     <w:rsid w:val="006E65BA"/>
     <w:rsid w:val="006F0B37"/>
     <w:rsid w:val="006F3DB3"/>
     <w:rsid w:val="00706DB5"/>
     <w:rsid w:val="00722F0F"/>
     <w:rsid w:val="0072624D"/>
     <w:rsid w:val="007300EA"/>
     <w:rsid w:val="00730FB2"/>
     <w:rsid w:val="00741D36"/>
     <w:rsid w:val="00742C51"/>
     <w:rsid w:val="00744E46"/>
+    <w:rsid w:val="00745EC3"/>
     <w:rsid w:val="00753FE0"/>
+    <w:rsid w:val="00754893"/>
     <w:rsid w:val="00761F65"/>
     <w:rsid w:val="007651BF"/>
     <w:rsid w:val="00765687"/>
     <w:rsid w:val="00766572"/>
     <w:rsid w:val="007673D3"/>
     <w:rsid w:val="007701A6"/>
     <w:rsid w:val="00771BA1"/>
     <w:rsid w:val="00773E75"/>
     <w:rsid w:val="00780625"/>
+    <w:rsid w:val="00784552"/>
     <w:rsid w:val="007864FD"/>
+    <w:rsid w:val="007914C6"/>
     <w:rsid w:val="00791E9C"/>
+    <w:rsid w:val="007965F8"/>
     <w:rsid w:val="00796EB3"/>
     <w:rsid w:val="007A374A"/>
     <w:rsid w:val="007A53BE"/>
     <w:rsid w:val="007A7446"/>
     <w:rsid w:val="007B1A87"/>
+    <w:rsid w:val="007B2C62"/>
     <w:rsid w:val="007B4BB2"/>
     <w:rsid w:val="007B595F"/>
     <w:rsid w:val="007C518E"/>
     <w:rsid w:val="007C5B1D"/>
     <w:rsid w:val="007D06E2"/>
+    <w:rsid w:val="007D2D29"/>
     <w:rsid w:val="007D33F7"/>
     <w:rsid w:val="007E04B4"/>
     <w:rsid w:val="007E43A8"/>
     <w:rsid w:val="007E4535"/>
     <w:rsid w:val="007F6E6F"/>
     <w:rsid w:val="00800D3D"/>
     <w:rsid w:val="008040D3"/>
     <w:rsid w:val="008053AD"/>
     <w:rsid w:val="00807388"/>
+    <w:rsid w:val="008146E4"/>
     <w:rsid w:val="00815EA6"/>
     <w:rsid w:val="00824EAD"/>
     <w:rsid w:val="008268A0"/>
+    <w:rsid w:val="008319F6"/>
     <w:rsid w:val="008343CF"/>
     <w:rsid w:val="00835C5A"/>
+    <w:rsid w:val="00837E4F"/>
     <w:rsid w:val="008402D0"/>
     <w:rsid w:val="00843B8F"/>
     <w:rsid w:val="00846B25"/>
     <w:rsid w:val="00847A11"/>
     <w:rsid w:val="008507B9"/>
     <w:rsid w:val="00851339"/>
     <w:rsid w:val="008574B9"/>
     <w:rsid w:val="00857E20"/>
+    <w:rsid w:val="008631AB"/>
     <w:rsid w:val="0086372F"/>
     <w:rsid w:val="00867ADA"/>
     <w:rsid w:val="00872D28"/>
     <w:rsid w:val="0087411F"/>
     <w:rsid w:val="00880036"/>
     <w:rsid w:val="00884A3E"/>
     <w:rsid w:val="00884C62"/>
     <w:rsid w:val="008870E7"/>
     <w:rsid w:val="00895C87"/>
     <w:rsid w:val="0089761A"/>
     <w:rsid w:val="008A0FBC"/>
     <w:rsid w:val="008A3C74"/>
     <w:rsid w:val="008A440F"/>
     <w:rsid w:val="008B14A6"/>
     <w:rsid w:val="008B1B11"/>
     <w:rsid w:val="008B2216"/>
     <w:rsid w:val="008B254A"/>
     <w:rsid w:val="008B2A85"/>
     <w:rsid w:val="008B37A4"/>
     <w:rsid w:val="008B43B1"/>
     <w:rsid w:val="008B5959"/>
     <w:rsid w:val="008B77A8"/>
     <w:rsid w:val="008C1979"/>
     <w:rsid w:val="008C3BFF"/>
     <w:rsid w:val="008C6BBF"/>
     <w:rsid w:val="008C72CE"/>
     <w:rsid w:val="008C74F4"/>
+    <w:rsid w:val="008D06B7"/>
     <w:rsid w:val="008E121F"/>
     <w:rsid w:val="008E3583"/>
     <w:rsid w:val="008E46B7"/>
+    <w:rsid w:val="008E5807"/>
     <w:rsid w:val="008E7156"/>
     <w:rsid w:val="008E75B9"/>
     <w:rsid w:val="008F2155"/>
     <w:rsid w:val="008F6B51"/>
     <w:rsid w:val="00907080"/>
+    <w:rsid w:val="00907632"/>
     <w:rsid w:val="00907BB7"/>
     <w:rsid w:val="00913868"/>
     <w:rsid w:val="00917BD6"/>
     <w:rsid w:val="00920DD7"/>
     <w:rsid w:val="00926BE5"/>
     <w:rsid w:val="009270F6"/>
     <w:rsid w:val="00931540"/>
     <w:rsid w:val="0093614A"/>
     <w:rsid w:val="0093705C"/>
     <w:rsid w:val="00942A77"/>
     <w:rsid w:val="0094457B"/>
     <w:rsid w:val="0094559E"/>
     <w:rsid w:val="00945E8E"/>
     <w:rsid w:val="00950154"/>
     <w:rsid w:val="00951AB6"/>
     <w:rsid w:val="00952F19"/>
     <w:rsid w:val="00954D16"/>
     <w:rsid w:val="0096794E"/>
     <w:rsid w:val="00970893"/>
     <w:rsid w:val="00972CF8"/>
     <w:rsid w:val="00973164"/>
+    <w:rsid w:val="009755E5"/>
+    <w:rsid w:val="00976667"/>
     <w:rsid w:val="00977FFA"/>
     <w:rsid w:val="009864A3"/>
     <w:rsid w:val="0099299A"/>
     <w:rsid w:val="00994562"/>
     <w:rsid w:val="00995731"/>
     <w:rsid w:val="00997521"/>
     <w:rsid w:val="009A578F"/>
     <w:rsid w:val="009A710B"/>
     <w:rsid w:val="009A7F84"/>
     <w:rsid w:val="009B0350"/>
     <w:rsid w:val="009B1F5E"/>
     <w:rsid w:val="009B2185"/>
     <w:rsid w:val="009B5007"/>
     <w:rsid w:val="009C5B5E"/>
     <w:rsid w:val="009C5EA2"/>
     <w:rsid w:val="009D7860"/>
+    <w:rsid w:val="009E320D"/>
     <w:rsid w:val="009F59FA"/>
     <w:rsid w:val="00A10431"/>
     <w:rsid w:val="00A1406C"/>
     <w:rsid w:val="00A23564"/>
     <w:rsid w:val="00A2441D"/>
     <w:rsid w:val="00A40B46"/>
     <w:rsid w:val="00A455FC"/>
     <w:rsid w:val="00A53C3F"/>
     <w:rsid w:val="00A62210"/>
     <w:rsid w:val="00A62FA8"/>
     <w:rsid w:val="00A63EEA"/>
     <w:rsid w:val="00A64432"/>
     <w:rsid w:val="00A70F56"/>
     <w:rsid w:val="00A71163"/>
     <w:rsid w:val="00A75E46"/>
+    <w:rsid w:val="00A774F5"/>
+    <w:rsid w:val="00A82D61"/>
     <w:rsid w:val="00A84E99"/>
     <w:rsid w:val="00A853EC"/>
     <w:rsid w:val="00A86462"/>
     <w:rsid w:val="00A877DE"/>
     <w:rsid w:val="00A90120"/>
     <w:rsid w:val="00A9200A"/>
     <w:rsid w:val="00AA01A3"/>
     <w:rsid w:val="00AA5949"/>
     <w:rsid w:val="00AB0351"/>
     <w:rsid w:val="00AB598C"/>
     <w:rsid w:val="00AB7796"/>
     <w:rsid w:val="00AC3C4D"/>
     <w:rsid w:val="00AD39B6"/>
     <w:rsid w:val="00AD5E9B"/>
     <w:rsid w:val="00AD6BD2"/>
+    <w:rsid w:val="00AE1A0D"/>
     <w:rsid w:val="00AE559E"/>
     <w:rsid w:val="00AF02DC"/>
     <w:rsid w:val="00AF24F2"/>
     <w:rsid w:val="00AF5ADD"/>
     <w:rsid w:val="00B058AB"/>
     <w:rsid w:val="00B073AB"/>
     <w:rsid w:val="00B13C03"/>
     <w:rsid w:val="00B14F56"/>
     <w:rsid w:val="00B16352"/>
     <w:rsid w:val="00B21547"/>
     <w:rsid w:val="00B225F4"/>
     <w:rsid w:val="00B24A6F"/>
     <w:rsid w:val="00B30BB2"/>
     <w:rsid w:val="00B36C56"/>
     <w:rsid w:val="00B41AA6"/>
     <w:rsid w:val="00B42B5F"/>
+    <w:rsid w:val="00B43F03"/>
     <w:rsid w:val="00B45113"/>
     <w:rsid w:val="00B46772"/>
+    <w:rsid w:val="00B47346"/>
     <w:rsid w:val="00B473C7"/>
     <w:rsid w:val="00B504B7"/>
     <w:rsid w:val="00B740B5"/>
+    <w:rsid w:val="00B75313"/>
     <w:rsid w:val="00B75D46"/>
     <w:rsid w:val="00B8007C"/>
     <w:rsid w:val="00B824E8"/>
     <w:rsid w:val="00B870A1"/>
     <w:rsid w:val="00B9238B"/>
     <w:rsid w:val="00B927C3"/>
     <w:rsid w:val="00B92ADE"/>
     <w:rsid w:val="00B94D43"/>
     <w:rsid w:val="00B9786C"/>
     <w:rsid w:val="00BA1129"/>
     <w:rsid w:val="00BA5F60"/>
     <w:rsid w:val="00BA70D8"/>
     <w:rsid w:val="00BC0FFB"/>
+    <w:rsid w:val="00BC2473"/>
     <w:rsid w:val="00BC2EAC"/>
+    <w:rsid w:val="00BC5386"/>
+    <w:rsid w:val="00BD3AF6"/>
     <w:rsid w:val="00BD6F8F"/>
     <w:rsid w:val="00BE0C80"/>
     <w:rsid w:val="00BE1A63"/>
     <w:rsid w:val="00BE228F"/>
     <w:rsid w:val="00BF5B23"/>
     <w:rsid w:val="00C033F8"/>
     <w:rsid w:val="00C03B43"/>
     <w:rsid w:val="00C06229"/>
     <w:rsid w:val="00C1246D"/>
     <w:rsid w:val="00C12B92"/>
     <w:rsid w:val="00C13FB8"/>
+    <w:rsid w:val="00C20CF1"/>
     <w:rsid w:val="00C24B16"/>
     <w:rsid w:val="00C33514"/>
     <w:rsid w:val="00C370B7"/>
     <w:rsid w:val="00C37755"/>
     <w:rsid w:val="00C4238B"/>
     <w:rsid w:val="00C4318F"/>
     <w:rsid w:val="00C433C4"/>
     <w:rsid w:val="00C44572"/>
     <w:rsid w:val="00C44A22"/>
     <w:rsid w:val="00C5078E"/>
     <w:rsid w:val="00C5245F"/>
     <w:rsid w:val="00C5321E"/>
     <w:rsid w:val="00C5474A"/>
     <w:rsid w:val="00C726AD"/>
+    <w:rsid w:val="00C72C06"/>
     <w:rsid w:val="00C7504E"/>
     <w:rsid w:val="00C75618"/>
     <w:rsid w:val="00C7626B"/>
     <w:rsid w:val="00C770FD"/>
     <w:rsid w:val="00C778F1"/>
     <w:rsid w:val="00C810D4"/>
     <w:rsid w:val="00C827A7"/>
     <w:rsid w:val="00C8561F"/>
     <w:rsid w:val="00C879B9"/>
     <w:rsid w:val="00C907E6"/>
     <w:rsid w:val="00C925EA"/>
     <w:rsid w:val="00C92F81"/>
     <w:rsid w:val="00C93C99"/>
     <w:rsid w:val="00C9471F"/>
     <w:rsid w:val="00C9658D"/>
     <w:rsid w:val="00C97AC8"/>
     <w:rsid w:val="00CA0D2B"/>
     <w:rsid w:val="00CA604F"/>
     <w:rsid w:val="00CA7012"/>
     <w:rsid w:val="00CA7EFC"/>
+    <w:rsid w:val="00CB5E73"/>
     <w:rsid w:val="00CC2C99"/>
     <w:rsid w:val="00CC5A0F"/>
     <w:rsid w:val="00CC6BC3"/>
+    <w:rsid w:val="00CD0AE5"/>
     <w:rsid w:val="00CD0D72"/>
     <w:rsid w:val="00CD11FC"/>
+    <w:rsid w:val="00CD340E"/>
     <w:rsid w:val="00CD55B0"/>
     <w:rsid w:val="00CE3ECC"/>
     <w:rsid w:val="00CF146E"/>
     <w:rsid w:val="00CF163A"/>
     <w:rsid w:val="00D010F7"/>
     <w:rsid w:val="00D013D4"/>
     <w:rsid w:val="00D01BD1"/>
     <w:rsid w:val="00D02250"/>
     <w:rsid w:val="00D023E9"/>
     <w:rsid w:val="00D05549"/>
     <w:rsid w:val="00D1056F"/>
     <w:rsid w:val="00D1388E"/>
     <w:rsid w:val="00D14003"/>
     <w:rsid w:val="00D17C82"/>
     <w:rsid w:val="00D214AB"/>
     <w:rsid w:val="00D25BE7"/>
     <w:rsid w:val="00D31942"/>
     <w:rsid w:val="00D35F10"/>
     <w:rsid w:val="00D3635E"/>
     <w:rsid w:val="00D42C5C"/>
     <w:rsid w:val="00D436CE"/>
     <w:rsid w:val="00D43D5E"/>
     <w:rsid w:val="00D47B21"/>
+    <w:rsid w:val="00D5087E"/>
     <w:rsid w:val="00D55FCA"/>
     <w:rsid w:val="00D57A48"/>
     <w:rsid w:val="00D57B0D"/>
     <w:rsid w:val="00D61421"/>
     <w:rsid w:val="00D655BE"/>
     <w:rsid w:val="00D733B0"/>
     <w:rsid w:val="00D76742"/>
     <w:rsid w:val="00D771CD"/>
     <w:rsid w:val="00D812A8"/>
     <w:rsid w:val="00D84F05"/>
     <w:rsid w:val="00D85D71"/>
     <w:rsid w:val="00D86F51"/>
     <w:rsid w:val="00D92B02"/>
+    <w:rsid w:val="00DA0D6E"/>
     <w:rsid w:val="00DA63DB"/>
     <w:rsid w:val="00DA6E6E"/>
     <w:rsid w:val="00DB0256"/>
     <w:rsid w:val="00DB4FCA"/>
+    <w:rsid w:val="00DB62EC"/>
     <w:rsid w:val="00DB6B4F"/>
     <w:rsid w:val="00DC1B1C"/>
     <w:rsid w:val="00DC487F"/>
     <w:rsid w:val="00DD2B29"/>
     <w:rsid w:val="00DD7A9E"/>
     <w:rsid w:val="00DE2F52"/>
     <w:rsid w:val="00DF5B9D"/>
     <w:rsid w:val="00DF61DB"/>
     <w:rsid w:val="00E001C9"/>
     <w:rsid w:val="00E0141E"/>
     <w:rsid w:val="00E03B86"/>
     <w:rsid w:val="00E06D7F"/>
     <w:rsid w:val="00E100F1"/>
     <w:rsid w:val="00E11BC9"/>
     <w:rsid w:val="00E16D17"/>
     <w:rsid w:val="00E23B70"/>
     <w:rsid w:val="00E240AC"/>
     <w:rsid w:val="00E24B33"/>
     <w:rsid w:val="00E255FF"/>
     <w:rsid w:val="00E27396"/>
+    <w:rsid w:val="00E40061"/>
     <w:rsid w:val="00E43570"/>
     <w:rsid w:val="00E44126"/>
     <w:rsid w:val="00E44633"/>
     <w:rsid w:val="00E47D06"/>
     <w:rsid w:val="00E528D8"/>
     <w:rsid w:val="00E56506"/>
     <w:rsid w:val="00E5684A"/>
     <w:rsid w:val="00E56F4C"/>
     <w:rsid w:val="00E57756"/>
     <w:rsid w:val="00E60E00"/>
     <w:rsid w:val="00E63B8D"/>
     <w:rsid w:val="00E659FA"/>
+    <w:rsid w:val="00E72A39"/>
     <w:rsid w:val="00E80EAF"/>
     <w:rsid w:val="00E912A6"/>
     <w:rsid w:val="00EA3F58"/>
     <w:rsid w:val="00EB06B4"/>
     <w:rsid w:val="00EB0772"/>
     <w:rsid w:val="00EB322A"/>
     <w:rsid w:val="00EB4D31"/>
     <w:rsid w:val="00EB4E2F"/>
     <w:rsid w:val="00EB51ED"/>
     <w:rsid w:val="00EC04B9"/>
     <w:rsid w:val="00EC1C70"/>
     <w:rsid w:val="00EC2923"/>
     <w:rsid w:val="00EC5B58"/>
     <w:rsid w:val="00EC6FF7"/>
     <w:rsid w:val="00ED24DF"/>
     <w:rsid w:val="00ED29F4"/>
     <w:rsid w:val="00ED2A5C"/>
     <w:rsid w:val="00ED712E"/>
     <w:rsid w:val="00EE00EC"/>
     <w:rsid w:val="00EE43A9"/>
     <w:rsid w:val="00EE638D"/>
     <w:rsid w:val="00EF256E"/>
     <w:rsid w:val="00EF68E8"/>
+    <w:rsid w:val="00EF6E27"/>
     <w:rsid w:val="00F00098"/>
     <w:rsid w:val="00F04523"/>
     <w:rsid w:val="00F1216A"/>
     <w:rsid w:val="00F1620C"/>
     <w:rsid w:val="00F175E5"/>
     <w:rsid w:val="00F17C29"/>
     <w:rsid w:val="00F34FB6"/>
     <w:rsid w:val="00F37A6F"/>
     <w:rsid w:val="00F45F0F"/>
     <w:rsid w:val="00F46076"/>
     <w:rsid w:val="00F46BD6"/>
     <w:rsid w:val="00F55126"/>
     <w:rsid w:val="00F55D4E"/>
     <w:rsid w:val="00F562AB"/>
     <w:rsid w:val="00F578FE"/>
     <w:rsid w:val="00F6080C"/>
     <w:rsid w:val="00F64E39"/>
+    <w:rsid w:val="00F66B34"/>
     <w:rsid w:val="00F720EB"/>
     <w:rsid w:val="00F73B23"/>
     <w:rsid w:val="00F80A7C"/>
     <w:rsid w:val="00F82D87"/>
     <w:rsid w:val="00F90709"/>
     <w:rsid w:val="00F93510"/>
+    <w:rsid w:val="00F9434E"/>
     <w:rsid w:val="00F970EE"/>
     <w:rsid w:val="00FA62BD"/>
     <w:rsid w:val="00FB001E"/>
     <w:rsid w:val="00FB2C6F"/>
+    <w:rsid w:val="00FB2E05"/>
     <w:rsid w:val="00FB3B79"/>
+    <w:rsid w:val="00FB467C"/>
     <w:rsid w:val="00FC4B0B"/>
     <w:rsid w:val="00FD32C9"/>
     <w:rsid w:val="00FD5893"/>
     <w:rsid w:val="00FD70D5"/>
     <w:rsid w:val="00FE003F"/>
     <w:rsid w:val="00FE4644"/>
     <w:rsid w:val="00FF3378"/>
     <w:rsid w:val="00FF5227"/>
     <w:rsid w:val="00FF7A05"/>
     <w:rsid w:val="0269343D"/>
     <w:rsid w:val="07AB4A6A"/>
     <w:rsid w:val="0B8C5840"/>
     <w:rsid w:val="0B957A1F"/>
     <w:rsid w:val="0BDDC78D"/>
     <w:rsid w:val="0D779CC9"/>
     <w:rsid w:val="0EF05CA3"/>
     <w:rsid w:val="10D0C71E"/>
     <w:rsid w:val="11DB9FF4"/>
     <w:rsid w:val="123673EA"/>
     <w:rsid w:val="15CDF51C"/>
     <w:rsid w:val="160133E0"/>
     <w:rsid w:val="19155349"/>
     <w:rsid w:val="1C1CF699"/>
     <w:rsid w:val="1DD8EA5B"/>
     <w:rsid w:val="1E389D3E"/>
     <w:rsid w:val="23E3DF26"/>
     <w:rsid w:val="2448C357"/>
     <w:rsid w:val="2E8D2C32"/>
     <w:rsid w:val="2F8F00B3"/>
     <w:rsid w:val="30F6559C"/>
+    <w:rsid w:val="31F6DA11"/>
     <w:rsid w:val="370ACD4E"/>
     <w:rsid w:val="3D439033"/>
+    <w:rsid w:val="3FA9D3A4"/>
     <w:rsid w:val="44779009"/>
     <w:rsid w:val="4C49BC9B"/>
     <w:rsid w:val="4CBFDAB8"/>
     <w:rsid w:val="4ECB7EFA"/>
     <w:rsid w:val="504BB872"/>
     <w:rsid w:val="50D9AADC"/>
     <w:rsid w:val="52306324"/>
     <w:rsid w:val="52D8BF88"/>
     <w:rsid w:val="58019579"/>
     <w:rsid w:val="5CCE2448"/>
     <w:rsid w:val="5F01CEA2"/>
     <w:rsid w:val="5FD9B4C6"/>
     <w:rsid w:val="63263CF7"/>
     <w:rsid w:val="63761917"/>
     <w:rsid w:val="64D79828"/>
     <w:rsid w:val="65861536"/>
     <w:rsid w:val="6693F067"/>
     <w:rsid w:val="6AC7DE6E"/>
     <w:rsid w:val="6EB53817"/>
     <w:rsid w:val="7380AAD6"/>
     <w:rsid w:val="76FBE1C1"/>
     <w:rsid w:val="773AF8CA"/>
     <w:rsid w:val="79F0CF53"/>
     <w:rsid w:val="7A651D5B"/>
     <w:rsid w:val="7E6DF537"/>
     <w:rsid w:val="7F981928"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="lo-LA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4689D371"/>
   <w15:docId w15:val="{FB44F7D9-B7EC-4D11-8676-020ED751B754}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15033,1224 +14934,1110 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="400" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Virsraksts9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nosaukums">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="204" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:spacing w:val="-15"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="6">
     <w:name w:val="6"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="5">
     <w:name w:val="5"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="4">
     <w:name w:val="4"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="3">
     <w:name w:val="3"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="1"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
     <w:name w:val="Komentāra teksts Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Komentrateksts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF3378"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
     <w:name w:val="Balonteksts Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Balonteksts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF3378"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="2,Numbered Para 1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Bullet 1,Bullet Points,MAIN CONTENT,IFCL - List Paragraph,List Paragraph12,OBC Bullet,F5 List Paragraph,Colorful List - Accent 11,Strip"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="SarakstarindkopaRakstz"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006A1D29"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00622B62"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C5245F"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-    <w:next w:val="Komentrateksts"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
     <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B2A85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:basedOn w:val="KomentratekstsRakstz"/>
-    <w:link w:val="Komentratma"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B2A85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vietturateksts">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A2E9A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote Text Char1,Footnote Text Char Char,Footnote Text Char1 Char Char,Footnote Text Char Char Char Char,Footnote Text Char1 Char Char1 Char Char,Footnote Text Char Char Char Char Char Char,Footnote Text Char1 Char Char1 Char,Footnote,f"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="VrestekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0032139A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
     <w:name w:val="Vēres teksts Rakstz."/>
     <w:aliases w:val="Footnote Text Char1 Rakstz.,Footnote Text Char Char Rakstz.,Footnote Text Char1 Char Char Rakstz.,Footnote Text Char Char Char Char Rakstz.,Footnote Text Char1 Char Char1 Char Char Rakstz.,Footnote Text Char1 Char Char1 Char Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Vresteksts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0032139A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Footnote symbol,Footnote Reference Superscript,Footnote Refernece,ftref,Odwołanie przypisu,BVI fnr,Footnotes refss,SUPERS,Ref,de nota al pie,-E Fußnotenzeichen,Footnote reference number,Times 10 Point,E,E FNZ"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CharCharCharChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0032139A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SarakstarindkopaRakstz">
     <w:name w:val="Saraksta rindkopa Rakstz."/>
     <w:aliases w:val="2 Rakstz.,Numbered Para 1 Rakstz.,Dot pt Rakstz.,No Spacing1 Rakstz.,List Paragraph Char Char Char Rakstz.,Indicator Text Rakstz.,List Paragraph1 Rakstz.,Bullet 1 Rakstz.,Bullet Points Rakstz.,MAIN CONTENT Rakstz.,Strip Rakstz."/>
-    <w:link w:val="Sarakstarindkopa"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
+    <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00267529"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CharCharCharChar">
     <w:name w:val="Char Char Char Char"/>
     <w:aliases w:val="Char2"/>
-    <w:basedOn w:val="Parasts"/>
-[...1 lines deleted...]
-    <w:link w:val="Vresatsauce"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FootnoteReference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001F06F3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="001F06F3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prskatjums">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00095E87"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C1E92"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Galvene"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C1E92"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C1E92"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Kjene"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006C1E92"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F2583"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="norm">
     <w:name w:val="norm"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00301361"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="modref">
     <w:name w:val="modref"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00301361"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00182C3D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E80EAF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
     <w:name w:val="Virsraksts 1 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
     <w:name w:val="Virsraksts 2 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
     <w:name w:val="Virsraksts 3 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
     <w:name w:val="Virsraksts 4 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
     <w:name w:val="Virsraksts 5 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts5"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
     <w:name w:val="Virsraksts 6 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:caps/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
     <w:name w:val="Virsraksts 7 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
     <w:name w:val="Virsraksts 8 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
     <w:name w:val="Virsraksts 9 Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Virsraksts9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Parakstszemobjekta">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
     <w:name w:val="Nosaukums Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Nosaukums"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:caps/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:spacing w:val="-15"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
     <w:name w:val="Apakšvirsraksts Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Apakvirsraksts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izteiksmgs">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izclums">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citts">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
     <w:name w:val="Citāts Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Citts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Intensvscitts">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:spacing w:val="-6"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
     <w:name w:val="Intensīvs citāts Rakstz."/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
-    <w:link w:val="Intensvscitts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:spacing w:val="-6"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izsmalcintsizclums">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvsizclums">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izsmalcintaatsauce">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:u w:val="none" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      <w:u w:val="none" w:color="7F7F7F"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Intensvaatsauce">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Grmatasnosaukums">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="10"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Saturardtjavirsraksts">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Virsraksts1"/>
-    <w:next w:val="Parasts"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00791E9C"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Piemint">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...79 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/267199" TargetMode="External" /></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...33 lines deleted...]
-</t:Tasks>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/LV/TXT/?uri=uriserv:OJ.C_.2016.262.01.0001.01.LAV&amp;toc=OJ:C:2016:262:TOC" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fm.gov.lv/lv/media/504/download" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16529,216 +16316,237 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010089420F9C1DC0CD458DDD10124B9EB622" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6b66fc0eb9f5934eb665dc42dc893667">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f460a412-55da-43b7-bce9-0b638edefbc1" xmlns:ns3="cf6ab5d4-62ec-4779-8671-a1faf119395c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e838250f7588dda105a61bd5a7b4405" ns2:_="" ns3:_="">
+    <xsd:import namespace="f460a412-55da-43b7-bce9-0b638edefbc1"/>
+    <xsd:import namespace="cf6ab5d4-62ec-4779-8671-a1faf119395c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Saist_x002e_uz_x002e_parbaude" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f460a412-55da-43b7-bce9-0b638edefbc1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saist_x002e_uz_x002e_parbaude" ma:index="25" nillable="true" ma:displayName="Saist.uz.parbaude" ma:format="Dropdown" ma:internalName="Saist_x002e_uz_x002e_parbaude">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...14 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cf6ab5d4-62ec-4779-8671-a1faf119395c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9bd2aece-773a-403b-b2a7-39537862d3cf}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cf6ab5d4-62ec-4779-8671-a1faf119395c">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -16783,180 +16591,165 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f460a412-55da-43b7-bce9-0b638edefbc1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="cf6ab5d4-62ec-4779-8671-a1faf119395c" xsi:nil="true"/>
+    <Saist_x002e_uz_x002e_parbaude xmlns="f460a412-55da-43b7-bce9-0b638edefbc1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2849321C-F27B-42B0-B803-2A86FB77C26D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f460a412-55da-43b7-bce9-0b638edefbc1"/>
+    <ds:schemaRef ds:uri="cf6ab5d4-62ec-4779-8671-a1faf119395c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89FD8D70-BD86-4732-A6D2-1F5F7C14D8C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{043B53C9-4CF0-4403-BD5C-D524C36A8EC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDA3F92-07B8-4D28-ACF8-A24FEF553A5F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cf6ab5d4-62ec-4779-8671-a1faf119395c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f460a412-55da-43b7-bce9-0b638edefbc1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCDA3F92-07B8-4D28-ACF8-A24FEF553A5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{043B53C9-4CF0-4403-BD5C-D524C36A8EC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>16489</Characters>
+  <Pages>6</Pages>
+  <Words>12145</Words>
+  <Characters>6924</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
+  <Lines>57</Lines>
   <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19343</CharactersWithSpaces>
+  <CharactersWithSpaces>19031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Inga Griķe</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
+    <vt:lpwstr>0x01010089420F9C1DC0CD458DDD10124B9EB622</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>