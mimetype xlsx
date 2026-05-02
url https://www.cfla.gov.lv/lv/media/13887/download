--- v0 (2025-10-31)
+++ v1 (2026-05-02)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SSFID\ES fondu investīciju pamatojums 2014.-2020.gadam\Vispārejā izglītība\SAM 8.1.2\Vilnis Nr.3_izm\0_dp21-27\1_Speciālā izglītība\7_Atlases nolikums\3_PSD\4_IZM v2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\2021_2027\4.2.1.3\7_Atlases nolikums\8_PSD metodika_groz_082025\3_Rīkojumam\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{DB58DFAF-088A-4CB8-9C4C-446782728A67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CB2ABF45-C931-448B-9F43-6EDB72477B5F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A7EA565-5A7F-406C-B9C2-89CEC5B8F552}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="finanšu izteiksmē" sheetId="4" r:id="rId1"/>
     <sheet name="platības izteiksmē" sheetId="2" r:id="rId2"/>
     <sheet name="laika izteiksmē_stundās" sheetId="1" r:id="rId3"/>
     <sheet name="laika izteiksmēs_dienas" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -83,51 +83,51 @@
   <c r="C29" i="5"/>
   <c r="C25" i="5"/>
   <c r="C21" i="5"/>
   <c r="C17" i="5"/>
   <c r="C13" i="5"/>
   <c r="F20" i="4"/>
   <c r="F23" i="4"/>
   <c r="F22" i="4"/>
   <c r="F24" i="4" s="1"/>
   <c r="F21" i="4"/>
   <c r="F22" i="2" l="1"/>
   <c r="F24" i="2"/>
   <c r="F26" i="2" s="1"/>
   <c r="F25" i="2"/>
   <c r="F23" i="2"/>
   <c r="D21" i="2"/>
   <c r="C48" i="1"/>
   <c r="C45" i="1"/>
   <c r="C47" i="1" l="1"/>
   <c r="C46" i="1"/>
   <c r="C49" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="92">
   <si>
     <r>
       <t xml:space="preserve">Papildinošas saimnieciskās darbības uzraudzība </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>finanšu izteiksmē</t>
     </r>
   </si>
   <si>
     <t>Projekta Nr.:</t>
   </si>
   <si>
     <t xml:space="preserve">Kalendārais gads: </t>
   </si>
   <si>
     <t>Nr.p.k.*</t>
@@ -1259,57 +1259,64 @@
   <si>
     <r>
       <t>L</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>K</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> – kaldendārā gada dienas gadā (365)</t>
     </r>
+  </si>
+  <si>
+    <t>2.	pielikums 
+Metodikai papildinošas saimnieciskās darbības ieņēmumu uzraudzības nodrošināšanai 
+Eiropas Savienības kohēzijas politikas programmas 2021.–2027. gadam 4.2.1.3. pasākuma 
+“Infrastruktūras un mācību vides pilnveide efektīvas, kvalitatīvas un mūsdienīgas izglītības 
+īstenošanai speciālās izglītības iestādēs” projektos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
@@ -1994,84 +2001,87 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
@@ -2217,52 +2227,52 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3519,1878 +3529,1886 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:G36"/>
+  <dimension ref="A1:G36"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8:G10"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C5" sqref="C5:G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.28515625" customWidth="1"/>
-    <col min="2" max="2" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="4.26953125" customWidth="1"/>
+    <col min="2" max="2" width="14.26953125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
-    <col min="5" max="5" width="26.42578125" customWidth="1"/>
-    <col min="6" max="6" width="15.85546875" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" customWidth="1"/>
     <col min="7" max="7" width="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="18.75">
+    <row r="1" spans="1:7" ht="79.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E1" s="93" t="s">
+        <v>91</v>
+      </c>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+    </row>
+    <row r="2" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:7" ht="16.5" thickBot="1">
+    <row r="3" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="5"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="1:7" ht="15.75">
+    <row r="4" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="12"/>
-      <c r="C4" s="47"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" ht="16.5" thickBot="1">
+      <c r="C4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="50"/>
+    </row>
+    <row r="5" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="13"/>
-      <c r="C5" s="50"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:7" ht="72">
+      <c r="C5" s="51"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+    </row>
+    <row r="7" spans="1:7" ht="70" x14ac:dyDescent="0.35">
       <c r="A7" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="53" t="s">
+      <c r="B7" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="54"/>
-      <c r="D7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="56"/>
       <c r="E7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="G7" s="92" t="s">
+      <c r="G7" s="29" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
-      <c r="A8" s="32" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="56"/>
-[...1 lines deleted...]
-      <c r="D8" s="58"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="59"/>
       <c r="E8" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14"/>
-      <c r="G8" s="29"/>
-[...5 lines deleted...]
-      <c r="D9" s="61"/>
+      <c r="G8" s="30"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="34"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="61"/>
+      <c r="D9" s="62"/>
       <c r="E9" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="14"/>
-      <c r="G9" s="30"/>
-[...5 lines deleted...]
-      <c r="D10" s="64"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="35"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="64"/>
+      <c r="D10" s="65"/>
       <c r="E10" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="14"/>
-      <c r="G10" s="31"/>
-[...2 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="G10" s="32"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="36"/>
-[...1 lines deleted...]
-      <c r="D11" s="38"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="39"/>
       <c r="E11" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="14"/>
-      <c r="G11" s="29"/>
-[...5 lines deleted...]
-      <c r="D12" s="41"/>
+      <c r="G11" s="30"/>
+    </row>
+    <row r="12" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="34"/>
+      <c r="B12" s="40"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="42"/>
       <c r="E12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="14"/>
-      <c r="G12" s="30"/>
-[...5 lines deleted...]
-      <c r="D13" s="44"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="35"/>
+      <c r="B13" s="43"/>
+      <c r="C13" s="44"/>
+      <c r="D13" s="45"/>
       <c r="E13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="14"/>
-      <c r="G13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="G13" s="32"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="36"/>
-[...1 lines deleted...]
-      <c r="D14" s="38"/>
+      <c r="B14" s="37"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="39"/>
       <c r="E14" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="14"/>
-      <c r="G14" s="29"/>
-[...5 lines deleted...]
-      <c r="D15" s="41"/>
+      <c r="G14" s="30"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="34"/>
+      <c r="B15" s="40"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="42"/>
       <c r="E15" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="14"/>
-      <c r="G15" s="30"/>
-[...5 lines deleted...]
-      <c r="D16" s="44"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="35"/>
+      <c r="B16" s="43"/>
+      <c r="C16" s="44"/>
+      <c r="D16" s="45"/>
       <c r="E16" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="14"/>
-      <c r="G16" s="31"/>
-[...2 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="G16" s="32"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="36"/>
-[...1 lines deleted...]
-      <c r="D17" s="38"/>
+      <c r="B17" s="37"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="39"/>
       <c r="E17" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="14"/>
-      <c r="G17" s="29"/>
-[...5 lines deleted...]
-      <c r="D18" s="41"/>
+      <c r="G17" s="30"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A18" s="34"/>
+      <c r="B18" s="40"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
       <c r="E18" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="14"/>
-      <c r="G18" s="30"/>
-[...5 lines deleted...]
-      <c r="D19" s="44"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="35"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="44"/>
+      <c r="D19" s="45"/>
       <c r="E19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="14"/>
-      <c r="G19" s="31"/>
-[...2 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="G19" s="32"/>
+    </row>
+    <row r="20" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A20" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="46"/>
-[...2 lines deleted...]
-      <c r="E20" s="46"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
       <c r="F20" s="19">
         <f>SUM(F8:F19)</f>
         <v>0</v>
       </c>
       <c r="G20" s="20"/>
     </row>
-    <row r="21" spans="1:7" ht="17.25">
-      <c r="A21" s="35" t="s">
+    <row r="21" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A21" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="35"/>
-[...2 lines deleted...]
-      <c r="E21" s="35"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
       <c r="F21" s="19">
         <f>F8+F11+F14+F17</f>
         <v>0</v>
       </c>
       <c r="G21" s="14"/>
     </row>
-    <row r="22" spans="1:7" ht="17.25">
-      <c r="A22" s="35" t="s">
+    <row r="22" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A22" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="35"/>
-[...2 lines deleted...]
-      <c r="E22" s="35"/>
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
       <c r="F22" s="19">
         <f t="shared" ref="F22:F23" si="0">F9+F12+F15+F18</f>
         <v>0</v>
       </c>
       <c r="G22" s="14"/>
     </row>
-    <row r="23" spans="1:7" ht="17.25">
-      <c r="A23" s="35" t="s">
+    <row r="23" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A23" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="35"/>
-[...2 lines deleted...]
-      <c r="E23" s="35"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
       <c r="F23" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G23" s="14"/>
     </row>
-    <row r="24" spans="1:7" ht="17.25">
-      <c r="A24" s="35" t="s">
+    <row r="24" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A24" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="35"/>
-[...2 lines deleted...]
-      <c r="E24" s="35"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
       <c r="F24" s="19" t="e">
         <f>F22/(F20)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G24" s="14"/>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A25" s="7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A26" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="27"/>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A27" s="21"/>
     </row>
-    <row r="28" spans="1:7" ht="15.75">
+    <row r="28" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="16.5">
+    <row r="33" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A33" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="16.5">
+    <row r="34" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A34" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="16.5">
+    <row r="35" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A35" s="7" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:1">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="21">
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="B14:D16"/>
+    <mergeCell ref="B17:D19"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="E1:G1"/>
+    <mergeCell ref="G14:G16"/>
+    <mergeCell ref="A17:A19"/>
+    <mergeCell ref="G17:G19"/>
+    <mergeCell ref="A23:E23"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B8:D10"/>
     <mergeCell ref="B11:D13"/>
-    <mergeCell ref="G14:G16"/>
-[...9 lines deleted...]
-    <mergeCell ref="A14:A16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;R&amp;"Times New Roman,Regular"&amp;10 2. pielikums </oddHeader>
     <oddFooter>&amp;C&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:G39"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A8" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="15.85546875" customWidth="1"/>
+    <col min="1" max="1" width="5.1796875" customWidth="1"/>
+    <col min="2" max="2" width="19.54296875" customWidth="1"/>
+    <col min="3" max="4" width="18.1796875" customWidth="1"/>
+    <col min="5" max="5" width="26.453125" customWidth="1"/>
+    <col min="6" max="6" width="15.81640625" customWidth="1"/>
     <col min="7" max="7" width="40" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:7" ht="18.75">
+    <row r="2" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:7" ht="16.5" thickBot="1">
+    <row r="3" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="5"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="1:7" ht="15.75">
+    <row r="4" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="12"/>
-      <c r="C4" s="47"/>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" ht="16.5" thickBot="1">
+      <c r="C4" s="48"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="50"/>
+    </row>
+    <row r="5" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="13"/>
-      <c r="C5" s="50"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:7" ht="80.25" customHeight="1">
+      <c r="C5" s="51"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+    </row>
+    <row r="7" spans="1:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
-      <c r="A8" s="32" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="66"/>
-[...1 lines deleted...]
-      <c r="D8" s="66"/>
+      <c r="B8" s="67"/>
+      <c r="C8" s="67"/>
+      <c r="D8" s="67"/>
       <c r="E8" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="14"/>
-      <c r="G8" s="29"/>
-[...5 lines deleted...]
-      <c r="D9" s="67"/>
+      <c r="G8" s="30"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="34"/>
+      <c r="B9" s="68"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
       <c r="E9" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="14"/>
-      <c r="G9" s="30"/>
-[...5 lines deleted...]
-      <c r="D10" s="68"/>
+      <c r="G9" s="31"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="35"/>
+      <c r="B10" s="69"/>
+      <c r="C10" s="69"/>
+      <c r="D10" s="69"/>
       <c r="E10" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="14"/>
-      <c r="G10" s="31"/>
-[...2 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="G10" s="32"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="66"/>
-[...1 lines deleted...]
-      <c r="D11" s="66"/>
+      <c r="B11" s="67"/>
+      <c r="C11" s="67"/>
+      <c r="D11" s="67"/>
       <c r="E11" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="14"/>
-      <c r="G11" s="29"/>
-[...5 lines deleted...]
-      <c r="D12" s="67"/>
+      <c r="G11" s="30"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="34"/>
+      <c r="B12" s="68"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
       <c r="E12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="14"/>
-      <c r="G12" s="30"/>
-[...5 lines deleted...]
-      <c r="D13" s="68"/>
+      <c r="G12" s="31"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="35"/>
+      <c r="B13" s="69"/>
+      <c r="C13" s="69"/>
+      <c r="D13" s="69"/>
       <c r="E13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="14"/>
-      <c r="G13" s="31"/>
-[...2 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="G13" s="32"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="66"/>
-[...1 lines deleted...]
-      <c r="D14" s="66"/>
+      <c r="B14" s="67"/>
+      <c r="C14" s="67"/>
+      <c r="D14" s="67"/>
       <c r="E14" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="14"/>
-      <c r="G14" s="29"/>
-[...5 lines deleted...]
-      <c r="D15" s="67"/>
+      <c r="G14" s="30"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="34"/>
+      <c r="B15" s="68"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
       <c r="E15" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="14"/>
-      <c r="G15" s="30"/>
-[...5 lines deleted...]
-      <c r="D16" s="68"/>
+      <c r="G15" s="31"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="35"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
       <c r="E16" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="14"/>
-      <c r="G16" s="31"/>
-[...2 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="G16" s="32"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="66"/>
-[...1 lines deleted...]
-      <c r="D17" s="66"/>
+      <c r="B17" s="67"/>
+      <c r="C17" s="67"/>
+      <c r="D17" s="67"/>
       <c r="E17" s="17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="14"/>
-      <c r="G17" s="29"/>
-[...5 lines deleted...]
-      <c r="D18" s="67"/>
+      <c r="G17" s="30"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A18" s="34"/>
+      <c r="B18" s="68"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
       <c r="E18" s="17" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="14"/>
-      <c r="G18" s="30"/>
-[...5 lines deleted...]
-      <c r="D19" s="68"/>
+      <c r="G18" s="31"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="35"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
       <c r="E19" s="17" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="14"/>
-      <c r="G19" s="31"/>
-[...2 lines deleted...]
-      <c r="A20" s="70" t="s">
+      <c r="G19" s="32"/>
+    </row>
+    <row r="20" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="71"/>
-[...7 lines deleted...]
-      <c r="A21" s="35" t="s">
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="73"/>
+    </row>
+    <row r="21" spans="1:7" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="35"/>
-      <c r="C21" s="35"/>
+      <c r="B21" s="36"/>
+      <c r="C21" s="36"/>
       <c r="D21" s="19">
         <f>SUM(D8:D19)</f>
         <v>0</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
-      <c r="G21" s="73" t="s">
+      <c r="G21" s="74" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="18.75">
-      <c r="A22" s="45" t="s">
+    <row r="22" spans="1:7" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="46"/>
-[...2 lines deleted...]
-      <c r="E22" s="46"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
       <c r="F22" s="19">
         <f>SUM(F8:F19)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="74"/>
-[...2 lines deleted...]
-      <c r="A23" s="35" t="s">
+      <c r="G22" s="75"/>
+    </row>
+    <row r="23" spans="1:7" ht="19.5" x14ac:dyDescent="0.45">
+      <c r="A23" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="35"/>
-[...2 lines deleted...]
-      <c r="E23" s="35"/>
+      <c r="B23" s="36"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
       <c r="F23" s="19">
         <f>F8+F11+F14+F17</f>
         <v>0</v>
       </c>
       <c r="G23" s="14"/>
     </row>
-    <row r="24" spans="1:7" ht="19.5">
-      <c r="A24" s="35" t="s">
+    <row r="24" spans="1:7" ht="19.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="35"/>
-[...2 lines deleted...]
-      <c r="E24" s="35"/>
+      <c r="B24" s="36"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
       <c r="F24" s="19">
         <f t="shared" ref="F24:F25" si="0">F9+F12+F15+F18</f>
         <v>0</v>
       </c>
       <c r="G24" s="14"/>
     </row>
-    <row r="25" spans="1:7" ht="19.5">
-      <c r="A25" s="35" t="s">
+    <row r="25" spans="1:7" ht="19.5" x14ac:dyDescent="0.45">
+      <c r="A25" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="B25" s="35"/>
-[...2 lines deleted...]
-      <c r="E25" s="35"/>
+      <c r="B25" s="36"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
       <c r="F25" s="19">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G25" s="14"/>
     </row>
-    <row r="26" spans="1:7" ht="17.25">
-      <c r="A26" s="35" t="s">
+    <row r="26" spans="1:7" ht="18" x14ac:dyDescent="0.45">
+      <c r="A26" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="B26" s="35"/>
-[...2 lines deleted...]
-      <c r="E26" s="35"/>
+      <c r="B26" s="36"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
       <c r="F26" s="19" t="e">
         <f>F24/(D21)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G26" s="14"/>
     </row>
-    <row r="27" spans="1:7" ht="30.6" customHeight="1">
-      <c r="A27" s="69" t="s">
+    <row r="27" spans="1:7" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="B27" s="69"/>
-[...7 lines deleted...]
-      <c r="A28" s="65" t="s">
+      <c r="B27" s="70"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="70"/>
+    </row>
+    <row r="28" spans="1:7" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="65"/>
-[...6 lines deleted...]
-    <row r="29" spans="1:7">
+      <c r="B28" s="66"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:7" ht="15.75">
+    <row r="30" spans="1:7" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="36" spans="1:1" ht="16.5">
+    <row r="36" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A36" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="18.75">
+    <row r="37" spans="1:1" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A37" s="7" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="38" spans="1:1" ht="18.75">
+    <row r="38" spans="1:1" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A38" s="7" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="39" spans="1:1">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A39" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="32">
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="A27:G27"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="C14:C16"/>
     <mergeCell ref="D14:D16"/>
     <mergeCell ref="A23:E23"/>
     <mergeCell ref="A24:E24"/>
     <mergeCell ref="A25:E25"/>
     <mergeCell ref="A26:E26"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="A28:G28"/>
     <mergeCell ref="C4:G4"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="A17:A19"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="C17:C19"/>
     <mergeCell ref="D17:D19"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="G14:G16"/>
     <mergeCell ref="G17:G19"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="A11:A13"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Times New Roman,Regular"&amp;10 2. pielikums</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;10&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:D59"/>
   <sheetViews>
-    <sheetView topLeftCell="A43" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A20" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D53" sqref="D53"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="40.7109375" customWidth="1"/>
+    <col min="1" max="1" width="19.453125" customWidth="1"/>
+    <col min="2" max="2" width="21.81640625" customWidth="1"/>
+    <col min="3" max="3" width="14.7265625" customWidth="1"/>
+    <col min="4" max="4" width="40.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" s="1" customFormat="1" ht="18.75">
+    <row r="2" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="1" customFormat="1" ht="16.5" thickBot="1">
+    <row r="3" spans="1:4" s="1" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="5"/>
     </row>
-    <row r="4" spans="1:4" s="1" customFormat="1" ht="15.75">
+    <row r="4" spans="1:4" s="1" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="48"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:4" s="1" customFormat="1" ht="16.5" thickBot="1">
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="50"/>
+    </row>
+    <row r="5" spans="1:4" s="1" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="51"/>
-[...3 lines deleted...]
-    <row r="6" spans="1:4" s="1" customFormat="1" ht="16.5" thickBot="1">
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="53"/>
+    </row>
+    <row r="6" spans="1:4" s="1" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="5"/>
     </row>
-    <row r="7" spans="1:4" ht="15" customHeight="1">
-      <c r="A7" s="83" t="s">
+    <row r="7" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="B7" s="83" t="s">
+      <c r="B7" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="83" t="s">
+      <c r="C7" s="84" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="81" t="s">
+      <c r="D7" s="82" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="49.5" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="A9" s="79" t="s">
+    <row r="8" spans="1:4" ht="49.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="85"/>
+      <c r="B8" s="85"/>
+      <c r="C8" s="85"/>
+      <c r="D8" s="83"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="80" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
     </row>
-    <row r="10" spans="1:4" ht="15.75">
-      <c r="A10" s="80"/>
+    <row r="10" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="81"/>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
     </row>
-    <row r="11" spans="1:4" ht="15.75">
-      <c r="A11" s="80"/>
+    <row r="11" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="81"/>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
-    <row r="12" spans="1:4" ht="15.75">
-      <c r="A12" s="80" t="s">
+    <row r="12" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
     </row>
-    <row r="13" spans="1:4" ht="15.75">
-      <c r="A13" s="80"/>
+    <row r="13" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="81"/>
       <c r="B13" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
     </row>
-    <row r="14" spans="1:4" ht="15.75">
-      <c r="A14" s="80"/>
+    <row r="14" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="81"/>
       <c r="B14" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
     </row>
-    <row r="15" spans="1:4" ht="15.75">
-      <c r="A15" s="80" t="s">
+    <row r="15" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="81" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
     </row>
-    <row r="16" spans="1:4" ht="15.75">
-      <c r="A16" s="80"/>
+    <row r="16" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="81"/>
       <c r="B16" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
     </row>
-    <row r="17" spans="1:4" ht="15.75">
-      <c r="A17" s="80"/>
+    <row r="17" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="81"/>
       <c r="B17" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
     </row>
-    <row r="18" spans="1:4" ht="15.75">
-      <c r="A18" s="80" t="s">
+    <row r="18" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
     </row>
-    <row r="19" spans="1:4" ht="15.75">
-      <c r="A19" s="80"/>
+    <row r="19" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="81"/>
       <c r="B19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
     </row>
-    <row r="20" spans="1:4" ht="15.75">
-      <c r="A20" s="80"/>
+    <row r="20" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="81"/>
       <c r="B20" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
     </row>
-    <row r="21" spans="1:4" ht="15.75">
-      <c r="A21" s="80" t="s">
+    <row r="21" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="81" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
     </row>
-    <row r="22" spans="1:4" ht="15.75">
-      <c r="A22" s="80"/>
+    <row r="22" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="81"/>
       <c r="B22" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
     </row>
-    <row r="23" spans="1:4" ht="15.75">
-      <c r="A23" s="80"/>
+    <row r="23" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="81"/>
       <c r="B23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
     </row>
-    <row r="24" spans="1:4" ht="15.75">
-      <c r="A24" s="80" t="s">
+    <row r="24" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
     </row>
-    <row r="25" spans="1:4" ht="15.75">
-      <c r="A25" s="80"/>
+    <row r="25" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="81"/>
       <c r="B25" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
     </row>
-    <row r="26" spans="1:4" ht="15.75">
-      <c r="A26" s="80"/>
+    <row r="26" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="81"/>
       <c r="B26" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
     </row>
-    <row r="27" spans="1:4" ht="15.75">
-      <c r="A27" s="80" t="s">
+    <row r="27" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="81" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
     </row>
-    <row r="28" spans="1:4" ht="15.75">
-      <c r="A28" s="80"/>
+    <row r="28" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="81"/>
       <c r="B28" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
     </row>
-    <row r="29" spans="1:4" ht="15.75">
-      <c r="A29" s="80"/>
+    <row r="29" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="81"/>
       <c r="B29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
     </row>
-    <row r="30" spans="1:4" ht="15.75">
-      <c r="A30" s="80" t="s">
+    <row r="30" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
     </row>
-    <row r="31" spans="1:4" ht="15.75">
-      <c r="A31" s="80"/>
+    <row r="31" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="81"/>
       <c r="B31" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
     </row>
-    <row r="32" spans="1:4" ht="15.75">
-      <c r="A32" s="80"/>
+    <row r="32" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="81"/>
       <c r="B32" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
     </row>
-    <row r="33" spans="1:4" ht="15.75">
-      <c r="A33" s="80" t="s">
+    <row r="33" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="81" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
     </row>
-    <row r="34" spans="1:4" ht="15.75">
-      <c r="A34" s="80"/>
+    <row r="34" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="81"/>
       <c r="B34" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
     </row>
-    <row r="35" spans="1:4" ht="15.75">
-      <c r="A35" s="80"/>
+    <row r="35" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="81"/>
       <c r="B35" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
     </row>
-    <row r="36" spans="1:4" ht="15.75">
-      <c r="A36" s="80" t="s">
+    <row r="36" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
     </row>
-    <row r="37" spans="1:4" ht="15.75">
-      <c r="A37" s="80"/>
+    <row r="37" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="81"/>
       <c r="B37" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
     </row>
-    <row r="38" spans="1:4" ht="15.75">
-      <c r="A38" s="80"/>
+    <row r="38" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="81"/>
       <c r="B38" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
     </row>
-    <row r="39" spans="1:4" ht="15.75">
-      <c r="A39" s="80" t="s">
+    <row r="39" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="81" t="s">
         <v>58</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
     </row>
-    <row r="40" spans="1:4" ht="15.75">
-      <c r="A40" s="80"/>
+    <row r="40" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="81"/>
       <c r="B40" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
     </row>
-    <row r="41" spans="1:4" ht="15.75">
-      <c r="A41" s="80"/>
+    <row r="41" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="81"/>
       <c r="B41" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
     </row>
-    <row r="42" spans="1:4" ht="15.75">
-      <c r="A42" s="80" t="s">
+    <row r="42" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
     </row>
-    <row r="43" spans="1:4" ht="15.75">
-      <c r="A43" s="80"/>
+    <row r="43" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="81"/>
       <c r="B43" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
     </row>
-    <row r="44" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A44" s="85"/>
+    <row r="44" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="86"/>
       <c r="B44" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
     </row>
-    <row r="45" spans="1:4" ht="18" thickBot="1">
-      <c r="A45" s="75" t="s">
+    <row r="45" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A45" s="76" t="s">
         <v>60</v>
       </c>
-      <c r="B45" s="76"/>
+      <c r="B45" s="77"/>
       <c r="C45" s="18">
         <f>SUM(C9:C44)</f>
         <v>0</v>
       </c>
       <c r="D45" s="5"/>
     </row>
-    <row r="46" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A46" s="77" t="s">
+    <row r="46" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="78" t="s">
         <v>61</v>
       </c>
-      <c r="B46" s="78"/>
+      <c r="B46" s="79"/>
       <c r="C46" s="6">
         <f>C9+C12+C15+C18+C21+C24+C27+C30+C33+C36+C39+C42</f>
         <v>0</v>
       </c>
       <c r="D46" s="5"/>
     </row>
-    <row r="47" spans="1:4" ht="18" thickBot="1">
-      <c r="A47" s="77" t="s">
+    <row r="47" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A47" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="B47" s="78"/>
+      <c r="B47" s="79"/>
       <c r="C47" s="6">
         <f>C10+C13+C16+C19+C22+C25+C28+C31+C34+C37+C40+C43</f>
         <v>0</v>
       </c>
       <c r="D47" s="5"/>
     </row>
-    <row r="48" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A48" s="77" t="s">
+    <row r="48" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="78" t="s">
         <v>63</v>
       </c>
-      <c r="B48" s="86"/>
+      <c r="B48" s="87"/>
       <c r="C48" s="6">
         <f>C11+C14+C17+C20+C23+C26+C29+C32+C35+C38+C41+C44</f>
         <v>0</v>
       </c>
       <c r="D48" s="5"/>
     </row>
-    <row r="49" spans="1:4" ht="18" thickBot="1">
-      <c r="A49" s="77" t="s">
+    <row r="49" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A49" s="78" t="s">
         <v>64</v>
       </c>
-      <c r="B49" s="78"/>
+      <c r="B49" s="79"/>
       <c r="C49" s="6" t="e">
         <f>C47/C45</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D49" s="5"/>
     </row>
-    <row r="50" spans="1:4" ht="48.6" customHeight="1">
-      <c r="A50" s="65" t="s">
+    <row r="50" spans="1:4" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="66" t="s">
         <v>65</v>
       </c>
-      <c r="B50" s="65"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:4" ht="15.75">
+      <c r="B50" s="66"/>
+      <c r="C50" s="66"/>
+      <c r="D50" s="66"/>
+    </row>
+    <row r="52" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A52" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="57" spans="1:4" ht="16.5">
+    <row r="57" spans="1:4" ht="17" x14ac:dyDescent="0.45">
       <c r="A57" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="16.5">
+    <row r="58" spans="1:4" ht="17" x14ac:dyDescent="0.45">
       <c r="A58" s="7" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="16.5">
+    <row r="59" spans="1:4" ht="17" x14ac:dyDescent="0.45">
       <c r="A59" s="7" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A50:D50"/>
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="A39:A41"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="A42:A44"/>
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A14"/>
     <mergeCell ref="A15:A17"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Times New Roman,Regular"&amp;10 2. pielikums</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;10&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{590C2AB4-750F-43FD-8CD6-06A43B015F80}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:D70"/>
   <sheetViews>
-    <sheetView topLeftCell="A47" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D65" sqref="D65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="58.5703125" customWidth="1"/>
+    <col min="1" max="1" width="23.1796875" customWidth="1"/>
+    <col min="2" max="2" width="20.1796875" customWidth="1"/>
+    <col min="3" max="3" width="12.26953125" customWidth="1"/>
+    <col min="4" max="4" width="58.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" ht="19.5">
+    <row r="2" spans="1:4" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:4" ht="16.5" thickBot="1">
+    <row r="3" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="5"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:4" ht="15.6" customHeight="1">
+    <row r="4" spans="1:4" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="9" t="s">
         <v>27</v>
       </c>
-      <c r="B4" s="47"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:4" ht="15" customHeight="1" thickBot="1">
+      <c r="B4" s="48"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="50"/>
+    </row>
+    <row r="5" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="50"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:4" ht="16.5" thickBot="1">
+      <c r="B5" s="51"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="53"/>
+    </row>
+    <row r="7" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A7" s="5" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
-      <c r="A8" s="83" t="s">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A8" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="B8" s="83" t="s">
+      <c r="B8" s="84" t="s">
         <v>70</v>
       </c>
-      <c r="C8" s="83" t="s">
+      <c r="C8" s="84" t="s">
         <v>71</v>
       </c>
-      <c r="D8" s="81" t="s">
+      <c r="D8" s="82" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="32.450000000000003" customHeight="1" thickBot="1">
-[...6 lines deleted...]
-      <c r="A10" s="79" t="s">
+    <row r="9" spans="1:4" ht="32.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="85"/>
+      <c r="B9" s="85"/>
+      <c r="C9" s="85"/>
+      <c r="D9" s="83"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="80" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
     </row>
-    <row r="11" spans="1:4" ht="15.75">
-      <c r="A11" s="80"/>
+    <row r="11" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="81"/>
       <c r="B11" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
     </row>
-    <row r="12" spans="1:4" ht="15.75">
-      <c r="A12" s="80"/>
+    <row r="12" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="81"/>
       <c r="B12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
     </row>
-    <row r="13" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A13" s="88" t="s">
+    <row r="13" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="89"/>
+      <c r="B13" s="90"/>
       <c r="C13" s="3">
         <f>SUM(C10:C12)</f>
         <v>0</v>
       </c>
       <c r="D13" s="3"/>
     </row>
-    <row r="14" spans="1:4" ht="15.75">
-      <c r="A14" s="79" t="s">
+    <row r="14" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="80" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:4" ht="15.75">
-      <c r="A15" s="80"/>
+    <row r="15" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="81"/>
       <c r="B15" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
     </row>
-    <row r="16" spans="1:4" ht="15.75">
-      <c r="A16" s="80"/>
+    <row r="16" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="81"/>
       <c r="B16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
     </row>
-    <row r="17" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A17" s="88" t="s">
+    <row r="17" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="89" t="s">
         <v>75</v>
       </c>
-      <c r="B17" s="89"/>
+      <c r="B17" s="90"/>
       <c r="C17" s="3">
         <f>SUM(C14:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="3"/>
     </row>
-    <row r="18" spans="1:4" ht="15.75">
-      <c r="A18" s="79" t="s">
+    <row r="18" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="80" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
-    <row r="19" spans="1:4" ht="15.75">
-      <c r="A19" s="80"/>
+    <row r="19" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="81"/>
       <c r="B19" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
     </row>
-    <row r="20" spans="1:4" ht="15.75">
-      <c r="A20" s="80"/>
+    <row r="20" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="81"/>
       <c r="B20" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
     </row>
-    <row r="21" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A21" s="88" t="s">
+    <row r="21" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="89" t="s">
         <v>76</v>
       </c>
-      <c r="B21" s="89"/>
+      <c r="B21" s="90"/>
       <c r="C21" s="3">
         <f>SUM(C18:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="3"/>
     </row>
-    <row r="22" spans="1:4" ht="15.75">
-      <c r="A22" s="79" t="s">
+    <row r="22" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="80" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
     </row>
-    <row r="23" spans="1:4" ht="15.75">
-      <c r="A23" s="80"/>
+    <row r="23" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="81"/>
       <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
     </row>
-    <row r="24" spans="1:4" ht="15.75">
-      <c r="A24" s="80"/>
+    <row r="24" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="81"/>
       <c r="B24" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
     </row>
-    <row r="25" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A25" s="88" t="s">
+    <row r="25" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="89" t="s">
         <v>78</v>
       </c>
-      <c r="B25" s="89"/>
+      <c r="B25" s="90"/>
       <c r="C25" s="3">
         <f>SUM(C22:C24)</f>
         <v>0</v>
       </c>
       <c r="D25" s="3"/>
     </row>
-    <row r="26" spans="1:4" ht="15.75">
-      <c r="A26" s="79" t="s">
+    <row r="26" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="80" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
     </row>
-    <row r="27" spans="1:4" ht="15.75">
-      <c r="A27" s="80"/>
+    <row r="27" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="81"/>
       <c r="B27" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
     </row>
-    <row r="28" spans="1:4" ht="15.75">
-      <c r="A28" s="80"/>
+    <row r="28" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="81"/>
       <c r="B28" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
     </row>
-    <row r="29" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A29" s="88" t="s">
+    <row r="29" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="89" t="s">
         <v>79</v>
       </c>
-      <c r="B29" s="89"/>
+      <c r="B29" s="90"/>
       <c r="C29" s="3">
         <f>SUM(C26:C28)</f>
         <v>0</v>
       </c>
       <c r="D29" s="3"/>
     </row>
-    <row r="30" spans="1:4" ht="15.75">
-      <c r="A30" s="79" t="s">
+    <row r="30" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="80" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
     </row>
-    <row r="31" spans="1:4" ht="15.75">
-      <c r="A31" s="80"/>
+    <row r="31" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="81"/>
       <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
     </row>
-    <row r="32" spans="1:4" ht="15.75">
-      <c r="A32" s="80"/>
+    <row r="32" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="81"/>
       <c r="B32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
     </row>
-    <row r="33" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A33" s="88" t="s">
+    <row r="33" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="89" t="s">
         <v>80</v>
       </c>
-      <c r="B33" s="89"/>
+      <c r="B33" s="90"/>
       <c r="C33" s="3">
         <f>SUM(C30:C32)</f>
         <v>0</v>
       </c>
       <c r="D33" s="3"/>
     </row>
-    <row r="34" spans="1:4" ht="15.75">
-      <c r="A34" s="79" t="s">
+    <row r="34" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="80" t="s">
         <v>54</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
     </row>
-    <row r="35" spans="1:4" ht="15.75">
-      <c r="A35" s="80"/>
+    <row r="35" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="81"/>
       <c r="B35" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
     </row>
-    <row r="36" spans="1:4" ht="15.75">
-      <c r="A36" s="80"/>
+    <row r="36" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="81"/>
       <c r="B36" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
     </row>
-    <row r="37" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A37" s="88" t="s">
+    <row r="37" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="89" t="s">
         <v>81</v>
       </c>
-      <c r="B37" s="89"/>
+      <c r="B37" s="90"/>
       <c r="C37" s="3">
         <f>SUM(C34:C36)</f>
         <v>0</v>
       </c>
       <c r="D37" s="3"/>
     </row>
-    <row r="38" spans="1:4" ht="15.75">
-      <c r="A38" s="79" t="s">
+    <row r="38" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="80" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
     </row>
-    <row r="39" spans="1:4" ht="15.75">
-      <c r="A39" s="80"/>
+    <row r="39" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="81"/>
       <c r="B39" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
     </row>
-    <row r="40" spans="1:4" ht="15.75">
-      <c r="A40" s="80"/>
+    <row r="40" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="81"/>
       <c r="B40" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
     </row>
-    <row r="41" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A41" s="88" t="s">
+    <row r="41" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="89" t="s">
         <v>82</v>
       </c>
-      <c r="B41" s="89"/>
+      <c r="B41" s="90"/>
       <c r="C41" s="3">
         <f>SUM(C38:C40)</f>
         <v>0</v>
       </c>
       <c r="D41" s="3"/>
     </row>
-    <row r="42" spans="1:4" ht="15.75">
-      <c r="A42" s="79" t="s">
+    <row r="42" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="80" t="s">
         <v>56</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
     </row>
-    <row r="43" spans="1:4" ht="15.75">
-      <c r="A43" s="80"/>
+    <row r="43" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="81"/>
       <c r="B43" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
     </row>
-    <row r="44" spans="1:4" ht="15.75">
-      <c r="A44" s="80"/>
+    <row r="44" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="81"/>
       <c r="B44" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
     </row>
-    <row r="45" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A45" s="88" t="s">
+    <row r="45" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="89" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="89"/>
+      <c r="B45" s="90"/>
       <c r="C45" s="3">
         <f>SUM(C42:C44)</f>
         <v>0</v>
       </c>
       <c r="D45" s="3"/>
     </row>
-    <row r="46" spans="1:4" ht="15.75">
-      <c r="A46" s="79" t="s">
+    <row r="46" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="80" t="s">
         <v>57</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
     </row>
-    <row r="47" spans="1:4" ht="15.75">
-      <c r="A47" s="80"/>
+    <row r="47" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="81"/>
       <c r="B47" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
     </row>
-    <row r="48" spans="1:4" ht="15.75">
-      <c r="A48" s="80"/>
+    <row r="48" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="81"/>
       <c r="B48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
     </row>
-    <row r="49" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A49" s="88" t="s">
+    <row r="49" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="89" t="s">
         <v>84</v>
       </c>
-      <c r="B49" s="89"/>
+      <c r="B49" s="90"/>
       <c r="C49" s="3">
         <f>SUM(C46:C48)</f>
         <v>0</v>
       </c>
       <c r="D49" s="3"/>
     </row>
-    <row r="50" spans="1:4" ht="15.75">
-      <c r="A50" s="79" t="s">
+    <row r="50" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="80" t="s">
         <v>58</v>
       </c>
       <c r="B50" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
     </row>
-    <row r="51" spans="1:4" ht="15.75">
-      <c r="A51" s="80"/>
+    <row r="51" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="81"/>
       <c r="B51" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="3"/>
       <c r="D51" s="3"/>
     </row>
-    <row r="52" spans="1:4" ht="15.75">
-      <c r="A52" s="80"/>
+    <row r="52" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="81"/>
       <c r="B52" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
     </row>
-    <row r="53" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A53" s="88" t="s">
+    <row r="53" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="89" t="s">
         <v>85</v>
       </c>
-      <c r="B53" s="89"/>
+      <c r="B53" s="90"/>
       <c r="C53" s="3">
         <f>SUM(C50:C52)</f>
         <v>0</v>
       </c>
       <c r="D53" s="3"/>
     </row>
-    <row r="54" spans="1:4" ht="15.75">
-      <c r="A54" s="79" t="s">
+    <row r="54" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="80" t="s">
         <v>59</v>
       </c>
       <c r="B54" s="22" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
     </row>
-    <row r="55" spans="1:4" ht="15.75">
-      <c r="A55" s="80"/>
+    <row r="55" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="81"/>
       <c r="B55" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="3"/>
       <c r="D55" s="3"/>
     </row>
-    <row r="56" spans="1:4" ht="15.75">
-      <c r="A56" s="80"/>
+    <row r="56" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="81"/>
       <c r="B56" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="3"/>
       <c r="D56" s="3"/>
     </row>
-    <row r="57" spans="1:4" ht="16.5" thickBot="1">
-      <c r="A57" s="90" t="s">
+    <row r="57" spans="1:4" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="91" t="s">
         <v>86</v>
       </c>
-      <c r="B57" s="91"/>
+      <c r="B57" s="92"/>
       <c r="C57" s="23">
         <f>SUM(C54:C56)</f>
         <v>0</v>
       </c>
       <c r="D57" s="23"/>
     </row>
-    <row r="58" spans="1:4" ht="18" thickBot="1">
-      <c r="A58" s="87" t="s">
+    <row r="58" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A58" s="88" t="s">
         <v>87</v>
       </c>
-      <c r="B58" s="87"/>
+      <c r="B58" s="88"/>
       <c r="C58" s="24">
         <f>C13+C17+C21+C25+C29+C33+C37+C41+C45+C49+C53+C57</f>
         <v>0</v>
       </c>
       <c r="D58" s="26"/>
     </row>
-    <row r="59" spans="1:4" ht="18" thickBot="1">
-      <c r="A59" s="87" t="s">
+    <row r="59" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A59" s="88" t="s">
         <v>88</v>
       </c>
-      <c r="B59" s="87"/>
+      <c r="B59" s="88"/>
       <c r="C59" s="24">
         <v>365</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="18" thickBot="1">
-      <c r="A60" s="87" t="s">
+    <row r="60" spans="1:4" ht="18.5" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A60" s="88" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="87"/>
+      <c r="B60" s="88"/>
       <c r="C60" s="25">
         <f>C58/C59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:4" ht="15.75">
+    <row r="63" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A63" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="68" spans="1:1" ht="16.5">
+    <row r="68" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A68" s="7" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="69" spans="1:1" ht="16.5">
+    <row r="69" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A69" s="7" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="70" spans="1:1" ht="16.5">
+    <row r="70" spans="1:1" ht="17" x14ac:dyDescent="0.45">
       <c r="A70" s="7" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="33">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="A10:A12"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="A38:A40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="A45:B45"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A18:A20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A14:A16"/>
     <mergeCell ref="A46:A48"/>
     <mergeCell ref="A42:A44"/>
@@ -5410,52 +5428,72 @@
     <mergeCell ref="A57:B57"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;R&amp;"Times New Roman,Regular"&amp;10 2. pielikums</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;10&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="15" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d8dc19f66ad3b4898503e06aa40b5cdb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba54966429817db487ce9be1e2072991" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="25a75a1d-8b78-49a6-8e4b-dbe94589a28d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="42144e59-5907-413f-b624-803f3a022d9b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCAE56773E04C54A8AAEC798B999D08D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6539254577f8e2653e8280821dc3a1b1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" xmlns:ns3="42144e59-5907-413f-b624-803f3a022d9b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="71241b63de625e3204578a8c253ad615" ns2:_="" ns3:_="">
     <xsd:import namespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
     <xsd:import namespace="42144e59-5907-413f-b624-803f3a022d9b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -5463,137 +5501,137 @@
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25a75a1d-8b78-49a6-8e4b-dbe94589a28d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="42144e59-5907-413f-b624-803f3a022d9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f02a1d4e-ea66-4807-90a5-c3aac3888af8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="42144e59-5907-413f-b624-803f3a022d9b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5638,88 +5676,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F36E491A-89EB-4A58-9C39-8C5673BE088B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{180AF7C6-D1C9-4A9F-9F08-D881E9A86121}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{180AF7C6-D1C9-4A9F-9F08-D881E9A86121}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA0DE28-6FDE-495A-BB38-D8AF0AAA1017}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BA0DE28-6FDE-495A-BB38-D8AF0AAA1017}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43689CCA-4EF1-4F75-A4B8-39E1BA4E6785}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="25a75a1d-8b78-49a6-8e4b-dbe94589a28d"/>
+    <ds:schemaRef ds:uri="42144e59-5907-413f-b624-803f3a022d9b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>finanšu izteiksmē</vt:lpstr>
+      <vt:lpstr>platības izteiksmē</vt:lpstr>
+      <vt:lpstr>laika izteiksmē_stundās</vt:lpstr>
+      <vt:lpstr>laika izteiksmēs_dienas</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inga Griķe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100CCAE56773E04C54A8AAEC798B999D08D</vt:lpwstr>
   </property>