--- v0 (2025-10-30)
+++ v1 (2026-07-31)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18123948" w14:textId="31AC11BA" w:rsidR="008229CC" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3446E7E8" wp14:editId="23B6FFED">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>3356572</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>1081983</wp:posOffset>
             </wp:positionV>
@@ -199,62 +200,52 @@
       <w:r w:rsidRPr="006E74AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Atbildīgās iestādes vadītāja </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46067F30" w14:textId="13340309" w:rsidR="00D01635" w:rsidRPr="006E74AA" w:rsidRDefault="002F28DA" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E74AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Baiba </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Baiba Zakevica</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="024A3F37" w14:textId="77777777" w:rsidR="00D01635" w:rsidRPr="006E74AA" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E74AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>datums skatāms laika zīmogā</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7567CE3C" w14:textId="77777777" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -342,190 +333,156 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C76CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sekmēt aktīvu iekļaušanu, lai veicinātu vienlīdzīgas iespējas, nediskriminēšanu un aktīvu līdzdalību, kā arī uzlabotu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Sekmēt aktīvu iekļaušanu, lai veicinātu vienlīdzīgas iespējas, nediskriminēšanu un aktīvu līdzdalību, kā arī uzlabotu nodarbināmību, jo īpaši attiecībā uz nelabvēlīgā situācijā esošām grupām</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nodarbināmību</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">4.3.4.8. pasākuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, jo īpaši attiecībā uz nelabvēlīgā situācijā esošām grupām</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> iekļaušanos vietējā sabiedrībā un sekmējot starpkultūru komunikāciju</w:t>
+        <w:t>Sabiedrības saliedēšana, veicinot jauniebraucēju iekļaušanos vietējā sabiedrībā un sekmējot starpkultūru komunikāciju</w:t>
       </w:r>
       <w:r w:rsidR="00C76CF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> īstenošanai</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1269F40F" w14:textId="77777777" w:rsidR="0078683B" w:rsidRDefault="0078683B" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22A06C57" w14:textId="113E326E" w:rsidR="0078683B" w:rsidRPr="00B84932" w:rsidRDefault="00D73F34" w:rsidP="00EB64FE">
+    <w:p w14:paraId="22A06C57" w14:textId="1EB8F18A" w:rsidR="0078683B" w:rsidRPr="00B84932" w:rsidRDefault="00F41D38" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0078683B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>versija</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A11E1A9" w14:textId="1B0B0835" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="456D3F9C" w14:textId="77777777" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
@@ -762,81 +719,81 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37FB12FD" w14:textId="0B49C360" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kultūras ministrija</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11469DD1" w14:textId="1FC9DC83" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
+    <w:p w14:paraId="11469DD1" w14:textId="381704CA" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00EB64FE">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="007C7DC4">
+      <w:r w:rsidR="00071EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217A1B72" w14:textId="62DDA555" w:rsidR="00D01635" w:rsidRPr="00B84932" w:rsidRDefault="00D01635" w:rsidP="00BB48D0">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:pageBreakBefore/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="210"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2064,328 +2021,263 @@
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>atlīdzības aprēķinu un apmēru Projektam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A807E7E" w14:textId="77777777" w:rsidR="00BB48D0" w:rsidRPr="00B84932" w:rsidRDefault="00BB48D0" w:rsidP="00BB48D0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4387D69A" w14:textId="4AA7EEC9" w:rsidR="004E7552" w:rsidRPr="002273FA" w:rsidRDefault="004E7552" w:rsidP="00BB48D0">
+    <w:p w14:paraId="4387D69A" w14:textId="23DA80AB" w:rsidR="004E7552" w:rsidRPr="002273FA" w:rsidRDefault="004E7552" w:rsidP="4E4E2F33">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...9 lines deleted...]
-          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Likme ir piemērojama Projekta </w:t>
       </w:r>
-      <w:r w:rsidR="00131A2B">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00131A2B" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vadības un īstenošanas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0D5D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">personālam, lai segtu </w:t>
       </w:r>
-      <w:r w:rsidR="00FB0F6A">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00FB0F6A" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">visas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0D5D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ar personāla atlīdzību saistītās izmaksas atbilstoši Finanšu ministrijas </w:t>
       </w:r>
-      <w:r w:rsidR="00DE3849" w:rsidRPr="00DE0D5D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DE3849" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE0D5D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adlīniju Nr.1.2.</w:t>
       </w:r>
-      <w:r w:rsidR="00C76CF0" w:rsidRPr="00DE0D5D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00C76CF0" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vadlīnijas attiecināmo izmaksu noteikšanai Eiropas Savienības kohēzijas politikas programmas 2021.-2027.gada plānošanas periodā” </w:t>
+      </w:r>
+      <w:r w:rsidR="0058608C" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(turpmāk – Vadlīnijas attiecināmo izmaksu noteikšanai</w:t>
+      </w:r>
+      <w:r w:rsidR="0058608C" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="0058608C" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007F55EF" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E13CB" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF" w:rsidRPr="4E4E2F33" w:rsidDel="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C76CF0">
-[...124 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">punktā </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4850" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un MK noteikumu Nr.581 25.punkt</w:t>
       </w:r>
-      <w:r w:rsidR="0058608C">
-[...35 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="0058608C" w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā noteiktajam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E4E2F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382B4811" w14:textId="77777777" w:rsidR="003C0EF0" w:rsidRPr="002273FA" w:rsidRDefault="003C0EF0" w:rsidP="003C0EF0">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4125,51 +4017,50 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D556A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vadlīnijas attiecināmo izmaksu noteikšanai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
@@ -4215,172 +4106,250 @@
         </w:rPr>
         <w:t xml:space="preserve">Valsts kancelejas atlīdzības sistēmas reformas ietvaros izstrādātās jaunās mēnešalgu skalas (izteiktas </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), t.sk. pa mēnešalgu grupām valsts un pašvaldību institūcijās nodarbinātajiem ierēdņiem un darbiniekiem (atbilstoši </w:t>
+        <w:t xml:space="preserve">), t.sk. pa mēnešalgu grupām valsts un pašvaldību institūcijās nodarbinātajiem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84932">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ierēdņiem un darbiniekiem (atbilstoši </w:t>
       </w:r>
       <w:r w:rsidR="00D73F34">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>matpersonu un darbinieku atlīdzības likuma 3.pielikumam)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A27D4E" w14:textId="6D9C58BA" w:rsidR="0024301A" w:rsidRPr="002273FA" w:rsidRDefault="009B2C53" w:rsidP="006D4568">
+    <w:p w14:paraId="35A27D4E" w14:textId="1B93D572" w:rsidR="0024301A" w:rsidRPr="002273FA" w:rsidRDefault="009B2C53" w:rsidP="006D4568">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E13CB" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SIF</w:t>
       </w:r>
       <w:r w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2023.gada </w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002273FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.gada </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="00B037A9" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">26.oktobra </w:t>
+        <w:t xml:space="preserve">.oktobra </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk153456526"/>
       <w:r w:rsidR="00B037A9" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>līgums Nr. 1-32/2023/96</w:t>
+        <w:t>līgums Nr. 1-32/202</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B037A9" w:rsidRPr="002273FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>79</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="0058608C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="00B037A9" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5268,195 +5237,158 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002273FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projekta vadītājs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E4DB5B8" w14:textId="1EEF8A1B" w:rsidR="0025465F" w:rsidRPr="002A6F40" w:rsidRDefault="00B87BA3" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A6F40">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>39.1., IVA, 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16413D92" w14:textId="667AEBBD" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="00896423" w:rsidP="00BB48D0">
+          <w:p w14:paraId="16413D92" w14:textId="20CB80A5" w:rsidR="00EF5C62" w:rsidRPr="00723FD4" w:rsidRDefault="00EF5C62" w:rsidP="00BB48D0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3 6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A956B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE3C8D4" w14:textId="3A12F968" w:rsidR="00723FD4" w:rsidRPr="002273FA" w:rsidRDefault="00723FD4" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002273FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003E57D2">
+              <w:t>1 82</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...76 lines deleted...]
-            <w:r w:rsidR="00D57135" w:rsidRPr="002273FA">
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025465F" w:rsidRPr="002273FA" w14:paraId="697EAF2B" w14:textId="77777777" w:rsidTr="0BD16F23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28748052" w14:textId="2204C2A5" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="002A6F40" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5535,140 +5467,112 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002273FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43.1, IIID, 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="213FFAA6" w14:textId="29E36470" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="00FF739F" w:rsidP="00BB48D0">
+          <w:p w14:paraId="213FFAA6" w14:textId="04F6DEDB" w:rsidR="00EF5C62" w:rsidRPr="00723FD4" w:rsidRDefault="00D50B15" w:rsidP="00BB48D0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1608,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7F6CD3" w14:textId="0DD02365" w:rsidR="00723FD4" w:rsidRPr="002273FA" w:rsidRDefault="00723FD4" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002273FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E13CB" w:rsidRPr="002273FA">
+              <w:t>80</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...54 lines deleted...]
-            <w:r w:rsidR="00D57135" w:rsidRPr="002273FA">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025465F" w:rsidRPr="002273FA" w14:paraId="768DBD95" w14:textId="77777777" w:rsidTr="0BD16F23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C1300A1" w14:textId="2BABFD26" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="002A6F40" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5747,162 +5651,126 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002273FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43.1, VIA, 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0388A05F" w14:textId="6FD9F542" w:rsidR="002346FA" w:rsidRPr="002273FA" w:rsidRDefault="00FF739F" w:rsidP="00BB48D0">
+          <w:p w14:paraId="0388A05F" w14:textId="04EA9723" w:rsidR="00EF5C62" w:rsidRPr="00723FD4" w:rsidRDefault="00EF5C62" w:rsidP="00BB48D0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 9</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7D074C" w14:textId="36B4CB18" w:rsidR="00723FD4" w:rsidRPr="002273FA" w:rsidRDefault="00723FD4" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002273FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E13CB" w:rsidRPr="002273FA">
+              <w:t>1 46</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...76 lines deleted...]
-            <w:r w:rsidR="00D57135" w:rsidRPr="002273FA">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0025465F" w:rsidRPr="002273FA" w14:paraId="0A280C74" w14:textId="77777777" w:rsidTr="0BD16F23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36AEE834" w14:textId="001B600B" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="002A6F40" w:rsidP="00BB48D0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5981,162 +5849,126 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002273FA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>43.1, VA, 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32C7A6F9" w14:textId="3540332E" w:rsidR="0025465F" w:rsidRPr="002273FA" w:rsidRDefault="00896423" w:rsidP="00BB48D0">
+          <w:p w14:paraId="32C7A6F9" w14:textId="50E02618" w:rsidR="00EF5C62" w:rsidRPr="00723FD4" w:rsidRDefault="00EF5C62" w:rsidP="00BB48D0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:spacing w:val="-10"/>
+                <w:kern w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2 43</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00723FD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="305D663D" w14:textId="42224068" w:rsidR="00723FD4" w:rsidRPr="002273FA" w:rsidRDefault="00723FD4" w:rsidP="00723FD4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002273FA">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003E57D2">
+              <w:t>1 21</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50B15">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
-[...76 lines deleted...]
-            <w:r w:rsidR="00D57135" w:rsidRPr="002273FA">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="696BDD04" w14:textId="77777777" w:rsidR="00AD53FF" w:rsidRPr="002273FA" w:rsidRDefault="00AD53FF" w:rsidP="00BB48D0">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -6165,63 +5997,51 @@
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maksājums SIF notiks atbilstoši faktiskajam šīs metodikas 3.1. punktā noteiktā Projekta</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3492">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vadības un īstenošanas personāla nostrādātajam mēnešu skaitam un slodzei katrā no kalendārajiem mēnešiem. </w:t>
-[...11 lines deleted...]
-        <w:t>Projekta personāla atlīdzības izmaksas tiek attiecinātas finansēšanai starpposma un noslēguma maksājumu pieprasījumā atbilstoši noteiktajiem pārskata periodiem, piemērojot šādu formulu:</w:t>
+        <w:t xml:space="preserve"> vadības un īstenošanas personāla nostrādātajam mēnešu skaitam un slodzei katrā no kalendārajiem mēnešiem. Projekta personāla atlīdzības izmaksas tiek attiecinātas finansēšanai starpposma un noslēguma maksājumu pieprasījumā atbilstoši noteiktajiem pārskata periodiem, piemērojot šādu formulu:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24124765" w14:textId="12E56DF8" w:rsidR="003A3492" w:rsidRDefault="003A3492" w:rsidP="003A3492">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC0CEA2" w14:textId="77777777" w:rsidR="003A3492" w:rsidRPr="00B84932" w:rsidRDefault="003A3492" w:rsidP="003A3492">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
@@ -6281,50 +6101,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11B21BC8" w14:textId="7A2F3995" w:rsidR="003A3492" w:rsidRPr="00B84932" w:rsidRDefault="003A3492" w:rsidP="003A3492">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">K – kopējais attiecināmo izmaksu apmērs </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84932">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtējā pārskata periodā Projekta personālam – katram amatam par šīs </w:t>
       </w:r>
       <w:r w:rsidR="008E3D8D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7530,59 +7351,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gadījumus</w:t>
       </w:r>
       <w:r w:rsidR="006E124F" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
       <w:r w:rsidR="00D35E53" w:rsidRPr="00C62B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC3B4E7" w14:textId="2692466A" w:rsidR="00C62B8E" w:rsidRPr="00C62B8E" w:rsidRDefault="00D35E53" w:rsidP="00B461F9">
+    <w:p w14:paraId="7FC3B4E7" w14:textId="2692466A" w:rsidR="00C62B8E" w:rsidRPr="00C62B8E" w:rsidRDefault="00D35E53" w:rsidP="00DC0BBB">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C62B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ja darba laika</w:t>
       </w:r>
       <w:r w:rsidR="009465F4" w:rsidRPr="00C62B8E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzskaites tabelē norādītā slodze neatbildīs faktiskajai situācijai, proti nebūs faktiski nostrādāta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6837E202" w14:textId="1DAC3D9B" w:rsidR="00F82E70" w:rsidRPr="00C62B8E" w:rsidRDefault="00F82E70" w:rsidP="00C62B8E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
@@ -7871,51 +7693,62 @@
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attiecināmo izmaksu apjoma noteikšanai un apstiprināšanai SIF kā finansējuma saņēmējs iesniedz Centrālajā finanšu un līgumu aģentūrā </w:t>
+        <w:t xml:space="preserve">Attiecināmo izmaksu apjoma noteikšanai un apstiprināšanai SIF kā finansējuma saņēmējs iesniedz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002273FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-10"/>
+          <w:kern w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Centrālajā finanšu un līgumu aģentūrā </w:t>
       </w:r>
       <w:r w:rsidR="00843698" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(turpmāk – sadarbības iestāde) </w:t>
       </w:r>
       <w:r w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>noslēgtos darba līgumus vai rīkojumus par iecelšanu amatā (ar norādi, vai darbiniekam paredzēt</w:t>
       </w:r>
       <w:r w:rsidR="00F13A31" w:rsidRPr="002273FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-10"/>
@@ -8264,92 +8097,92 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED048D7" w14:textId="2337D904" w:rsidR="0078683B" w:rsidRPr="004E13CB" w:rsidRDefault="0078683B" w:rsidP="0012688E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk158200868"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk158200868"/>
       <w:r w:rsidRPr="004E13CB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodikas, Likmes un Likmes aprēķina izmaiņas </w:t>
       </w:r>
       <w:r w:rsidR="0012688E" w:rsidRPr="004E13CB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>Kultūras</w:t>
       </w:r>
       <w:r w:rsidRPr="004E13CB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ministrija kā atbildīgā iestāde</w:t>
       </w:r>
       <w:r w:rsidRPr="0012688E">
         <w:t xml:space="preserve"> veic šādos </w:t>
       </w:r>
       <w:r w:rsidRPr="004E13CB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
         <w:t>gadījumos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC2AE21" w14:textId="5778FB24" w:rsidR="0012688E" w:rsidRPr="006F4755" w:rsidRDefault="006F4755" w:rsidP="00346C8E">
+    <w:p w14:paraId="3FC2AE21" w14:textId="6CDB3356" w:rsidR="0012688E" w:rsidRPr="006F4755" w:rsidRDefault="006F4755" w:rsidP="00346C8E">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="788" w:hanging="431"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8639,51 +8472,51 @@
         <w:t xml:space="preserve">, nosakot, ka jaunā Likme ir spēkā ar </w:t>
       </w:r>
       <w:r w:rsidR="00C609EA" w:rsidRPr="006F4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nākamā mēneša pirmo</w:t>
       </w:r>
       <w:r w:rsidR="0078683B" w:rsidRPr="006F4755">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> datumu.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="44F5D2EF" w14:textId="77777777" w:rsidR="0012688E" w:rsidRPr="006F4755" w:rsidRDefault="0012688E" w:rsidP="0012688E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3862038C" w14:textId="3C19826F" w:rsidR="00DB114C" w:rsidRPr="006F4755" w:rsidRDefault="0078683B" w:rsidP="0012688E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8759,51 +8592,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B715C17" w14:textId="77777777" w:rsidR="002A4056" w:rsidRPr="00537475" w:rsidRDefault="002A4056" w:rsidP="00537475">
       <w:pPr>
         <w:pStyle w:val="Sarakstarindkopa"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67209B85" w14:textId="77777777" w:rsidR="009B235E" w:rsidRPr="00537475" w:rsidRDefault="009B235E" w:rsidP="00BB48D0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
-        <w:sectPr w:rsidR="009B235E" w:rsidRPr="00537475" w:rsidSect="00216854">
+        <w:sectPr w:rsidR="009B235E" w:rsidRPr="00537475" w:rsidSect="00752EE8">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1588" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41FBB616" w14:textId="5887C99E" w:rsidR="008A286B" w:rsidRDefault="008A286B" w:rsidP="00BC33B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -8865,51 +8698,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mēnesī</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="14855" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6663"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD1300" w:rsidRPr="002F28DA" w14:paraId="1901BDBE" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="00AD1300" w:rsidRPr="002F28DA" w14:paraId="1901BDBE" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2AD5C3F0" w14:textId="77777777" w:rsidR="00AD1300" w:rsidRPr="002F28DA" w:rsidRDefault="00AD1300" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -8977,51 +8810,51 @@
           <w:p w14:paraId="6F5E8ADA" w14:textId="0C26D223" w:rsidR="00AD1300" w:rsidRPr="002F28DA" w:rsidRDefault="00AD1300" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amata nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="45FDA231" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="45FDA231" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0544EFE8" w14:textId="66CEE937" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
@@ -9143,51 +8976,51 @@
           <w:p w14:paraId="73E57D1C" w14:textId="660E0DA4" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sociālais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="73A67E4A" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="73A67E4A" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E97F90C" w14:textId="41DDBAF4" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9369,51 +9202,51 @@
           <w:p w14:paraId="70E3F121" w14:textId="0EE1A218" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="6B042627" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="6B042627" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B4B4C86" w14:textId="7C66C89A" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9564,51 +9397,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DD261F0" w14:textId="77A501CD" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="21BB42BA" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="21BB42BA" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05B589BB" w14:textId="1A64D653" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9745,51 +9578,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32C3EF2C" w14:textId="10430ECA" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="5127853F" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="5127853F" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E4417EE" w14:textId="55E3D936" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9962,51 +9795,51 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F6C8498" w14:textId="37E41018" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 752,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="7D264953" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="7D264953" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="742FAD68" w14:textId="5E275A8F" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -10149,51 +9982,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57053099" w14:textId="569110F1" w:rsidR="002A6F40" w:rsidRPr="005E3448" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21 024,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="7784191F" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="7784191F" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40D7FCFF" w14:textId="1643DE65" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -10309,51 +10142,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="357C2AD6" w14:textId="7D2338DB" w:rsidR="002A6F40" w:rsidRPr="005E3448" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>876,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="4B278578" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="4B278578" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D6EA9D4" w14:textId="4B49306E" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
@@ -10487,51 +10320,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="071EFEF4" w14:textId="5BDA1534" w:rsidR="002A6F40" w:rsidRPr="005E3448" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 138,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="127E6786" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="127E6786" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3675C9BF" w14:textId="586C5A09" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
@@ -10663,51 +10496,51 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3449E90D" w14:textId="46CADA41" w:rsidR="002A6F40" w:rsidRPr="005E3448" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23 038,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="05BE28C3" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="05BE28C3" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21C4C21C" w14:textId="6F23CC72" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
@@ -10848,51 +10681,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="444E2A6B" w14:textId="7BC6896F" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 434,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="3CCB4E72" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="3CCB4E72" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B2E64CE" w14:textId="0A93546C" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -10925,391 +10758,412 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Veselības apdrošināšanas prēmija gadā</w:t>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="27"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAD0E2D" w14:textId="027614F5" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="7BAD0E2D" w14:textId="19E60A69" w:rsidR="002E2B5E" w:rsidRPr="00194DCD" w:rsidRDefault="004A2DE2" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00194DCD">
-[...4 lines deleted...]
-              <w:t>426,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>687</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2B5E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE90048" w14:textId="0C116128" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="2EE90048" w14:textId="292A275A" w:rsidR="002E2B5E" w:rsidRPr="00194DCD" w:rsidRDefault="004A2DE2" w:rsidP="002E2B5E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00194DCD">
-[...4 lines deleted...]
-              <w:t>426,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>687</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2B5E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBCA053" w14:textId="66579C72" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="3BBCA053" w14:textId="51346CEE" w:rsidR="002E2B5E" w:rsidRPr="00194DCD" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00194DCD">
-[...4 lines deleted...]
-              <w:t>426,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>687</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2B5E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5F65A5" w14:textId="56C4377C" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="4E5F65A5" w14:textId="6343BA01" w:rsidR="002E2B5E" w:rsidRPr="00194DCD" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00194DCD">
-[...4 lines deleted...]
-              <w:t>426,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>687</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2B5E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="1AE5495E" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="1AE5495E" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E8D4DA5" w14:textId="511A78B1" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DE891CC" w14:textId="50F2BB86" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+          <w:p w14:paraId="6DE891CC" w14:textId="4131F92F" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kopā izdevumi gada atlīdzībai (12 mēnešiem)</w:t>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="28"/>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...47 lines deleted...]
-              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E2E3DAB" w14:textId="1330D589" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+          <w:p w14:paraId="0E2E3DAB" w14:textId="3ED50CE7" w:rsidR="00A97C68" w:rsidRPr="00194DCD" w:rsidRDefault="00403C21" w:rsidP="00A97C68">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>43 412,76</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>43 673,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F8818F6" w14:textId="6EC22BB6" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+          <w:p w14:paraId="6F8818F6" w14:textId="0E5CD6D5" w:rsidR="00A97C68" w:rsidRPr="00194DCD" w:rsidRDefault="00A97C68" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>19 034,64</w:t>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
+            </w:r>
+            <w:r w:rsidR="0053791B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>295</w:t>
+            </w:r>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53327D97" w14:textId="2A13D6EF" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+          <w:p w14:paraId="53327D97" w14:textId="1AAA65D9" w:rsidR="00A97C68" w:rsidRPr="00194DCD" w:rsidRDefault="00A97C68" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>34 847,92</w:t>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>35 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0053791B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5308FD2B" w14:textId="5629655E" w:rsidR="002A6F40" w:rsidRPr="00194DCD" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+          <w:p w14:paraId="5308FD2B" w14:textId="1611FFB7" w:rsidR="00A97C68" w:rsidRPr="00194DCD" w:rsidRDefault="00A97C68" w:rsidP="005E3448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>28 899,65</w:t>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 </w:t>
+            </w:r>
+            <w:r w:rsidR="0053791B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>160</w:t>
+            </w:r>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="50B8C44E" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="002F28DA" w14:paraId="50B8C44E" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="693C6074" w14:textId="0359092A" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -11391,240 +11245,222 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="002F28DA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B10DA7A" w14:textId="6BA95A0C" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="4B10DA7A" w14:textId="1D0B2EC6" w:rsidR="00A97C68" w:rsidRPr="002F28DA" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3 618</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002F28DA">
+              <w:t>3639,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A956B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,00</w:t>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBB1925" w14:textId="5787883C" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="1BBB1925" w14:textId="2A36A9E5" w:rsidR="00A97C68" w:rsidRPr="002F28DA" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F28DA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
-[...17 lines deleted...]
-              <w:t>,00</w:t>
+              <w:t>1608,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73C072DC" w14:textId="05823AC5" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="73C072DC" w14:textId="0F8432A3" w:rsidR="00A97C68" w:rsidRPr="002F28DA" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002F28DA">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>292</w:t>
+            </w:r>
+            <w:r w:rsidR="00A956B3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>904</w:t>
-[...8 lines deleted...]
-              <w:t>,00</w:t>
+              <w:t>6,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39035AA2" w14:textId="7468749A" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="39035AA2" w14:textId="1A3E7731" w:rsidR="00A97C68" w:rsidRPr="002F28DA" w:rsidRDefault="00403C21" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="298E40C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2 408</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002F28DA">
+              <w:t>2430,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A956B3" w:rsidRPr="298E40C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,00</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="298E40C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1416C165" w14:textId="77777777" w:rsidR="00EF449A" w:rsidRDefault="00EF449A" w:rsidP="00BC33B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="60"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EF449A" w:rsidSect="00216854">
+        <w:sectPr w:rsidR="00EF449A" w:rsidSect="00A0706A">
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-          <w:pgMar w:top="1418" w:right="1134" w:bottom="1701" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1701" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A61EA06" w14:textId="7181C563" w:rsidR="003514B1" w:rsidRPr="00B84932" w:rsidRDefault="003514B1" w:rsidP="00BC33B1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="14286"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -11691,51 +11527,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="14855" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="6619"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003514B1" w:rsidRPr="00EF449A" w14:paraId="2757F0DF" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="003514B1" w:rsidRPr="00EF449A" w14:paraId="2757F0DF" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="411DA0C1" w14:textId="77777777" w:rsidR="003514B1" w:rsidRPr="00EF449A" w:rsidRDefault="003514B1" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -11806,51 +11642,51 @@
           <w:p w14:paraId="30938B68" w14:textId="77777777" w:rsidR="003514B1" w:rsidRPr="00EF449A" w:rsidRDefault="003514B1" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amata nosaukums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="25849927" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="25849927" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="73C0578D" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11963,51 +11799,51 @@
           <w:p w14:paraId="4FC3CC62" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sociālais darbinieks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="523A348D" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="523A348D" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AF446EE" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
@@ -12178,51 +12014,51 @@
           <w:p w14:paraId="1EF5AEA8" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="6246912F" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="6246912F" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DFEF70B" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
@@ -12362,51 +12198,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C34023C" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="1717D15B" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="1717D15B" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="483CACAA" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
@@ -12546,51 +12382,51 @@
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4913C921" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2B35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="2E5B23BC" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="2E5B23BC" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07C745C9" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
@@ -12752,51 +12588,51 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="346C007A" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F2B35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>876,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="7F2DFD7F" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="7F2DFD7F" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B9AA0FE" w14:textId="5F8275EF" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12925,51 +12761,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75BD6DE6" w14:textId="5EB0875A" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10 512,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="358D4643" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="358D4643" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2262F58A" w14:textId="354581DE" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
@@ -13088,51 +12924,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56B6955F" w14:textId="42040EBA" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>438,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="570F25CB" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="570F25CB" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07CD4FA3" w14:textId="30B5C299" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13269,51 +13105,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42C9E97D" w14:textId="40104428" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>569,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="138BF847" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="138BF847" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B29BE39" w14:textId="4B1388D9" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -13448,51 +13284,51 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61FF206E" w14:textId="78C4C37C" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11 519,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="4C80777E" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="4C80777E" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BC066E0" w14:textId="2F8C705F" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13636,51 +13472,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B0C936D" w14:textId="27FF68CE" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007119F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 717,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="18E93D5D" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="18E93D5D" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7774EDC5" w14:textId="0C6475E4" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -13713,144 +13549,144 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Veselības apdrošināšanas prēmija gadā</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="35"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="366A480C" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="366A480C" w14:textId="05F8473A" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="00E22747" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B35">
-[...4 lines deleted...]
-              <w:t>213,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>343,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02078A56" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="02078A56" w14:textId="20D12FFF" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="00E22747" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B35">
-[...4 lines deleted...]
-              <w:t>213,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>343,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7652B964" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="7652B964" w14:textId="142B1EC2" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="00E22747" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B35">
-[...4 lines deleted...]
-              <w:t>213,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>343,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9F1B5A" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="5E9F1B5A" w14:textId="5547B924" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="00E22747" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F2B35">
-[...4 lines deleted...]
-              <w:t>213,00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>343,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="19D5DBB0" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="19D5DBB0" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C8AD71F" w14:textId="050B5125" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -13902,163 +13738,156 @@
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:rStyle w:val="Vresatsauce"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="36"/>
             </w:r>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A2F1E32" w14:textId="17CDD1CE" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
+          <w:p w14:paraId="5A2F1E32" w14:textId="7D1AEDD7" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="006B6250" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>21836,89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73827D0E" w14:textId="046512E7" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
+          <w:p w14:paraId="73827D0E" w14:textId="0D235582" w:rsidR="00723FD4" w:rsidRPr="000F2B35" w:rsidRDefault="006B6250" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>9 517,32</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9647,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="700472C7" w14:textId="3492D9AC" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
+          <w:p w14:paraId="700472C7" w14:textId="1F940E35" w:rsidR="00673742" w:rsidRPr="000F2B35" w:rsidRDefault="006B6250" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>17 423,96</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>17554,46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B41D52" w14:textId="00B56658" w:rsidR="002A6F40" w:rsidRPr="000F2B35" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
+          <w:p w14:paraId="75B41D52" w14:textId="0DF1C0A7" w:rsidR="005F56A7" w:rsidRPr="000F2B35" w:rsidRDefault="006B6250" w:rsidP="000F2B35">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007119F4">
-[...4 lines deleted...]
-              <w:t>14 449,83</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14580,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="7746FD87" w14:textId="77777777" w:rsidTr="002A6F40">
+      <w:tr w:rsidR="002A6F40" w:rsidRPr="00EF449A" w14:paraId="7746FD87" w14:textId="77777777" w:rsidTr="298E40C5">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C599D05" w14:textId="5CD637E9" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:b/>
@@ -14112,484 +13941,454 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF449A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.rinda:12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20658BFA" w14:textId="269D06E0" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="20658BFA" w14:textId="72B480B5" w:rsidR="00723FD4" w:rsidRPr="005F56A7" w:rsidRDefault="00A956B3" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>809</w:t>
-[...8 lines deleted...]
-              <w:t>,00</w:t>
+              <w:t>1820,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0ADDFAAC" w14:textId="1563BD7C" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="6E320B34" w14:textId="47B2DB58" w:rsidR="00723FD4" w:rsidRDefault="00A956B3" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>793</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>804,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADDFAAC" w14:textId="1563BD7C" w:rsidR="00723FD4" w:rsidRPr="00EF449A" w:rsidRDefault="00723FD4" w:rsidP="00BC33B1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00E657F4" w14:textId="2E690934" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="00E657F4" w14:textId="3C515D0B" w:rsidR="00673742" w:rsidRPr="00EF449A" w:rsidRDefault="00A956B3" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF449A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1 </w:t>
-[...17 lines deleted...]
-              <w:t>,00</w:t>
+              <w:t>1463,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FC8D959" w14:textId="0E92CA7D" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00BC33B1">
+          <w:p w14:paraId="1FC8D959" w14:textId="4FE2FADB" w:rsidR="005F56A7" w:rsidRPr="00EF449A" w:rsidRDefault="00A956B3" w:rsidP="00BC33B1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1 204</w:t>
-[...8 lines deleted...]
-              <w:t>,00</w:t>
+              <w:t>1215,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DE2962F" w14:textId="5BBCA6F8" w:rsidR="00962608" w:rsidRPr="00B84932" w:rsidRDefault="00962608" w:rsidP="00EA3175">
+    <w:p w14:paraId="1DE2962F" w14:textId="5BBCA6F8" w:rsidR="00962608" w:rsidRPr="00B84932" w:rsidRDefault="00962608" w:rsidP="00071EF2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00962608" w:rsidRPr="00B84932" w:rsidSect="00216854">
+    <w:sectPr w:rsidR="00962608" w:rsidRPr="00B84932" w:rsidSect="00A31BA0">
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1134" w:bottom="1276" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D3539A6" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854" w:rsidP="00D01635">
+    <w:p w14:paraId="3E03CD8B" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86" w:rsidP="00D01635">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D6AC7DA" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854" w:rsidP="00D01635">
+    <w:p w14:paraId="65F81D03" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86" w:rsidP="00D01635">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="64C027CD" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854">
+    <w:p w14:paraId="496DB2A8" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="339737848"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6CC093AC" w14:textId="72A6F55C" w:rsidR="002273FA" w:rsidRDefault="002273FA">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B1CADAC" w14:textId="77777777" w:rsidR="002273FA" w:rsidRDefault="002273FA">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="098955F9" w14:textId="50EDC4F4" w:rsidR="002273FA" w:rsidRDefault="002273FA">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2D41771E" w14:textId="77777777" w:rsidR="002273FA" w:rsidRDefault="002273FA">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1438281997"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6CB3C18A" w14:textId="2A0DFB94" w:rsidR="002273FA" w:rsidRDefault="002273FA">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-312333325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2416903D" w14:textId="77777777" w:rsidR="002273FA" w:rsidRDefault="002273FA">
         <w:pPr>
           <w:pStyle w:val="Kjene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37E78AF2" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854" w:rsidP="00D01635">
+    <w:p w14:paraId="6E09FA14" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86" w:rsidP="00D01635">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C04381" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854" w:rsidP="00D01635">
+    <w:p w14:paraId="162D5D01" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86" w:rsidP="00D01635">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16BFAE1D" w14:textId="77777777" w:rsidR="00216854" w:rsidRDefault="00216854">
+    <w:p w14:paraId="2118867F" w14:textId="77777777" w:rsidR="005D0A86" w:rsidRDefault="005D0A86">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2DCEB0DF" w14:textId="77777777" w:rsidR="002273FA" w:rsidRPr="00144428" w:rsidRDefault="002273FA" w:rsidP="006F0E68">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00144428">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00144428">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00144428">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
@@ -14871,187 +14670,155 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00144428">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00FB1EC4">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00876A6B" w:rsidRPr="00FB1EC4">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
           </w:rPr>
           <w:t>https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="54AE91B8" w14:textId="68EE56EC" w:rsidR="0058608C" w:rsidRPr="0058608C" w:rsidRDefault="0058608C" w:rsidP="0058608C">
+    <w:p w14:paraId="54AE91B8" w14:textId="468C95FD" w:rsidR="0058608C" w:rsidRPr="0058608C" w:rsidDel="0094228C" w:rsidRDefault="003B0EBF" w:rsidP="0058608C">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:del w:id="3" w:author="Agnese Marnica" w:date="2025-12-17T16:18:00Z" w16du:dateUtc="2025-12-17T14:18:00Z"/>
           <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0058608C">
-[...18 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="003B0EBF">
+        <w:t>https://www.eis.gov.lv/EKEIS/Supplier/Procurement/154792</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="76B41B98" w14:textId="7BB4B687" w:rsidR="002273FA" w:rsidRPr="0058608C" w:rsidRDefault="002273FA" w:rsidP="00044341">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058608C">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0058608C">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atbilstoši MK noteikumos Nr.262 noteiktajai amatu klasifikācijai.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="038D9D1D" w14:textId="2034FCB7" w:rsidR="002273FA" w:rsidRDefault="002273FA" w:rsidP="00971A1A">
+    <w:p w14:paraId="038D9D1D" w14:textId="5DE03794" w:rsidR="002273FA" w:rsidRDefault="002273FA" w:rsidP="00971A1A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Likme ir aprēķināta uz pilnu slodzi nodarbināta Projekta vadības un īstenošanas personāla atlīdzībai, par pamatu ņemot </w:t>
-[...2 lines deleted...]
-        <w:t>2024.gadam attiecīgajai mēnešalgu grupai noteikto mēnešalgas skalas viduspunktu, kurai pieskaitīta</w:t>
+        <w:t xml:space="preserve"> Likme ir aprēķināta uz pilnu slodzi nodarbināta Projekta vadības un īstenošanas personāla atlīdzībai, par pamatu ņemot 2024.gadam attiecīgajai mēnešalgu grupai noteikto mēnešalgas skalas viduspunktu, kurai pieskaitīta</w:t>
       </w:r>
       <w:r w:rsidR="00BA1B98">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA1B98">
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1/12 daļa atvaļinājuma pabalsta, kas aprēķināts 50% apmērā no attiecīgās mēnešalgas skalas viduspunkta, </w:t>
       </w:r>
       <w:r w:rsidR="00BA1B98">
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidRPr="00355B1A">
         <w:t xml:space="preserve">1/12 daļa novērtēšanas prēmijas, kas aprēķināta 65% apmēra no attiecīgās mēnešalgas skalas viduspunkta (vidējā vērtība no MK noteikumu Nr.361 25.punktā noteiktajām vērtībām), </w:t>
       </w:r>
       <w:r w:rsidR="00BA1B98">
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00355B1A">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">alsts sociālās apdrošināšanas obligāto iemaksu darba devēja daļa 23,59% un </w:t>
       </w:r>
       <w:r w:rsidR="00BA1B98">
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r>
         <w:t>1/12 daļa no veselības apdrošināšanas prēmijas (saskaņā ar Valsts un</w:t>
       </w:r>
       <w:r w:rsidRPr="0088488A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007119F4">
+      <w:r w:rsidRPr="003B0EBF">
+        <w:t xml:space="preserve">pašvaldību institūciju amatpersonu un darbinieku atlīdzības likuma 37.pantā noteikto, atbilstoši SIF noslēgtajam līgumam Nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0EBF" w:rsidRPr="003B0EBF">
+        <w:t>1-32/2025/79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4850">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>pašvaldību institūciju amatpersonu un darbinieku atlīdzības likum</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> )</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0020279F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0088488A">
         <w:t xml:space="preserve">(detalizētu aprēķinu skatīt </w:t>
       </w:r>
       <w:r w:rsidR="008E3D8D">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="0088488A">
         <w:t>etodikas 1.pielikumā</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="78A6A855" w14:textId="5D1540AE" w:rsidR="002273FA" w:rsidRPr="00B87BA3" w:rsidRDefault="002273FA" w:rsidP="00971A1A">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
@@ -15085,54 +14852,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Šajā un nākamajā apakšpunktā ar terminu “nostrādātā” ir saprotams termins, kas ir definēts 12. punktā.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p w14:paraId="402FED91" w14:textId="432E9E70" w:rsidR="002273FA" w:rsidRDefault="002273FA" w:rsidP="007119F4">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Piemēram, ja darbinieks (uz pilnu slodzi) tiks pieņemts darbā ar </w:t>
-[...2 lines deleted...]
-        <w:t>15.janvāri, tad Likme janvārim attiecīgajam darbiniekam ir attiecināma</w:t>
+        <w:t xml:space="preserve"> Piemēram, ja darbinieks (uz pilnu slodzi) tiks pieņemts darbā ar 15.janvāri, tad Likme janvārim attiecīgajam darbiniekam ir attiecināma</w:t>
       </w:r>
       <w:r w:rsidR="00617AA8">
         <w:t xml:space="preserve"> pilnā apmērā</w:t>
       </w:r>
       <w:r>
         <w:t>, savukārt, ja darbinieks tiks pieņemts ar 16.janvāri, tad Likme janvārim attiecīgajam darbiniekam nav attiecināma. Attiecīgi – ja darbiniekam būs izsniegta darba nespējas lapa “B” par periodu no 4.aprīļa līdz 18.aprīlim, tad Likme par aprīli attiecīgajam darbiniekam ir attiecināma, bet ja darbiniekam būs izsniegta darba nespējas lapa “B” par periodu no 3.aprīļa līdz 18.aprīlim, tad Likme par aprīli attiecīgajam darbiniekam nav attiecināma.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p w14:paraId="5115D02B" w14:textId="37B522CE" w:rsidR="002273FA" w:rsidRDefault="002273FA" w:rsidP="0078683B">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0078683B">
@@ -15212,109 +14976,94 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amatpersonu un darbinieku atlīdzības likuma 3. pielikumu (dati par </w:t>
-[...7 lines deleted...]
-        <w:t>202</w:t>
+        <w:t>Amatpersonu un darbinieku atlīdzības likuma 3. pielikumu (dati par 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.gadu).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p w14:paraId="2DB83D0B" w14:textId="1F2BDD04" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atvaļinājuma pabalsts aprēķināts 50% apmērā no tabulas 3.rindā norādītās mēnešalgas par pilnu slodzi, kas atbilst Amatpersonu un darbinieku atlīdzības likuma </w:t>
-[...6 lines deleted...]
-        <w:t>3.pantā noteiktajam maksimālajam apmēram</w:t>
+        <w:t xml:space="preserve"> Atvaļinājuma pabalsts aprēķināts 50% apmērā no tabulas 3.rindā norādītās mēnešalgas par pilnu slodzi, kas atbilst Amatpersonu un darbinieku atlīdzības likuma 3.pantā noteiktajam maksimālajam apmēram</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> un SIF iekšējos noteikumos noteiktajam</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p w14:paraId="5854C1BD" w14:textId="28C461E2" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -15357,120 +15106,189 @@
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ar DD VSAOI 23,59% apliekamais objekts - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.rindā norādītās izmaksas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="410CC1E7" w14:textId="49A788DE" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00292CD3">
+    <w:p w14:paraId="410CC1E7" w14:textId="28149532" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="00292CD3">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar Valsts un pašvaldību institūciju amatpersonu un darbinieku atlīdzības likuma 37. pantu un Par iedzīvotāju ienākuma nodokļa 8. panta 5. daļu. Veselības apdrošināšanas prēmija norādīta saskaņā ar SIF noslēgto iepirkuma līgumu Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>1-32/2023/96.</w:t>
+        <w:t>1-32/20</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>25/79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F28DA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aprēķinot atlīdzības apmēru vienam mēnesim, mēnešalgai tiek pieskaitīta 1/12 daļa no veselības apdrošināšanas prēmijas.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="11D3B6A8" w14:textId="1F3CBD7D" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="005E3448">
+    <w:p w14:paraId="11D3B6A8" w14:textId="24AA2226" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="004A2DE2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2" w:rsidRPr="00CF3BBF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2" w:rsidRPr="002F28DA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.rinda+</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2" w:rsidRPr="002F28DA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.rinda+1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2DE2" w:rsidRPr="002F28DA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.rinda</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p w14:paraId="79791359" w14:textId="77777777" w:rsidR="002273FA" w:rsidRPr="00CF3BBF" w:rsidRDefault="002273FA" w:rsidP="003514B1">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -15516,109 +15334,94 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amatpersonu un darbinieku atlīdzības likuma 3. pielikumu (dati par </w:t>
-[...7 lines deleted...]
-        <w:t>202</w:t>
+        <w:t>Amatpersonu un darbinieku atlīdzības likuma 3. pielikumu (dati par 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.gadu).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
     <w:p w14:paraId="726F1B6A" w14:textId="2E258A58" w:rsidR="002A6F40" w:rsidRPr="00CF3BBF" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Atvaļinājuma pabalsts aprēķināts 50% apmērā no tabulas 3.rindā norādītās mēnešalgas par pilnu slodzi, kas atbilst Amatpersonu un darbinieku atlīdzības likuma </w:t>
-[...6 lines deleted...]
-        <w:t>3.pantā noteiktajam maksimālajam apmēram</w:t>
+        <w:t xml:space="preserve"> Atvaļinājuma pabalsts aprēķināts 50% apmērā no tabulas 3.rindā norādītās mēnešalgas par pilnu slodzi, kas atbilst Amatpersonu un darbinieku atlīdzības likuma 3.pantā noteiktajam maksimālajam apmēram</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5159">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>un SIF iekšējos noteikumos noteiktajam</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
@@ -15668,91 +15471,121 @@
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ar DD VSAOI 23,59% apliekamais objekts - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.rindā norādītās izmaksas</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="35">
-    <w:p w14:paraId="2F7EE341" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="00CF3BBF" w:rsidRDefault="002A6F40" w:rsidP="003514B1">
+    <w:p w14:paraId="2F7EE341" w14:textId="4A50DEFC" w:rsidR="002A6F40" w:rsidRPr="00CF3BBF" w:rsidRDefault="002A6F40" w:rsidP="003514B1">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Saskaņā ar Valsts un pašvaldību institūciju amatpersonu un darbinieku atlīdzības likuma 37. pantu un Par iedzīvotāju ienākuma nodokļa 8. panta 5. daļu. Veselības apdrošināšanas prēmija norādīta saskaņā ar SIF noslēgto iepirkuma līgumu Nr.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>1-32/2023/96 un atbilstoši noslodzei projektā.</w:t>
+        <w:t>1-32/202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22747">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidR="0053791B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>79</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3BBF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un atbilstoši noslodzei projektā.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="36">
-    <w:p w14:paraId="5A2A3243" w14:textId="77777777" w:rsidR="002A6F40" w:rsidRPr="002F28DA" w:rsidRDefault="002A6F40" w:rsidP="000F2B35">
+    <w:p w14:paraId="1DB2DAD4" w14:textId="58B01307" w:rsidR="002A6F40" w:rsidRPr="00EF449A" w:rsidRDefault="002A6F40" w:rsidP="00071EF2">
       <w:pPr>
         <w:pStyle w:val="Vresteksts"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:rStyle w:val="Vresatsauce"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CF3BBF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> =</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15774,67 +15607,57 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.rinda+1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="002F28DA">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.rinda</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="9BD19977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A834B6CC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -15945,50 +15768,163 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A7A0B6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C2AED62"/>
+    <w:lvl w:ilvl="0" w:tplc="7A06C8F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F404D09E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B7CA57F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0DFA93A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D3FAB78A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C19ABC18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9CAAB2B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A8F07B92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F39A107E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D741220"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0CCC56D6"/>
     <w:styleLink w:val="Pareizjaissaraksts1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="716" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -16040,51 +15976,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EDB7544"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9AE3D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="D3B084DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5AACCC64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B2A23F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="318408A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8C60B2CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D9C04C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="27C87740">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5972DC72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="924A9718">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="216F4CDD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16154,51 +16203,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236C12B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72F0CC6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16267,51 +16316,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC9792D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A9ED240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16381,51 +16430,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3577437E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="738AF604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="857" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -16498,51 +16547,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C9E35AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE1CF18A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -16589,51 +16638,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A36DF1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E3A242A"/>
+    <w:lvl w:ilvl="0" w:tplc="C18EE1B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F3FA84C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0122F56E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="09F2D89C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="84CC1062">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C7A0E1B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8EE674E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B4FA5538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D534DA3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F306FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="18641968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16702,51 +16864,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F9562F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="436879DE"/>
+    <w:lvl w:ilvl="0" w:tplc="CB1A5372">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A89634CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9F30668C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81DC69FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="63FAE39A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="39B6490C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BD8422A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AD761D5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BD585D74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63881CD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E6C9B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16815,51 +17090,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E07D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9E26E18"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16901,51 +17176,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C15343E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="620A7E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -16990,51 +17265,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C1B2152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65CA7630"/>
     <w:lvl w:ilvl="0" w:tplc="456C9F14">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="207"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -17079,102 +17354,102 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F7DC794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E6BAB12"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="741C1C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0426001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17244,51 +17519,277 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B87611"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CC01506"/>
+    <w:lvl w:ilvl="0" w:tplc="D7241522">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D628956">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="28AE282E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE0425FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="41F6FE6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B274A988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="42263B0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1B060D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0B46C75C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="767A69CE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C76AB910"/>
+    <w:lvl w:ilvl="0" w:tplc="4C0AA0D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1FBE23DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4802C3C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4170C7E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="77C2C950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8ABAA2CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="99587502">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="33BC1588">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="50CE7500">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE82B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5CAA7EC"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -17334,625 +17835,885 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1778713648">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1121147256">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1882981346">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="918096115">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1037583964">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1882981346">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="480120316">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1006440177">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1942294524">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1428115936">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="94835362">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1934392649">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2108193642">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1683046294">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="760026942">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1655374325">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1746491299">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="285352671">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1472281773">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1222640804">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="443381580">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="171261239">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="133839736">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="285352671">
+  <w:num w:numId="23" w16cid:durableId="73821841">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Agnese Marnica">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Agnese.Marnica@kultura.lv::b331b59a-732d-4e51-96a7-bc6135de9235"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="431"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D01635"/>
     <w:rsid w:val="00012797"/>
     <w:rsid w:val="00013E58"/>
+    <w:rsid w:val="00015B52"/>
     <w:rsid w:val="00015E0B"/>
     <w:rsid w:val="000222AC"/>
+    <w:rsid w:val="00022E47"/>
     <w:rsid w:val="00034F00"/>
     <w:rsid w:val="00035D2E"/>
+    <w:rsid w:val="000434F0"/>
     <w:rsid w:val="00044341"/>
     <w:rsid w:val="000451C0"/>
     <w:rsid w:val="00046ED1"/>
     <w:rsid w:val="00052027"/>
     <w:rsid w:val="000532F4"/>
+    <w:rsid w:val="00061AC4"/>
+    <w:rsid w:val="00067441"/>
+    <w:rsid w:val="00071EF2"/>
+    <w:rsid w:val="0007568E"/>
     <w:rsid w:val="00077408"/>
+    <w:rsid w:val="00084F19"/>
+    <w:rsid w:val="0009148D"/>
     <w:rsid w:val="00096D95"/>
     <w:rsid w:val="000974A2"/>
     <w:rsid w:val="000A10BB"/>
     <w:rsid w:val="000A15D6"/>
     <w:rsid w:val="000A58EA"/>
     <w:rsid w:val="000A718A"/>
+    <w:rsid w:val="000A7E51"/>
     <w:rsid w:val="000B30AC"/>
     <w:rsid w:val="000B3542"/>
     <w:rsid w:val="000C10A8"/>
     <w:rsid w:val="000C1742"/>
+    <w:rsid w:val="000D14CD"/>
     <w:rsid w:val="000D1A26"/>
+    <w:rsid w:val="000D2527"/>
+    <w:rsid w:val="000D455C"/>
     <w:rsid w:val="000D4D8F"/>
+    <w:rsid w:val="000D695F"/>
     <w:rsid w:val="000D6D6F"/>
     <w:rsid w:val="000E17C4"/>
     <w:rsid w:val="000E33A7"/>
     <w:rsid w:val="000E388E"/>
     <w:rsid w:val="000E456F"/>
     <w:rsid w:val="000F2B35"/>
     <w:rsid w:val="000F677B"/>
     <w:rsid w:val="000F749A"/>
     <w:rsid w:val="00102458"/>
+    <w:rsid w:val="00114948"/>
     <w:rsid w:val="001213D0"/>
     <w:rsid w:val="001235AA"/>
     <w:rsid w:val="0012688E"/>
     <w:rsid w:val="00127797"/>
     <w:rsid w:val="00131A2B"/>
     <w:rsid w:val="001337D0"/>
     <w:rsid w:val="00137284"/>
+    <w:rsid w:val="00143351"/>
     <w:rsid w:val="00144428"/>
     <w:rsid w:val="00151600"/>
     <w:rsid w:val="00151F01"/>
+    <w:rsid w:val="00152F1D"/>
     <w:rsid w:val="00155DDC"/>
     <w:rsid w:val="001567BA"/>
     <w:rsid w:val="0015755D"/>
+    <w:rsid w:val="00161BFC"/>
+    <w:rsid w:val="00162BF9"/>
     <w:rsid w:val="0017550A"/>
+    <w:rsid w:val="00175E6D"/>
     <w:rsid w:val="00185BA7"/>
+    <w:rsid w:val="001874B3"/>
     <w:rsid w:val="00194DCD"/>
     <w:rsid w:val="001A0ABB"/>
+    <w:rsid w:val="001A2EAD"/>
     <w:rsid w:val="001B2DAC"/>
+    <w:rsid w:val="001C09D2"/>
     <w:rsid w:val="001C3EE9"/>
     <w:rsid w:val="001D2698"/>
+    <w:rsid w:val="001D4159"/>
     <w:rsid w:val="001D5DD7"/>
     <w:rsid w:val="001D5E45"/>
     <w:rsid w:val="001D63A8"/>
     <w:rsid w:val="001D7D45"/>
+    <w:rsid w:val="001E6A15"/>
     <w:rsid w:val="001F3F0B"/>
     <w:rsid w:val="001F5ADB"/>
     <w:rsid w:val="00200CF3"/>
     <w:rsid w:val="0020279F"/>
     <w:rsid w:val="002133E1"/>
-    <w:rsid w:val="00216854"/>
     <w:rsid w:val="00217483"/>
+    <w:rsid w:val="00217E7A"/>
+    <w:rsid w:val="002245E3"/>
     <w:rsid w:val="002273FA"/>
     <w:rsid w:val="0022779E"/>
+    <w:rsid w:val="00227B49"/>
+    <w:rsid w:val="00231593"/>
     <w:rsid w:val="00231AB3"/>
+    <w:rsid w:val="0023271B"/>
     <w:rsid w:val="002346FA"/>
     <w:rsid w:val="00237BEE"/>
     <w:rsid w:val="002400EF"/>
     <w:rsid w:val="0024301A"/>
     <w:rsid w:val="00243EBA"/>
     <w:rsid w:val="00246E39"/>
     <w:rsid w:val="002475B9"/>
     <w:rsid w:val="00250A75"/>
     <w:rsid w:val="00251B9B"/>
     <w:rsid w:val="0025465F"/>
     <w:rsid w:val="00257BC7"/>
     <w:rsid w:val="00266B65"/>
+    <w:rsid w:val="0027149C"/>
+    <w:rsid w:val="00273DCA"/>
+    <w:rsid w:val="00280486"/>
+    <w:rsid w:val="00280B94"/>
     <w:rsid w:val="0028296A"/>
     <w:rsid w:val="0028362C"/>
     <w:rsid w:val="00285A5A"/>
     <w:rsid w:val="00292CD3"/>
     <w:rsid w:val="0029399D"/>
     <w:rsid w:val="002A1F7E"/>
+    <w:rsid w:val="002A2C75"/>
     <w:rsid w:val="002A4056"/>
     <w:rsid w:val="002A6F40"/>
+    <w:rsid w:val="002B08DF"/>
     <w:rsid w:val="002B3D19"/>
     <w:rsid w:val="002B4C77"/>
     <w:rsid w:val="002B7B52"/>
+    <w:rsid w:val="002C2F9F"/>
     <w:rsid w:val="002C5526"/>
     <w:rsid w:val="002C6E18"/>
     <w:rsid w:val="002E0C2C"/>
     <w:rsid w:val="002E2B3F"/>
+    <w:rsid w:val="002E2B5E"/>
+    <w:rsid w:val="002F083D"/>
     <w:rsid w:val="002F28DA"/>
+    <w:rsid w:val="0030661C"/>
     <w:rsid w:val="00321B84"/>
+    <w:rsid w:val="003224F8"/>
+    <w:rsid w:val="00322A5E"/>
     <w:rsid w:val="0032312A"/>
+    <w:rsid w:val="003264CA"/>
+    <w:rsid w:val="00326C22"/>
+    <w:rsid w:val="00332BF3"/>
+    <w:rsid w:val="00334109"/>
+    <w:rsid w:val="00343F41"/>
     <w:rsid w:val="00346C8E"/>
     <w:rsid w:val="00347923"/>
     <w:rsid w:val="003514B1"/>
     <w:rsid w:val="003529D2"/>
     <w:rsid w:val="003534AC"/>
     <w:rsid w:val="003536EF"/>
     <w:rsid w:val="003541D6"/>
     <w:rsid w:val="00355B1A"/>
     <w:rsid w:val="003569ED"/>
     <w:rsid w:val="00366AD2"/>
+    <w:rsid w:val="003703CB"/>
     <w:rsid w:val="00375194"/>
     <w:rsid w:val="00391D5C"/>
+    <w:rsid w:val="00391F69"/>
     <w:rsid w:val="00395C47"/>
     <w:rsid w:val="00395F09"/>
     <w:rsid w:val="003A1865"/>
     <w:rsid w:val="003A3492"/>
     <w:rsid w:val="003A5159"/>
+    <w:rsid w:val="003A6595"/>
+    <w:rsid w:val="003B0EBF"/>
     <w:rsid w:val="003B4B01"/>
     <w:rsid w:val="003B6F77"/>
     <w:rsid w:val="003C0EF0"/>
+    <w:rsid w:val="003C1E67"/>
     <w:rsid w:val="003C3F04"/>
     <w:rsid w:val="003C4A3C"/>
     <w:rsid w:val="003D1625"/>
+    <w:rsid w:val="003D18DF"/>
     <w:rsid w:val="003D7324"/>
     <w:rsid w:val="003E57D2"/>
     <w:rsid w:val="003E7F7A"/>
     <w:rsid w:val="003F55A0"/>
     <w:rsid w:val="0040331D"/>
+    <w:rsid w:val="00403C21"/>
     <w:rsid w:val="00407EAE"/>
+    <w:rsid w:val="00416604"/>
+    <w:rsid w:val="00422AF5"/>
     <w:rsid w:val="004232C3"/>
+    <w:rsid w:val="00430130"/>
+    <w:rsid w:val="00433539"/>
+    <w:rsid w:val="00444883"/>
     <w:rsid w:val="00445A2B"/>
+    <w:rsid w:val="0045628F"/>
     <w:rsid w:val="00462EC9"/>
     <w:rsid w:val="004636E4"/>
     <w:rsid w:val="00463F8A"/>
     <w:rsid w:val="00466219"/>
     <w:rsid w:val="004856DF"/>
     <w:rsid w:val="0048641B"/>
     <w:rsid w:val="00491E76"/>
     <w:rsid w:val="004924EF"/>
+    <w:rsid w:val="004A2DE2"/>
     <w:rsid w:val="004A5A34"/>
     <w:rsid w:val="004A71E2"/>
     <w:rsid w:val="004B073B"/>
+    <w:rsid w:val="004B2888"/>
+    <w:rsid w:val="004B3457"/>
     <w:rsid w:val="004B6253"/>
     <w:rsid w:val="004B7AA2"/>
     <w:rsid w:val="004C4C28"/>
+    <w:rsid w:val="004D16F1"/>
+    <w:rsid w:val="004D5203"/>
     <w:rsid w:val="004E13CB"/>
     <w:rsid w:val="004E23AD"/>
     <w:rsid w:val="004E6536"/>
     <w:rsid w:val="004E7552"/>
+    <w:rsid w:val="004E7E3C"/>
+    <w:rsid w:val="00503706"/>
+    <w:rsid w:val="00506A8C"/>
     <w:rsid w:val="00506DE3"/>
     <w:rsid w:val="0051299F"/>
     <w:rsid w:val="0052227A"/>
+    <w:rsid w:val="00524AD4"/>
+    <w:rsid w:val="00531AF0"/>
+    <w:rsid w:val="00531B9F"/>
     <w:rsid w:val="0053304F"/>
     <w:rsid w:val="00537475"/>
+    <w:rsid w:val="0053791B"/>
     <w:rsid w:val="005402A2"/>
     <w:rsid w:val="00542A52"/>
     <w:rsid w:val="00542E3E"/>
     <w:rsid w:val="00547153"/>
+    <w:rsid w:val="00550205"/>
+    <w:rsid w:val="00550784"/>
+    <w:rsid w:val="00550FEA"/>
     <w:rsid w:val="0055319F"/>
+    <w:rsid w:val="0055646D"/>
     <w:rsid w:val="00561367"/>
+    <w:rsid w:val="00566FEC"/>
+    <w:rsid w:val="00571451"/>
     <w:rsid w:val="005720D7"/>
+    <w:rsid w:val="00580BAC"/>
     <w:rsid w:val="0058608C"/>
     <w:rsid w:val="005904FB"/>
+    <w:rsid w:val="00592C23"/>
+    <w:rsid w:val="005978AD"/>
+    <w:rsid w:val="005A0476"/>
+    <w:rsid w:val="005A6736"/>
     <w:rsid w:val="005A7BE6"/>
+    <w:rsid w:val="005B2938"/>
     <w:rsid w:val="005B3FA9"/>
+    <w:rsid w:val="005B6700"/>
+    <w:rsid w:val="005D0A86"/>
     <w:rsid w:val="005D58CC"/>
     <w:rsid w:val="005D747E"/>
     <w:rsid w:val="005D7F20"/>
+    <w:rsid w:val="005E2475"/>
     <w:rsid w:val="005E2B97"/>
     <w:rsid w:val="005E2DC5"/>
     <w:rsid w:val="005E3448"/>
+    <w:rsid w:val="005F56A7"/>
     <w:rsid w:val="0060094F"/>
     <w:rsid w:val="00601802"/>
     <w:rsid w:val="00604764"/>
     <w:rsid w:val="00606286"/>
     <w:rsid w:val="006069BC"/>
     <w:rsid w:val="00612915"/>
     <w:rsid w:val="00614440"/>
     <w:rsid w:val="00617466"/>
     <w:rsid w:val="0061773D"/>
     <w:rsid w:val="00617AA8"/>
     <w:rsid w:val="00621206"/>
     <w:rsid w:val="00632F5C"/>
     <w:rsid w:val="006450A8"/>
+    <w:rsid w:val="006502C6"/>
     <w:rsid w:val="006555E1"/>
+    <w:rsid w:val="00657FA4"/>
+    <w:rsid w:val="0067066A"/>
+    <w:rsid w:val="00673742"/>
     <w:rsid w:val="00673E7D"/>
     <w:rsid w:val="006906EC"/>
+    <w:rsid w:val="00690D40"/>
     <w:rsid w:val="00692271"/>
     <w:rsid w:val="0069295D"/>
     <w:rsid w:val="00694CF5"/>
+    <w:rsid w:val="006A501B"/>
     <w:rsid w:val="006A6626"/>
+    <w:rsid w:val="006A6EDD"/>
     <w:rsid w:val="006B1CB1"/>
     <w:rsid w:val="006B5A01"/>
+    <w:rsid w:val="006B6250"/>
+    <w:rsid w:val="006C0298"/>
     <w:rsid w:val="006C6FD2"/>
     <w:rsid w:val="006C7A0C"/>
     <w:rsid w:val="006D0A43"/>
+    <w:rsid w:val="006D1AE5"/>
     <w:rsid w:val="006D4568"/>
     <w:rsid w:val="006D508A"/>
+    <w:rsid w:val="006E0551"/>
     <w:rsid w:val="006E124F"/>
     <w:rsid w:val="006E719D"/>
     <w:rsid w:val="006E74AA"/>
+    <w:rsid w:val="006F04B6"/>
     <w:rsid w:val="006F0E68"/>
     <w:rsid w:val="006F4755"/>
     <w:rsid w:val="006F7382"/>
     <w:rsid w:val="00702CA6"/>
+    <w:rsid w:val="0070727C"/>
     <w:rsid w:val="007119F4"/>
     <w:rsid w:val="007137CB"/>
+    <w:rsid w:val="00723FD4"/>
     <w:rsid w:val="00726ECB"/>
     <w:rsid w:val="0072732E"/>
     <w:rsid w:val="007347E0"/>
+    <w:rsid w:val="00736E08"/>
     <w:rsid w:val="00741EFC"/>
+    <w:rsid w:val="00742616"/>
     <w:rsid w:val="007479EB"/>
     <w:rsid w:val="00751A1F"/>
     <w:rsid w:val="007525B3"/>
+    <w:rsid w:val="00752EE8"/>
     <w:rsid w:val="0075799F"/>
     <w:rsid w:val="0076195F"/>
     <w:rsid w:val="0076245F"/>
+    <w:rsid w:val="0076567C"/>
+    <w:rsid w:val="00765C62"/>
+    <w:rsid w:val="0077393B"/>
     <w:rsid w:val="00775617"/>
     <w:rsid w:val="0077771E"/>
     <w:rsid w:val="0078450A"/>
     <w:rsid w:val="0078683B"/>
+    <w:rsid w:val="00786AB5"/>
+    <w:rsid w:val="00786B4D"/>
+    <w:rsid w:val="00793329"/>
     <w:rsid w:val="007974AE"/>
+    <w:rsid w:val="007A2A70"/>
+    <w:rsid w:val="007A4C2D"/>
     <w:rsid w:val="007B5F61"/>
     <w:rsid w:val="007C09B0"/>
     <w:rsid w:val="007C4A0F"/>
     <w:rsid w:val="007C7067"/>
     <w:rsid w:val="007C7DC4"/>
     <w:rsid w:val="007E273B"/>
     <w:rsid w:val="007E4688"/>
     <w:rsid w:val="007F55EF"/>
+    <w:rsid w:val="00807520"/>
     <w:rsid w:val="008144FB"/>
+    <w:rsid w:val="008165C1"/>
     <w:rsid w:val="008200CA"/>
     <w:rsid w:val="008229CC"/>
     <w:rsid w:val="00831796"/>
     <w:rsid w:val="0083626F"/>
     <w:rsid w:val="00837F69"/>
     <w:rsid w:val="008421F5"/>
     <w:rsid w:val="00843698"/>
+    <w:rsid w:val="008574F8"/>
     <w:rsid w:val="00860D41"/>
     <w:rsid w:val="00861BFE"/>
     <w:rsid w:val="0086277F"/>
+    <w:rsid w:val="00864B3E"/>
     <w:rsid w:val="0086712B"/>
+    <w:rsid w:val="008734F4"/>
     <w:rsid w:val="00874036"/>
     <w:rsid w:val="00874CAB"/>
     <w:rsid w:val="00876A6B"/>
     <w:rsid w:val="0088488A"/>
     <w:rsid w:val="008854E2"/>
     <w:rsid w:val="00885A33"/>
     <w:rsid w:val="00886A70"/>
     <w:rsid w:val="00896423"/>
     <w:rsid w:val="008A286B"/>
     <w:rsid w:val="008A3C53"/>
+    <w:rsid w:val="008A7E2C"/>
+    <w:rsid w:val="008B2635"/>
     <w:rsid w:val="008B31CE"/>
+    <w:rsid w:val="008B4FA1"/>
     <w:rsid w:val="008C23D6"/>
     <w:rsid w:val="008C28AA"/>
+    <w:rsid w:val="008D1340"/>
+    <w:rsid w:val="008E0B8D"/>
     <w:rsid w:val="008E3D8D"/>
+    <w:rsid w:val="008E695A"/>
+    <w:rsid w:val="008F40E4"/>
     <w:rsid w:val="008F4B8B"/>
     <w:rsid w:val="008F4ECF"/>
     <w:rsid w:val="008F717C"/>
+    <w:rsid w:val="00904866"/>
     <w:rsid w:val="00907D77"/>
     <w:rsid w:val="00922825"/>
     <w:rsid w:val="00925423"/>
     <w:rsid w:val="0092625C"/>
     <w:rsid w:val="00927703"/>
     <w:rsid w:val="00927C57"/>
+    <w:rsid w:val="00934015"/>
     <w:rsid w:val="009360FA"/>
     <w:rsid w:val="0093715E"/>
+    <w:rsid w:val="0094228C"/>
     <w:rsid w:val="009465F4"/>
     <w:rsid w:val="009546D3"/>
     <w:rsid w:val="0095770D"/>
     <w:rsid w:val="00962608"/>
     <w:rsid w:val="00971A1A"/>
+    <w:rsid w:val="00976898"/>
+    <w:rsid w:val="009840ED"/>
     <w:rsid w:val="00992876"/>
     <w:rsid w:val="009930B3"/>
     <w:rsid w:val="009933DC"/>
     <w:rsid w:val="00996128"/>
+    <w:rsid w:val="009A47D8"/>
     <w:rsid w:val="009A75DF"/>
+    <w:rsid w:val="009B041D"/>
     <w:rsid w:val="009B1412"/>
     <w:rsid w:val="009B235E"/>
     <w:rsid w:val="009B2C53"/>
     <w:rsid w:val="009B3708"/>
     <w:rsid w:val="009B5CB2"/>
+    <w:rsid w:val="00A0706A"/>
+    <w:rsid w:val="00A075BC"/>
     <w:rsid w:val="00A13468"/>
     <w:rsid w:val="00A1464A"/>
+    <w:rsid w:val="00A1755B"/>
+    <w:rsid w:val="00A17C35"/>
     <w:rsid w:val="00A21E2E"/>
+    <w:rsid w:val="00A223CA"/>
+    <w:rsid w:val="00A31BA0"/>
     <w:rsid w:val="00A324CC"/>
     <w:rsid w:val="00A4420A"/>
+    <w:rsid w:val="00A453CB"/>
     <w:rsid w:val="00A45EAD"/>
+    <w:rsid w:val="00A50A71"/>
     <w:rsid w:val="00A51C19"/>
     <w:rsid w:val="00A52F05"/>
     <w:rsid w:val="00A53F9E"/>
     <w:rsid w:val="00A544D9"/>
     <w:rsid w:val="00A55AE8"/>
+    <w:rsid w:val="00A66AAB"/>
     <w:rsid w:val="00A719A5"/>
+    <w:rsid w:val="00A74A74"/>
     <w:rsid w:val="00A77976"/>
     <w:rsid w:val="00A8397F"/>
     <w:rsid w:val="00A83D25"/>
+    <w:rsid w:val="00A912FC"/>
+    <w:rsid w:val="00A9479D"/>
+    <w:rsid w:val="00A956B3"/>
     <w:rsid w:val="00A97451"/>
+    <w:rsid w:val="00A97C68"/>
+    <w:rsid w:val="00AA1A25"/>
     <w:rsid w:val="00AA4264"/>
+    <w:rsid w:val="00AA4F18"/>
     <w:rsid w:val="00AA5EE5"/>
+    <w:rsid w:val="00AA5EF7"/>
+    <w:rsid w:val="00AA648B"/>
+    <w:rsid w:val="00AB2903"/>
+    <w:rsid w:val="00AB4FD4"/>
     <w:rsid w:val="00AC461C"/>
+    <w:rsid w:val="00AC46D2"/>
     <w:rsid w:val="00AC58F0"/>
     <w:rsid w:val="00AC61F2"/>
     <w:rsid w:val="00AD0DA5"/>
     <w:rsid w:val="00AD1300"/>
     <w:rsid w:val="00AD53FF"/>
     <w:rsid w:val="00AD65FE"/>
     <w:rsid w:val="00AD7D58"/>
     <w:rsid w:val="00AE1FBA"/>
     <w:rsid w:val="00AE5BBA"/>
+    <w:rsid w:val="00AF03E6"/>
     <w:rsid w:val="00B0039F"/>
     <w:rsid w:val="00B037A9"/>
     <w:rsid w:val="00B06294"/>
     <w:rsid w:val="00B066C1"/>
+    <w:rsid w:val="00B0672C"/>
     <w:rsid w:val="00B07884"/>
     <w:rsid w:val="00B144F4"/>
+    <w:rsid w:val="00B20401"/>
     <w:rsid w:val="00B22646"/>
+    <w:rsid w:val="00B3095C"/>
     <w:rsid w:val="00B33B5A"/>
+    <w:rsid w:val="00B33F04"/>
+    <w:rsid w:val="00B34318"/>
     <w:rsid w:val="00B36C4B"/>
+    <w:rsid w:val="00B417A5"/>
     <w:rsid w:val="00B421AE"/>
     <w:rsid w:val="00B450F7"/>
     <w:rsid w:val="00B461F9"/>
     <w:rsid w:val="00B46B97"/>
     <w:rsid w:val="00B47CE7"/>
+    <w:rsid w:val="00B50022"/>
     <w:rsid w:val="00B5295E"/>
     <w:rsid w:val="00B52F4F"/>
     <w:rsid w:val="00B53503"/>
     <w:rsid w:val="00B541F6"/>
+    <w:rsid w:val="00B55A1A"/>
     <w:rsid w:val="00B61C57"/>
     <w:rsid w:val="00B6612B"/>
     <w:rsid w:val="00B7074B"/>
+    <w:rsid w:val="00B716AE"/>
     <w:rsid w:val="00B73F50"/>
+    <w:rsid w:val="00B82722"/>
     <w:rsid w:val="00B84932"/>
     <w:rsid w:val="00B87BA3"/>
     <w:rsid w:val="00B93EEB"/>
     <w:rsid w:val="00BA1B98"/>
     <w:rsid w:val="00BA57A6"/>
     <w:rsid w:val="00BA7D61"/>
     <w:rsid w:val="00BB48D0"/>
     <w:rsid w:val="00BB606E"/>
     <w:rsid w:val="00BC3266"/>
     <w:rsid w:val="00BC33B1"/>
     <w:rsid w:val="00BC6345"/>
+    <w:rsid w:val="00BD21DE"/>
+    <w:rsid w:val="00BD3003"/>
     <w:rsid w:val="00BD6CF9"/>
     <w:rsid w:val="00BF4A48"/>
     <w:rsid w:val="00C02305"/>
+    <w:rsid w:val="00C06B00"/>
     <w:rsid w:val="00C10027"/>
+    <w:rsid w:val="00C26CE4"/>
+    <w:rsid w:val="00C331E8"/>
+    <w:rsid w:val="00C36463"/>
     <w:rsid w:val="00C3730F"/>
-    <w:rsid w:val="00C43806"/>
+    <w:rsid w:val="00C52341"/>
     <w:rsid w:val="00C54FAD"/>
     <w:rsid w:val="00C609EA"/>
     <w:rsid w:val="00C60C16"/>
     <w:rsid w:val="00C62B8E"/>
+    <w:rsid w:val="00C65BD4"/>
     <w:rsid w:val="00C76CF0"/>
     <w:rsid w:val="00C76D41"/>
     <w:rsid w:val="00C92725"/>
+    <w:rsid w:val="00C940FB"/>
     <w:rsid w:val="00C95B23"/>
     <w:rsid w:val="00CA3752"/>
+    <w:rsid w:val="00CA3875"/>
+    <w:rsid w:val="00CA5FAE"/>
+    <w:rsid w:val="00CA61F3"/>
     <w:rsid w:val="00CB0125"/>
+    <w:rsid w:val="00CB0F57"/>
     <w:rsid w:val="00CB40DF"/>
+    <w:rsid w:val="00CC126B"/>
+    <w:rsid w:val="00CC19F5"/>
     <w:rsid w:val="00CC4E25"/>
+    <w:rsid w:val="00CD0EA5"/>
     <w:rsid w:val="00CD1ED5"/>
     <w:rsid w:val="00CD47E6"/>
     <w:rsid w:val="00CD6D1D"/>
+    <w:rsid w:val="00CE032B"/>
     <w:rsid w:val="00CE15C9"/>
     <w:rsid w:val="00CE5664"/>
+    <w:rsid w:val="00CE60F7"/>
     <w:rsid w:val="00CF3BBF"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF777D"/>
     <w:rsid w:val="00D01635"/>
     <w:rsid w:val="00D05613"/>
     <w:rsid w:val="00D06DA0"/>
     <w:rsid w:val="00D1062C"/>
     <w:rsid w:val="00D15B78"/>
+    <w:rsid w:val="00D30CD2"/>
     <w:rsid w:val="00D33EA1"/>
     <w:rsid w:val="00D35E53"/>
+    <w:rsid w:val="00D47A75"/>
+    <w:rsid w:val="00D50B15"/>
+    <w:rsid w:val="00D550FB"/>
     <w:rsid w:val="00D556A1"/>
+    <w:rsid w:val="00D56091"/>
     <w:rsid w:val="00D57135"/>
+    <w:rsid w:val="00D57E85"/>
     <w:rsid w:val="00D6365C"/>
     <w:rsid w:val="00D63F78"/>
     <w:rsid w:val="00D73F34"/>
     <w:rsid w:val="00D759E4"/>
     <w:rsid w:val="00D977AF"/>
     <w:rsid w:val="00DA5102"/>
+    <w:rsid w:val="00DB0C46"/>
     <w:rsid w:val="00DB114C"/>
     <w:rsid w:val="00DB14FA"/>
     <w:rsid w:val="00DB499B"/>
     <w:rsid w:val="00DB4F99"/>
+    <w:rsid w:val="00DB7643"/>
+    <w:rsid w:val="00DC0BBB"/>
+    <w:rsid w:val="00DC2DAB"/>
     <w:rsid w:val="00DD2A12"/>
     <w:rsid w:val="00DD4344"/>
+    <w:rsid w:val="00DD697D"/>
     <w:rsid w:val="00DE0D5D"/>
     <w:rsid w:val="00DE3522"/>
     <w:rsid w:val="00DE3849"/>
+    <w:rsid w:val="00DF202F"/>
+    <w:rsid w:val="00DF7A6F"/>
+    <w:rsid w:val="00E0198B"/>
     <w:rsid w:val="00E03580"/>
+    <w:rsid w:val="00E039E0"/>
     <w:rsid w:val="00E07587"/>
     <w:rsid w:val="00E107BF"/>
     <w:rsid w:val="00E111AF"/>
+    <w:rsid w:val="00E16A6B"/>
+    <w:rsid w:val="00E20CFB"/>
+    <w:rsid w:val="00E226A1"/>
+    <w:rsid w:val="00E22747"/>
     <w:rsid w:val="00E34902"/>
     <w:rsid w:val="00E41244"/>
     <w:rsid w:val="00E447F5"/>
+    <w:rsid w:val="00E468FA"/>
     <w:rsid w:val="00E55543"/>
     <w:rsid w:val="00E6107D"/>
+    <w:rsid w:val="00E67AF7"/>
+    <w:rsid w:val="00E70E70"/>
     <w:rsid w:val="00E716DB"/>
     <w:rsid w:val="00E7310D"/>
     <w:rsid w:val="00E766EA"/>
+    <w:rsid w:val="00E76ED2"/>
     <w:rsid w:val="00E77755"/>
     <w:rsid w:val="00E81CFD"/>
     <w:rsid w:val="00E8353A"/>
+    <w:rsid w:val="00E84002"/>
     <w:rsid w:val="00E86394"/>
     <w:rsid w:val="00E9614E"/>
+    <w:rsid w:val="00EA07FD"/>
     <w:rsid w:val="00EA3175"/>
     <w:rsid w:val="00EB259E"/>
     <w:rsid w:val="00EB4221"/>
     <w:rsid w:val="00EB64FE"/>
     <w:rsid w:val="00EB7E7B"/>
+    <w:rsid w:val="00EC4AD1"/>
     <w:rsid w:val="00EC4F86"/>
+    <w:rsid w:val="00EC792B"/>
     <w:rsid w:val="00EE4850"/>
     <w:rsid w:val="00EE4D75"/>
     <w:rsid w:val="00EF00FA"/>
+    <w:rsid w:val="00EF23E8"/>
     <w:rsid w:val="00EF449A"/>
     <w:rsid w:val="00EF4E1B"/>
     <w:rsid w:val="00EF5130"/>
+    <w:rsid w:val="00EF5C62"/>
     <w:rsid w:val="00EF6990"/>
+    <w:rsid w:val="00EF6A77"/>
     <w:rsid w:val="00F00410"/>
     <w:rsid w:val="00F026DD"/>
     <w:rsid w:val="00F02722"/>
     <w:rsid w:val="00F02AC3"/>
     <w:rsid w:val="00F13A31"/>
+    <w:rsid w:val="00F15C91"/>
     <w:rsid w:val="00F17520"/>
     <w:rsid w:val="00F30524"/>
     <w:rsid w:val="00F34485"/>
+    <w:rsid w:val="00F41D38"/>
+    <w:rsid w:val="00F503CC"/>
     <w:rsid w:val="00F54B9F"/>
+    <w:rsid w:val="00F57F4E"/>
+    <w:rsid w:val="00F6593F"/>
     <w:rsid w:val="00F67459"/>
     <w:rsid w:val="00F71A91"/>
+    <w:rsid w:val="00F77A1F"/>
     <w:rsid w:val="00F82602"/>
     <w:rsid w:val="00F82E70"/>
     <w:rsid w:val="00F84478"/>
     <w:rsid w:val="00F9161B"/>
     <w:rsid w:val="00F91C02"/>
+    <w:rsid w:val="00F937C0"/>
     <w:rsid w:val="00F966D1"/>
     <w:rsid w:val="00FA037C"/>
+    <w:rsid w:val="00FA4A0C"/>
     <w:rsid w:val="00FB0F6A"/>
     <w:rsid w:val="00FB1EC4"/>
     <w:rsid w:val="00FB215B"/>
+    <w:rsid w:val="00FB66A5"/>
+    <w:rsid w:val="00FC0094"/>
+    <w:rsid w:val="00FC3963"/>
     <w:rsid w:val="00FC5B09"/>
+    <w:rsid w:val="00FD39CD"/>
     <w:rsid w:val="00FD66B9"/>
     <w:rsid w:val="00FE1DA1"/>
     <w:rsid w:val="00FE45F1"/>
+    <w:rsid w:val="00FF1ED9"/>
     <w:rsid w:val="00FF479D"/>
     <w:rsid w:val="00FF4A70"/>
     <w:rsid w:val="00FF739F"/>
     <w:rsid w:val="0826DDD1"/>
     <w:rsid w:val="0899CE61"/>
     <w:rsid w:val="0BD16F23"/>
     <w:rsid w:val="162589D6"/>
+    <w:rsid w:val="171A012D"/>
     <w:rsid w:val="2377303F"/>
     <w:rsid w:val="24CAD7CD"/>
+    <w:rsid w:val="298E40C5"/>
     <w:rsid w:val="38043A72"/>
+    <w:rsid w:val="383C05C7"/>
+    <w:rsid w:val="389DEA47"/>
+    <w:rsid w:val="3A30874D"/>
+    <w:rsid w:val="3B93C8A8"/>
     <w:rsid w:val="43D5F5D1"/>
+    <w:rsid w:val="45A7DF94"/>
+    <w:rsid w:val="4E4E2F33"/>
     <w:rsid w:val="50ABD12F"/>
     <w:rsid w:val="511EC1BF"/>
     <w:rsid w:val="51601800"/>
     <w:rsid w:val="57EF5055"/>
     <w:rsid w:val="5B1E1EFC"/>
     <w:rsid w:val="68600A9B"/>
+    <w:rsid w:val="688AF93C"/>
+    <w:rsid w:val="6D6FD013"/>
+    <w:rsid w:val="702AAB0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="54A45439"/>
-  <w15:docId w15:val="{25E662A9-A75C-478C-92A6-54FCC79CFE3B}"/>
+  <w15:docId w15:val="{D0E6050C-E9E2-41DF-8D5F-3E42D87AAA6E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18762,101 +19523,101 @@
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Pareizjaissaraksts1">
     <w:name w:val="Pašreizējais saraksts1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009465F4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Piemint">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0092625C"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="653948726">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1417439513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1473674050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2021/1060/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/332122" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/346336" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/333463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eis.gov.lv/EKEIS/Supplier/Procurement/108972" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/202273-valsts-un-pasvaldibu-instituciju-amatpersonu-un-darbinieku-atlidzibas-likums" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-20212027-gada-planosanas-perioda-vadibas-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-par-vienkarsoto-izmaksu-izmantosanas-iespejam-un-to-piemerosana-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gadam-ietvaros" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg/2021/1060/oj/?locale=LV" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/332122" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/346336" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/333463" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/202273-valsts-un-pasvaldibu-instituciju-amatpersonu-un-darbinieku-atlidzibas-likums" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mk.gov.lv/lv/dati-par-darba-samaksu-un-nodarbinatajiem-valsts-parvalde" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/331743-eiropas-savienibas-fondu-20212027-gada-planosanas-perioda-vadibas-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esfondi.lv/normativie-akti-un-dokumenti/2021-2027-planosanas-periods/vadlinijas-attiecinamo-izmaksu-noteiksanai-eiropas-savienibas-kohezijas-politikas-programmas-2021-2027-gada-planosanas-perioda" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19127,253 +19888,220 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...3 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c87ad655-1495-4060-849a-2076f8138c7e">
+    <TaxCatchAll xmlns="3e94e93e-130e-4133-95c2-5f8fb686ca37" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="35c26492-7d45-4204-bf67-e2bcf1635ed6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100BB606CD4B26D6E4680C4B1ADDF8A46E0" ma:contentTypeVersion="21" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="df833e7bd8f1e4a9e5d8a374f9e72b98">
-[...3 lines deleted...]
-    <xsd:import namespace="1ca026a0-9b04-4307-bb2d-1d6b3c942469"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E8AC4BA758C934AA96B42971F494C60" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="035e75750737596db9bf2143de436510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35c26492-7d45-4204-bf67-e2bcf1635ed6" xmlns:ns3="3e94e93e-130e-4133-95c2-5f8fb686ca37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85b67ce090833a30fdaa7b0ba02d6c08" ns2:_="" ns3:_="">
+    <xsd:import namespace="35c26492-7d45-4204-bf67-e2bcf1635ed6"/>
+    <xsd:import namespace="3e94e93e-130e-4133-95c2-5f8fb686ca37"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:Standartanosaukums" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c87ad655-1495-4060-849a-2076f8138c7e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35c26492-7d45-4204-bf67-e2bcf1635ed6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Standartanosaukums" ma:index="12" nillable="true" ma:displayName="Standarta nosaukums" ma:format="Dropdown" ma:internalName="Standartanosaukums">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="779952b4-9163-4466-a728-aca91a51bc43" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c20d572e-93f8-47b3-8c65-cc8b4da651f1" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1ca026a0-9b04-4307-bb2d-1d6b3c942469" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3e94e93e-130e-4133-95c2-5f8fb686ca37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Koplietots ar" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Koplietots ar: detalizēti" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e80159df-8b3a-4bc7-815a-1f793a5e717b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1ca026a0-9b04-4307-bb2d-1d6b3c942469">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1c831a5d-585f-43c7-8414-32419fc7b87c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3e94e93e-130e-4133-95c2-5f8fb686ca37">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -19418,156 +20146,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{249625E9-42BE-4C5A-986F-2E064F497CC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4905BA9C-03CC-4457-9E0F-7DA99E9DC1A0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5AB41DC-2AE7-46F5-AC2F-9A8279F31179}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="c87ad655-1495-4060-849a-2076f8138c7e"/>
-    <ds:schemaRef ds:uri="1ca026a0-9b04-4307-bb2d-1d6b3c942469"/>
+    <ds:schemaRef ds:uri="bc419907-4641-4b07-8868-099002608214"/>
+    <ds:schemaRef ds:uri="1b745107-117f-4c9f-a06f-839a01215610"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B45FCB-72A3-4149-9155-ED20F27DA4EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{249625E9-42BE-4C5A-986F-2E064F497CC5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4905BA9C-03CC-4457-9E0F-7DA99E9DC1A0}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9044C9FB-3B3A-4984-B583-23D49A8B9CF2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{1b8a7570-3ec8-4c4e-9532-5dbb2f157b31}" enabled="1" method="Standard" siteId="{fd50a0e4-c289-4266-b7ff-7d9cf5066e91}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2166</Words>
-  <Characters>12350</Characters>
+  <Words>9213</Words>
+  <Characters>5252</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>43</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Kultūras ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14488</CharactersWithSpaces>
+  <CharactersWithSpaces>14437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evija Vārna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100EE3C3F43D7910B4C90A18CD222E4576E</vt:lpwstr>
+    <vt:lpwstr>0x0101000E8AC4BA758C934AA96B42971F494C60</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>